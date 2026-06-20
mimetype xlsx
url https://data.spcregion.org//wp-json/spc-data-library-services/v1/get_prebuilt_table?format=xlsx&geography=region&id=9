--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -122,51 +122,51 @@
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
     <t>2020 Decennial Census</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,#.####"/>
     <numFmt numFmtId="165" formatCode="#.#%"/>
     <numFmt numFmtId="166" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -637,52 +637,52 @@
         <v>2.54</v>
       </c>
       <c r="K3" s="2">
         <v>0.097</v>
       </c>
       <c r="L3" s="2">
         <v>0.903</v>
       </c>
       <c r="M3" s="3">
         <v>94</v>
       </c>
       <c r="N3" s="3">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>95.8</v>
       </c>
-      <c r="D4" s="3">
-        <v>41</v>
+      <c r="D4" s="1">
+        <v>41.0</v>
       </c>
       <c r="E4" s="2">
         <v>0.191</v>
       </c>
       <c r="F4" s="2">
         <v>0.94</v>
       </c>
       <c r="G4" s="2">
         <v>0.084</v>
       </c>
       <c r="H4" s="2">
         <v>0.265</v>
       </c>
       <c r="I4" s="2">
         <v>0.031</v>
       </c>
       <c r="J4" s="1">
         <v>2.4</v>
       </c>
       <c r="K4" s="2">
         <v>0.093</v>
       </c>
       <c r="L4" s="2">
         <v>0.907</v>
       </c>