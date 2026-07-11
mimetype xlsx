--- v0 (2026-03-02)
+++ v1 (2026-07-11)
@@ -227,51 +227,51 @@
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -821,429 +821,429 @@
       </c>
       <c r="AC2" t="s">
         <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>59</v>
       </c>
       <c r="AE2" t="s">
         <v>60</v>
       </c>
       <c r="AF2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>62</v>
       </c>
       <c r="B3" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="1">
         <v>127482865</v>
       </c>
       <c r="D3" s="1">
-        <v>10602826</v>
+        <v>10793323</v>
       </c>
       <c r="E3" s="1">
-        <v>41895953</v>
+        <v>42801892</v>
       </c>
       <c r="F3" s="1">
-        <v>46938942</v>
+        <v>47334152</v>
       </c>
       <c r="G3" s="1">
-        <v>18660145</v>
+        <v>18773476</v>
       </c>
       <c r="H3" s="1">
-        <v>9384999</v>
+        <v>9524653</v>
       </c>
       <c r="I3" s="1">
-        <v>36336345</v>
+        <v>37140836</v>
       </c>
       <c r="J3" s="1">
-        <v>6374642</v>
+        <v>6474594</v>
       </c>
       <c r="K3" s="1">
-        <v>24012938</v>
+        <v>24582113</v>
       </c>
       <c r="L3" s="1">
-        <v>4639823</v>
+        <v>4738227</v>
       </c>
       <c r="M3" s="1">
-        <v>924541</v>
+        <v>949198</v>
       </c>
       <c r="N3" s="1">
-        <v>384401</v>
+        <v>396704</v>
       </c>
       <c r="O3" s="1">
-        <v>43109480</v>
+        <v>43668687</v>
       </c>
       <c r="P3" s="1">
-        <v>2259784</v>
+        <v>2317712</v>
       </c>
       <c r="Q3" s="1">
-        <v>10276315</v>
+        <v>10503875</v>
       </c>
       <c r="R3" s="1">
-        <v>22889754</v>
+        <v>23133189</v>
       </c>
       <c r="S3" s="1">
-        <v>5782067</v>
+        <v>5795539</v>
       </c>
       <c r="T3" s="1">
-        <v>1901560</v>
+        <v>1918372</v>
       </c>
       <c r="U3" s="1">
-        <v>19621111</v>
+        <v>19831632</v>
       </c>
       <c r="V3" s="1">
-        <v>934583</v>
+        <v>944598</v>
       </c>
       <c r="W3" s="1">
-        <v>3878755</v>
+        <v>3939527</v>
       </c>
       <c r="X3" s="1">
-        <v>7745870</v>
+        <v>7822375</v>
       </c>
       <c r="Y3" s="1">
-        <v>5246048</v>
+        <v>5286697</v>
       </c>
       <c r="Z3" s="1">
-        <v>1815855</v>
+        <v>1838435</v>
       </c>
       <c r="AA3" s="1">
-        <v>28415929</v>
+        <v>28586341</v>
       </c>
       <c r="AB3" s="1">
-        <v>1033817</v>
+        <v>1056419</v>
       </c>
       <c r="AC3" s="1">
-        <v>3727945</v>
+        <v>3776377</v>
       </c>
       <c r="AD3" s="1">
-        <v>11663495</v>
+        <v>11640361</v>
       </c>
       <c r="AE3" s="1">
-        <v>6707489</v>
+        <v>6742042</v>
       </c>
       <c r="AF3" s="1">
-        <v>5283183</v>
+        <v>5371142</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="1">
         <v>5235339</v>
       </c>
       <c r="D4" s="1">
-        <v>547253</v>
+        <v>549478</v>
       </c>
       <c r="E4" s="1">
-        <v>1814708</v>
+        <v>1849383</v>
       </c>
       <c r="F4" s="1">
-        <v>1887028</v>
+        <v>1892264</v>
       </c>
       <c r="G4" s="1">
-        <v>678963</v>
+        <v>675873</v>
       </c>
       <c r="H4" s="1">
-        <v>307387</v>
+        <v>307855</v>
       </c>
       <c r="I4" s="1">
-        <v>1597025</v>
+        <v>1629974</v>
       </c>
       <c r="J4" s="1">
-        <v>337453</v>
+        <v>341770</v>
       </c>
       <c r="K4" s="1">
-        <v>1050356</v>
+        <v>1074444</v>
       </c>
       <c r="L4" s="1">
-        <v>167012</v>
+        <v>171414</v>
       </c>
       <c r="M4" s="1">
-        <v>29713</v>
+        <v>29369</v>
       </c>
       <c r="N4" s="1">
-        <v>12491</v>
+        <v>12977</v>
       </c>
       <c r="O4" s="1">
-        <v>1826510</v>
+        <v>1830579</v>
       </c>
       <c r="P4" s="1">
-        <v>110488</v>
+        <v>109618</v>
       </c>
       <c r="Q4" s="1">
-        <v>453144</v>
+        <v>461183</v>
       </c>
       <c r="R4" s="1">
-        <v>973519</v>
+        <v>973627</v>
       </c>
       <c r="S4" s="1">
-        <v>222962</v>
+        <v>220409</v>
       </c>
       <c r="T4" s="1">
-        <v>66397</v>
+        <v>65742</v>
       </c>
       <c r="U4" s="1">
-        <v>781480</v>
+        <v>786741</v>
       </c>
       <c r="V4" s="1">
-        <v>45039</v>
+        <v>44999</v>
       </c>
       <c r="W4" s="1">
-        <v>161349</v>
+        <v>162972</v>
       </c>
       <c r="X4" s="1">
-        <v>301424</v>
+        <v>304353</v>
       </c>
       <c r="Y4" s="1">
-        <v>206273</v>
+        <v>207305</v>
       </c>
       <c r="Z4" s="1">
-        <v>67395</v>
+        <v>67112</v>
       </c>
       <c r="AA4" s="1">
-        <v>1030324</v>
+        <v>1027559</v>
       </c>
       <c r="AB4" s="1">
-        <v>54273</v>
+        <v>53091</v>
       </c>
       <c r="AC4" s="1">
-        <v>149859</v>
+        <v>150784</v>
       </c>
       <c r="AD4" s="1">
-        <v>445073</v>
+        <v>442870</v>
       </c>
       <c r="AE4" s="1">
-        <v>220015</v>
+        <v>218790</v>
       </c>
       <c r="AF4" s="1">
-        <v>161104</v>
+        <v>162024</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>66</v>
       </c>
       <c r="B5" t="s">
         <v>67</v>
       </c>
       <c r="C5" s="1">
         <v>1106168</v>
       </c>
       <c r="D5" s="1">
-        <v>108257</v>
+        <v>104222</v>
       </c>
       <c r="E5" s="1">
-        <v>401350</v>
+        <v>409766</v>
       </c>
       <c r="F5" s="1">
-        <v>408448</v>
+        <v>409716</v>
       </c>
       <c r="G5" s="1">
-        <v>133374</v>
+        <v>131346</v>
       </c>
       <c r="H5" s="1">
-        <v>54739</v>
+        <v>53466</v>
       </c>
       <c r="I5" s="1">
-        <v>375699</v>
+        <v>378681</v>
       </c>
       <c r="J5" s="1">
-        <v>75257</v>
+        <v>72475</v>
       </c>
       <c r="K5" s="1">
-        <v>251683</v>
+        <v>256663</v>
       </c>
       <c r="L5" s="1">
-        <v>38617</v>
+        <v>39421</v>
       </c>
       <c r="M5" s="1">
-        <v>6907</v>
+        <v>6803</v>
       </c>
       <c r="N5" s="1">
-        <v>3235</v>
+        <v>3319</v>
       </c>
       <c r="O5" s="1">
-        <v>396463</v>
+        <v>395445</v>
       </c>
       <c r="P5" s="1">
-        <v>19160</v>
+        <v>18353</v>
       </c>
       <c r="Q5" s="1">
-        <v>97917</v>
+        <v>98743</v>
       </c>
       <c r="R5" s="1">
-        <v>220794</v>
+        <v>220867</v>
       </c>
       <c r="S5" s="1">
-        <v>45089</v>
+        <v>44256</v>
       </c>
       <c r="T5" s="1">
-        <v>13503</v>
+        <v>13226</v>
       </c>
       <c r="U5" s="1">
-        <v>150939</v>
+        <v>152358</v>
       </c>
       <c r="V5" s="1">
-        <v>6672</v>
+        <v>6675</v>
       </c>
       <c r="W5" s="1">
-        <v>27616</v>
+        <v>29161</v>
       </c>
       <c r="X5" s="1">
-        <v>62339</v>
+        <v>62817</v>
       </c>
       <c r="Y5" s="1">
-        <v>42197</v>
+        <v>41898</v>
       </c>
       <c r="Z5" s="1">
-        <v>12115</v>
+        <v>11807</v>
       </c>
       <c r="AA5" s="1">
-        <v>183067</v>
+        <v>182032</v>
       </c>
       <c r="AB5" s="1">
-        <v>7168</v>
+        <v>6719</v>
       </c>
       <c r="AC5" s="1">
-        <v>24134</v>
+        <v>25199</v>
       </c>
       <c r="AD5" s="1">
-        <v>86698</v>
+        <v>86611</v>
       </c>
       <c r="AE5" s="1">
-        <v>39181</v>
+        <v>38389</v>
       </c>
       <c r="AF5" s="1">
-        <v>25886</v>
+        <v>25114</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>68</v>
       </c>
       <c r="B6" t="s">
         <v>69</v>
       </c>
       <c r="C6" s="1">
         <v>1059751</v>
       </c>
       <c r="D6" s="1">
-        <v>104831</v>
+        <v>101102</v>
       </c>
       <c r="E6" s="1">
-        <v>385842</v>
+        <v>393612</v>
       </c>
       <c r="F6" s="1">
-        <v>390588</v>
+        <v>391556</v>
       </c>
       <c r="G6" s="1">
-        <v>126623</v>
+        <v>124695</v>
       </c>
       <c r="H6" s="1">
-        <v>51867</v>
+        <v>50740</v>
       </c>
       <c r="I6" s="1">
-        <v>360957</v>
+        <v>363773</v>
       </c>
       <c r="J6" s="1">
-        <v>73114</v>
+        <v>70659</v>
       </c>
       <c r="K6" s="1">
-        <v>241777</v>
+        <v>246384</v>
       </c>
       <c r="L6" s="1">
-        <v>36529</v>
+        <v>37137</v>
       </c>
       <c r="M6" s="1">
-        <v>6545</v>
+        <v>6487</v>
       </c>
       <c r="N6" s="1">
-        <v>2992</v>
+        <v>3106</v>
       </c>
       <c r="O6" s="1">
-        <v>379012</v>
+        <v>378005</v>
       </c>
       <c r="P6" s="1">
-        <v>18523</v>
+        <v>17760</v>
       </c>
       <c r="Q6" s="1">
-        <v>94304</v>
+        <v>95107</v>
       </c>
       <c r="R6" s="1">
-        <v>211190</v>
+        <v>211198</v>
       </c>
       <c r="S6" s="1">
-        <v>42324</v>
+        <v>41560</v>
       </c>
       <c r="T6" s="1">
-        <v>12671</v>
+        <v>12380</v>
       </c>
       <c r="U6" s="1">
-        <v>145024</v>
+        <v>146342</v>
       </c>
       <c r="V6" s="1">
-        <v>6490</v>
+        <v>6431</v>
       </c>
       <c r="W6" s="1">
-        <v>26609</v>
+        <v>28091</v>
       </c>
       <c r="X6" s="1">
-        <v>59830</v>
+        <v>60321</v>
       </c>
       <c r="Y6" s="1">
-        <v>40508</v>
+        <v>40156</v>
       </c>
       <c r="Z6" s="1">
-        <v>11587</v>
+        <v>11343</v>
       </c>
       <c r="AA6" s="1">
-        <v>174758</v>
+        <v>173585</v>
       </c>
       <c r="AB6" s="1">
-        <v>6704</v>
+        <v>6252</v>
       </c>
       <c r="AC6" s="1">
-        <v>23152</v>
+        <v>24030</v>
       </c>
       <c r="AD6" s="1">
-        <v>83039</v>
+        <v>82900</v>
       </c>
       <c r="AE6" s="1">
-        <v>37246</v>
+        <v>36492</v>
       </c>
       <c r="AF6" s="1">
-        <v>24617</v>
+        <v>23911</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>