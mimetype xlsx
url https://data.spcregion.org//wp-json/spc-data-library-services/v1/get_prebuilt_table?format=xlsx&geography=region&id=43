--- v0 (2025-12-12)
+++ v1 (2026-07-11)
@@ -83,51 +83,51 @@
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,#"/>
     <numFmt numFmtId="165" formatCode="#.#%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -508,144 +508,144 @@
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1">
-        <v>157645183</v>
+        <v>159114094</v>
       </c>
       <c r="D3" s="1">
-        <v>110653318</v>
+        <v>109447738</v>
       </c>
       <c r="E3" s="1">
-        <v>46991865</v>
+        <v>49666356</v>
       </c>
       <c r="F3" s="2">
         <v>1</v>
       </c>
       <c r="G3" s="2">
-        <v>0.702</v>
+        <v>0.688</v>
       </c>
       <c r="H3" s="2">
-        <v>0.298</v>
+        <v>0.312</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="1">
-        <v>6195018</v>
+        <v>6210797</v>
       </c>
       <c r="D4" s="1">
-        <v>4314799</v>
+        <v>4234548</v>
       </c>
       <c r="E4" s="1">
-        <v>1880219</v>
+        <v>1976249</v>
       </c>
       <c r="F4" s="2">
         <v>1</v>
       </c>
       <c r="G4" s="2">
-        <v>0.696</v>
+        <v>0.682</v>
       </c>
       <c r="H4" s="2">
-        <v>0.304</v>
+        <v>0.318</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1">
-        <v>1237430</v>
+        <v>1234562</v>
       </c>
       <c r="D5" s="1">
-        <v>868627</v>
+        <v>850908</v>
       </c>
       <c r="E5" s="1">
-        <v>368803</v>
+        <v>383654</v>
       </c>
       <c r="F5" s="2">
         <v>1</v>
       </c>
       <c r="G5" s="2">
-        <v>0.702</v>
+        <v>0.689</v>
       </c>
       <c r="H5" s="2">
-        <v>0.298</v>
+        <v>0.311</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="1">
-        <v>1187922</v>
+        <v>1185175</v>
       </c>
       <c r="D6" s="1">
-        <v>830225</v>
+        <v>813133</v>
       </c>
       <c r="E6" s="1">
-        <v>357697</v>
+        <v>372042</v>
       </c>
       <c r="F6" s="2">
         <v>1</v>
       </c>
       <c r="G6" s="2">
-        <v>0.699</v>
+        <v>0.686</v>
       </c>
       <c r="H6" s="2">
-        <v>0.301</v>
+        <v>0.314</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>