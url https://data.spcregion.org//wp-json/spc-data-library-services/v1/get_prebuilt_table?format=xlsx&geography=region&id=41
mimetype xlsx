--- v0 (2025-12-12)
+++ v1 (2026-07-11)
@@ -173,51 +173,51 @@
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -701,324 +701,324 @@
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="s">
         <v>40</v>
       </c>
       <c r="U2" t="s">
         <v>41</v>
       </c>
       <c r="V2" t="s">
         <v>42</v>
       </c>
       <c r="W2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="1">
-        <v>157645183</v>
+        <v>159114094</v>
       </c>
       <c r="D3" s="1">
-        <v>124059213</v>
+        <v>123017352</v>
       </c>
       <c r="E3" s="1">
-        <v>110653318</v>
+        <v>109447738</v>
       </c>
       <c r="F3" s="1">
-        <v>13405895</v>
+        <v>13569614</v>
       </c>
       <c r="G3" s="1">
-        <v>9987277</v>
+        <v>10045079</v>
       </c>
       <c r="H3" s="1">
-        <v>2030377</v>
+        <v>2092952</v>
       </c>
       <c r="I3" s="1">
-        <v>777394</v>
+        <v>813778</v>
       </c>
       <c r="J3" s="1">
-        <v>406853</v>
+        <v>425142</v>
       </c>
       <c r="K3" s="1">
-        <v>203994</v>
+        <v>192663</v>
       </c>
       <c r="L3" s="1">
-        <v>5528841</v>
+        <v>5157401</v>
       </c>
       <c r="M3" s="1">
-        <v>2629321</v>
+        <v>2462844</v>
       </c>
       <c r="N3" s="1">
-        <v>2117756</v>
+        <v>1984542</v>
       </c>
       <c r="O3" s="1">
-        <v>569246</v>
+        <v>515174</v>
       </c>
       <c r="P3" s="1">
-        <v>148661</v>
+        <v>132886</v>
       </c>
       <c r="Q3" s="1">
-        <v>63857</v>
+        <v>61955</v>
       </c>
       <c r="R3" s="1">
-        <v>357134</v>
+        <v>415878</v>
       </c>
       <c r="S3" s="1">
-        <v>196174</v>
+        <v>192271</v>
       </c>
       <c r="T3" s="1">
-        <v>705862</v>
+        <v>708537</v>
       </c>
       <c r="U3" s="1">
-        <v>3785388</v>
+        <v>3772609</v>
       </c>
       <c r="V3" s="1">
-        <v>1745198</v>
+        <v>1807557</v>
       </c>
       <c r="W3" s="1">
-        <v>21267373</v>
+        <v>24042489</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="1">
-        <v>6195018</v>
+        <v>6210797</v>
       </c>
       <c r="D4" s="1">
-        <v>4785806</v>
+        <v>4702860</v>
       </c>
       <c r="E4" s="1">
-        <v>4314799</v>
+        <v>4234548</v>
       </c>
       <c r="F4" s="1">
-        <v>471007</v>
+        <v>468312</v>
       </c>
       <c r="G4" s="1">
-        <v>366309</v>
+        <v>363894</v>
       </c>
       <c r="H4" s="1">
-        <v>58945</v>
+        <v>59026</v>
       </c>
       <c r="I4" s="1">
-        <v>23893</v>
+        <v>24232</v>
       </c>
       <c r="J4" s="1">
-        <v>13759</v>
+        <v>13460</v>
       </c>
       <c r="K4" s="1">
-        <v>8101</v>
+        <v>7700</v>
       </c>
       <c r="L4" s="1">
-        <v>241812</v>
+        <v>221772</v>
       </c>
       <c r="M4" s="1">
-        <v>153865</v>
+        <v>142576</v>
       </c>
       <c r="N4" s="1">
-        <v>43925</v>
+        <v>40519</v>
       </c>
       <c r="O4" s="1">
-        <v>33373</v>
+        <v>29568</v>
       </c>
       <c r="P4" s="1">
-        <v>10240</v>
+        <v>8586</v>
       </c>
       <c r="Q4" s="1">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="R4" s="1">
-        <v>11650</v>
+        <v>15521</v>
       </c>
       <c r="S4" s="1">
-        <v>4886</v>
+        <v>4909</v>
       </c>
       <c r="T4" s="1">
-        <v>26798</v>
+        <v>27636</v>
       </c>
       <c r="U4" s="1">
-        <v>205541</v>
+        <v>201927</v>
       </c>
       <c r="V4" s="1">
-        <v>65388</v>
+        <v>66838</v>
       </c>
       <c r="W4" s="1">
-        <v>853137</v>
+        <v>969334</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="1">
-        <v>1237430</v>
+        <v>1234562</v>
       </c>
       <c r="D5" s="1">
-        <v>954209</v>
+        <v>932492</v>
       </c>
       <c r="E5" s="1">
-        <v>868627</v>
+        <v>850908</v>
       </c>
       <c r="F5" s="1">
-        <v>85582</v>
+        <v>81584</v>
       </c>
       <c r="G5" s="1">
-        <v>70240</v>
+        <v>66623</v>
       </c>
       <c r="H5" s="1">
-        <v>8265</v>
+        <v>7797</v>
       </c>
       <c r="I5" s="1">
-        <v>3601</v>
+        <v>3814</v>
       </c>
       <c r="J5" s="1">
-        <v>2017</v>
+        <v>2200</v>
       </c>
       <c r="K5" s="1">
-        <v>1459</v>
+        <v>1150</v>
       </c>
       <c r="L5" s="1">
-        <v>43275</v>
+        <v>37659</v>
       </c>
       <c r="M5" s="1">
-        <v>38085</v>
+        <v>32931</v>
       </c>
       <c r="N5" s="1">
-        <v>2004</v>
+        <v>1737</v>
       </c>
       <c r="O5" s="1">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="P5" s="1">
-        <v>2935</v>
+        <v>2797</v>
       </c>
       <c r="Q5" s="1">
-        <v>185</v>
+        <v>143</v>
       </c>
       <c r="R5" s="1">
-        <v>1329</v>
+        <v>1853</v>
       </c>
       <c r="S5" s="1">
-        <v>1186</v>
+        <v>1036</v>
       </c>
       <c r="T5" s="1">
-        <v>2643</v>
+        <v>2934</v>
       </c>
       <c r="U5" s="1">
-        <v>36595</v>
+        <v>35021</v>
       </c>
       <c r="V5" s="1">
-        <v>11808</v>
+        <v>12256</v>
       </c>
       <c r="W5" s="1">
-        <v>186385</v>
+        <v>211311</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="1">
-        <v>1187922</v>
+        <v>1185175</v>
       </c>
       <c r="D6" s="1">
-        <v>911630</v>
+        <v>890808</v>
       </c>
       <c r="E6" s="1">
-        <v>830225</v>
+        <v>813133</v>
       </c>
       <c r="F6" s="1">
-        <v>81405</v>
+        <v>77675</v>
       </c>
       <c r="G6" s="1">
-        <v>67112</v>
+        <v>63644</v>
       </c>
       <c r="H6" s="1">
-        <v>7842</v>
+        <v>7350</v>
       </c>
       <c r="I6" s="1">
-        <v>3307</v>
+        <v>3596</v>
       </c>
       <c r="J6" s="1">
-        <v>1863</v>
+        <v>2052</v>
       </c>
       <c r="K6" s="1">
-        <v>1281</v>
+        <v>1033</v>
       </c>
       <c r="L6" s="1">
-        <v>43101</v>
+        <v>37472</v>
       </c>
       <c r="M6" s="1">
-        <v>37916</v>
+        <v>32749</v>
       </c>
       <c r="N6" s="1">
-        <v>2001</v>
+        <v>1734</v>
       </c>
       <c r="O6" s="1">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="P6" s="1">
-        <v>2935</v>
+        <v>2797</v>
       </c>
       <c r="Q6" s="1">
-        <v>183</v>
+        <v>141</v>
       </c>
       <c r="R6" s="1">
-        <v>1281</v>
+        <v>1801</v>
       </c>
       <c r="S6" s="1">
-        <v>1156</v>
+        <v>978</v>
       </c>
       <c r="T6" s="1">
-        <v>2534</v>
+        <v>2790</v>
       </c>
       <c r="U6" s="1">
-        <v>34030</v>
+        <v>32777</v>
       </c>
       <c r="V6" s="1">
-        <v>11256</v>
+        <v>11600</v>
       </c>
       <c r="W6" s="1">
-        <v>182934</v>
+        <v>206949</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>