--- v0 (2025-12-12)
+++ v1 (2026-07-11)
@@ -125,51 +125,51 @@
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -597,228 +597,228 @@
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>136377810</v>
+        <v>135071605</v>
       </c>
       <c r="D3" s="1">
-        <v>4083661</v>
+        <v>4082545</v>
       </c>
       <c r="E3" s="1">
-        <v>13123862</v>
+        <v>13070997</v>
       </c>
       <c r="F3" s="1">
-        <v>18091071</v>
+        <v>18004761</v>
       </c>
       <c r="G3" s="1">
-        <v>20891388</v>
+        <v>20736760</v>
       </c>
       <c r="H3" s="1">
-        <v>19549640</v>
+        <v>19376684</v>
       </c>
       <c r="I3" s="1">
-        <v>9324180</v>
+        <v>9346736</v>
       </c>
       <c r="J3" s="1">
-        <v>18674368</v>
+        <v>18474637</v>
       </c>
       <c r="K3" s="1">
-        <v>4380226</v>
+        <v>4378407</v>
       </c>
       <c r="L3" s="1">
-        <v>5356236</v>
+        <v>5274737</v>
       </c>
       <c r="M3" s="1">
-        <v>10985601</v>
+        <v>10749300</v>
       </c>
       <c r="N3" s="1">
-        <v>8132237</v>
+        <v>7895742</v>
       </c>
       <c r="O3" s="1">
-        <v>3785340</v>
+        <v>3680299</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>5341881</v>
+        <v>5241463</v>
       </c>
       <c r="D4" s="1">
-        <v>177924</v>
+        <v>178253</v>
       </c>
       <c r="E4" s="1">
-        <v>532462</v>
+        <v>529232</v>
       </c>
       <c r="F4" s="1">
-        <v>707071</v>
+        <v>693539</v>
       </c>
       <c r="G4" s="1">
-        <v>793622</v>
+        <v>780550</v>
       </c>
       <c r="H4" s="1">
-        <v>748087</v>
+        <v>741805</v>
       </c>
       <c r="I4" s="1">
-        <v>378476</v>
+        <v>376085</v>
       </c>
       <c r="J4" s="1">
-        <v>697240</v>
+        <v>681420</v>
       </c>
       <c r="K4" s="1">
-        <v>183293</v>
+        <v>181713</v>
       </c>
       <c r="L4" s="1">
-        <v>224556</v>
+        <v>220149</v>
       </c>
       <c r="M4" s="1">
-        <v>449673</v>
+        <v>432419</v>
       </c>
       <c r="N4" s="1">
-        <v>302247</v>
+        <v>286385</v>
       </c>
       <c r="O4" s="1">
-        <v>147230</v>
+        <v>139913</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
-        <v>1051045</v>
+        <v>1023251</v>
       </c>
       <c r="D5" s="1">
-        <v>33230</v>
+        <v>34302</v>
       </c>
       <c r="E5" s="1">
-        <v>100154</v>
+        <v>100339</v>
       </c>
       <c r="F5" s="1">
-        <v>134802</v>
+        <v>130535</v>
       </c>
       <c r="G5" s="1">
-        <v>153709</v>
+        <v>150682</v>
       </c>
       <c r="H5" s="1">
-        <v>146585</v>
+        <v>145457</v>
       </c>
       <c r="I5" s="1">
-        <v>78908</v>
+        <v>77591</v>
       </c>
       <c r="J5" s="1">
-        <v>145583</v>
+        <v>139534</v>
       </c>
       <c r="K5" s="1">
-        <v>41728</v>
+        <v>41249</v>
       </c>
       <c r="L5" s="1">
-        <v>47541</v>
+        <v>45616</v>
       </c>
       <c r="M5" s="1">
-        <v>90513</v>
+        <v>85696</v>
       </c>
       <c r="N5" s="1">
-        <v>56545</v>
+        <v>51774</v>
       </c>
       <c r="O5" s="1">
-        <v>21747</v>
+        <v>20476</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
-        <v>1004988</v>
+        <v>978226</v>
       </c>
       <c r="D6" s="1">
-        <v>30356</v>
+        <v>31808</v>
       </c>
       <c r="E6" s="1">
-        <v>93655</v>
+        <v>93891</v>
       </c>
       <c r="F6" s="1">
-        <v>128739</v>
+        <v>124610</v>
       </c>
       <c r="G6" s="1">
-        <v>147453</v>
+        <v>144535</v>
       </c>
       <c r="H6" s="1">
-        <v>141876</v>
+        <v>140382</v>
       </c>
       <c r="I6" s="1">
-        <v>75937</v>
+        <v>74515</v>
       </c>
       <c r="J6" s="1">
-        <v>140245</v>
+        <v>134940</v>
       </c>
       <c r="K6" s="1">
-        <v>40230</v>
+        <v>39686</v>
       </c>
       <c r="L6" s="1">
-        <v>45851</v>
+        <v>43626</v>
       </c>
       <c r="M6" s="1">
-        <v>87105</v>
+        <v>82459</v>
       </c>
       <c r="N6" s="1">
-        <v>53497</v>
+        <v>48945</v>
       </c>
       <c r="O6" s="1">
-        <v>20044</v>
+        <v>18829</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>