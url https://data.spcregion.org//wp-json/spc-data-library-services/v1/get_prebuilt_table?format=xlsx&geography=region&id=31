--- v0 (2025-11-09)
+++ v1 (2026-05-31)
@@ -62,51 +62,51 @@
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -471,79 +471,79 @@
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1">
         <v>159808535</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1">
-        <v>6146685</v>
+        <v>6163926</v>
       </c>
       <c r="D4" s="1">
         <v>6315752</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="1">
-        <v>1250329</v>
+        <v>1245339</v>
       </c>
       <c r="D5" s="1">
         <v>1261105</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="1">
-        <v>1203131</v>
+        <v>1199529</v>
       </c>
       <c r="D6" s="1">
         <v>1210525</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>