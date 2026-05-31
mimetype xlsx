--- v0 (2025-11-09)
+++ v1 (2026-05-31)
@@ -101,51 +101,51 @@
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,#"/>
     <numFmt numFmtId="165" formatCode="#.#%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -568,159 +568,159 @@
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1">
         <v>324567147</v>
       </c>
       <c r="D3" s="1">
         <v>40390045</v>
       </c>
       <c r="E3" s="2">
         <v>0.124</v>
       </c>
       <c r="F3" s="1">
         <v>82220165</v>
       </c>
       <c r="G3" s="1">
         <v>7176933</v>
       </c>
       <c r="H3" s="2">
         <v>0.087</v>
       </c>
       <c r="I3" s="1">
         <v>127482865</v>
       </c>
       <c r="J3" s="1">
-        <v>7176933</v>
+        <v>7273175</v>
       </c>
       <c r="K3" s="2">
-        <v>0.087</v>
+        <v>0.088</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="1">
         <v>12575248</v>
       </c>
       <c r="D4" s="1">
         <v>1480981</v>
       </c>
       <c r="E4" s="2">
         <v>0.118</v>
       </c>
       <c r="F4" s="1">
         <v>3286621</v>
       </c>
       <c r="G4" s="1">
         <v>264862</v>
       </c>
       <c r="H4" s="2">
         <v>0.081</v>
       </c>
       <c r="I4" s="1">
         <v>5235339</v>
       </c>
       <c r="J4" s="1">
-        <v>264862</v>
+        <v>262209</v>
       </c>
       <c r="K4" s="2">
-        <v>0.081</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="1">
         <v>2492476</v>
       </c>
       <c r="D5" s="1">
         <v>273176</v>
       </c>
       <c r="E5" s="2">
         <v>0.11</v>
       </c>
       <c r="F5" s="1">
         <v>655683</v>
       </c>
       <c r="G5" s="1">
         <v>46113</v>
       </c>
       <c r="H5" s="2">
         <v>0.07</v>
       </c>
       <c r="I5" s="1">
         <v>1106168</v>
       </c>
       <c r="J5" s="1">
-        <v>46113</v>
+        <v>47273</v>
       </c>
       <c r="K5" s="2">
-        <v>0.07</v>
+        <v>0.072</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1">
         <v>2382455</v>
       </c>
       <c r="D6" s="1">
         <v>259174</v>
       </c>
       <c r="E6" s="2">
         <v>0.109</v>
       </c>
       <c r="F6" s="1">
         <v>627003</v>
       </c>
       <c r="G6" s="1">
         <v>43726</v>
       </c>
       <c r="H6" s="2">
         <v>0.07</v>
       </c>
       <c r="I6" s="1">
         <v>1059751</v>
       </c>
       <c r="J6" s="1">
-        <v>43726</v>
+        <v>44563</v>
       </c>
       <c r="K6" s="2">
-        <v>0.07</v>
+        <v>0.071</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>