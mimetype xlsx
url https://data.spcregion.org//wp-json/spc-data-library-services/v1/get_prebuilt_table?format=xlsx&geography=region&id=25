--- v0 (2025-11-05)
+++ v1 (2026-05-31)
@@ -110,51 +110,51 @@
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>04000US42</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>32000US4238300</t>
   </si>
   <si>
     <t>Pittsburgh, PA Metro Area</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>Calculated based on Census Estimates of Housing Units, 2020-2024</t>
+    <t>Calculated based on Census Estimates of Housing Units, 2020-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -464,51 +464,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F6" sqref="F6"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="68.269" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -561,177 +561,177 @@
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="1">
-        <v>1360615</v>
+        <v>1375365</v>
       </c>
       <c r="D3" s="1">
-        <v>1627315</v>
+        <v>1638354</v>
       </c>
       <c r="E3" s="1">
-        <v>1559645</v>
+        <v>1567036</v>
       </c>
       <c r="F3" s="1">
-        <v>1411696</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1430828</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1431609</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="1">
-        <v>22497</v>
+        <v>109350</v>
       </c>
       <c r="D4" s="1">
-        <v>44138</v>
+        <v>138873</v>
       </c>
       <c r="E4" s="1">
-        <v>25046</v>
+        <v>117528</v>
       </c>
       <c r="F4" s="1">
-        <v>22169</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>114970</v>
+      </c>
+      <c r="G4" s="1">
+        <v>127293</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="1">
-        <v>4246</v>
+        <v>742809</v>
       </c>
       <c r="D5" s="1">
-        <v>4654</v>
+        <v>889709</v>
       </c>
       <c r="E5" s="1">
-        <v>5162</v>
+        <v>865194</v>
       </c>
       <c r="F5" s="1">
-        <v>5678</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>795294</v>
+      </c>
+      <c r="G5" s="1">
+        <v>779781</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="1">
-        <v>4213</v>
+        <v>187614</v>
       </c>
       <c r="D6" s="1">
-        <v>4616</v>
+        <v>209682</v>
       </c>
       <c r="E6" s="1">
-        <v>5081</v>
+        <v>201919</v>
       </c>
       <c r="F6" s="1">
-        <v>5662</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>169164</v>
+      </c>
+      <c r="G6" s="1">
+        <v>178586</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>32</v>