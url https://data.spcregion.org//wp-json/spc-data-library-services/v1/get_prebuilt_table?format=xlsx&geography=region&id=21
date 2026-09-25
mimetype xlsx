--- v1 (2026-05-31)
+++ v2 (2026-09-25)
@@ -661,139 +661,139 @@
       <c r="F4" s="1">
         <v>5599180</v>
       </c>
       <c r="G4" s="1">
         <v>5614668</v>
       </c>
       <c r="H4" s="1">
         <v>5632745</v>
       </c>
       <c r="I4" s="1">
         <v>5654178</v>
       </c>
       <c r="J4" s="1">
         <v>5673533</v>
       </c>
       <c r="K4" s="1">
         <v>5693470</v>
       </c>
       <c r="L4" s="1">
         <v>5712712</v>
       </c>
       <c r="M4" s="1">
         <v>5732827</v>
       </c>
       <c r="N4" s="1">
-        <v>5753305</v>
+        <v>24740323</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>1197719</v>
       </c>
       <c r="D5" s="1">
         <v>1198404</v>
       </c>
       <c r="E5" s="1">
         <v>1201539</v>
       </c>
       <c r="F5" s="1">
         <v>1203951</v>
       </c>
       <c r="G5" s="1">
         <v>1207190</v>
       </c>
       <c r="H5" s="1">
         <v>1211259</v>
       </c>
       <c r="I5" s="1">
         <v>1214826</v>
       </c>
       <c r="J5" s="1">
         <v>1219435</v>
       </c>
       <c r="K5" s="1">
         <v>1223289</v>
       </c>
       <c r="L5" s="1">
         <v>1227068</v>
       </c>
       <c r="M5" s="1">
         <v>1230520</v>
       </c>
       <c r="N5" s="1">
-        <v>1233989</v>
+        <v>54713177</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>1102048</v>
       </c>
       <c r="D6" s="1">
         <v>1102662</v>
       </c>
       <c r="E6" s="1">
         <v>1105620</v>
       </c>
       <c r="F6" s="1">
         <v>1107935</v>
       </c>
       <c r="G6" s="1">
         <v>1110774</v>
       </c>
       <c r="H6" s="1">
         <v>1114608</v>
       </c>
       <c r="I6" s="1">
         <v>1118072</v>
       </c>
       <c r="J6" s="1">
         <v>1122597</v>
       </c>
       <c r="K6" s="1">
         <v>1126303</v>
       </c>
       <c r="L6" s="1">
         <v>1129941</v>
       </c>
       <c r="M6" s="1">
         <v>1133319</v>
       </c>
       <c r="N6" s="1">
-        <v>1136669</v>
+        <v>30501113</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>