--- v0 (2025-12-28)
+++ v1 (2026-05-31)
@@ -617,51 +617,51 @@
       <c r="F3" s="1">
         <v>132832760</v>
       </c>
       <c r="G3" s="1">
         <v>133522850</v>
       </c>
       <c r="H3" s="1">
         <v>134349725</v>
       </c>
       <c r="I3" s="1">
         <v>135227835</v>
       </c>
       <c r="J3" s="1">
         <v>136201325</v>
       </c>
       <c r="K3" s="1">
         <v>137259144</v>
       </c>
       <c r="L3" s="1">
         <v>138391688</v>
       </c>
       <c r="M3" s="1">
         <v>139553076</v>
       </c>
       <c r="N3" s="1">
-        <v>140775530</v>
+        <v>140817690</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>5567315</v>
       </c>
       <c r="D4" s="1">
         <v>5571057</v>
       </c>
       <c r="E4" s="1">
         <v>5587348</v>
       </c>
       <c r="F4" s="1">
         <v>5599180</v>
       </c>
       <c r="G4" s="1">
         <v>5614668</v>
       </c>
       <c r="H4" s="1">