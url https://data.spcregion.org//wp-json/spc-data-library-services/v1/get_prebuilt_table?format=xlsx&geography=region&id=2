--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -753,57 +753,57 @@
       <c r="K3" s="1">
         <v>33848943</v>
       </c>
       <c r="L3" s="1">
         <v>62080044</v>
       </c>
       <c r="M3" s="1">
         <v>139751634</v>
       </c>
       <c r="N3" s="2">
         <v>0.422</v>
       </c>
       <c r="O3" s="1">
         <v>140498736</v>
       </c>
       <c r="P3" s="1">
         <v>126817580</v>
       </c>
       <c r="Q3" s="1">
         <v>13681156</v>
       </c>
       <c r="R3" s="2">
         <v>0.097</v>
       </c>
       <c r="S3" s="3">
-        <v>3802820.49</v>
+        <v>3802820.486</v>
       </c>
       <c r="T3" s="3">
         <v>3533038.28</v>
       </c>
       <c r="U3" s="3">
-        <v>269782.21</v>
+        <v>269782.2054</v>
       </c>
       <c r="V3" s="1">
         <v>94</v>
       </c>
       <c r="W3" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="1">
         <v>13002700</v>
       </c>
       <c r="D4" s="1">
         <v>12228216</v>
       </c>
       <c r="E4" s="1">
         <v>9750687</v>
       </c>
       <c r="F4" s="1">
@@ -824,57 +824,57 @@
       <c r="K4" s="1">
         <v>774484</v>
       </c>
       <c r="L4" s="1">
         <v>1049615</v>
       </c>
       <c r="M4" s="1">
         <v>3449283</v>
       </c>
       <c r="N4" s="2">
         <v>0.265</v>
       </c>
       <c r="O4" s="1">
         <v>5742828</v>
       </c>
       <c r="P4" s="1">
         <v>5210598</v>
       </c>
       <c r="Q4" s="1">
         <v>532230</v>
       </c>
       <c r="R4" s="2">
         <v>0.093</v>
       </c>
       <c r="S4" s="3">
-        <v>46054.15</v>
+        <v>46054.1496</v>
       </c>
       <c r="T4" s="3">
-        <v>44742.27</v>
+        <v>44742.2668</v>
       </c>
       <c r="U4" s="3">
-        <v>1311.88</v>
+        <v>1311.8828</v>
       </c>
       <c r="V4" s="1">
         <v>291</v>
       </c>
       <c r="W4" s="1">
         <v>116</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="1">
         <v>2576200</v>
       </c>
       <c r="D5" s="1">
         <v>2450251</v>
       </c>
       <c r="E5" s="1">
         <v>2147090</v>
       </c>
       <c r="F5" s="1">
@@ -895,54 +895,54 @@
       <c r="K5" s="1">
         <v>125949</v>
       </c>
       <c r="L5" s="1">
         <v>56561</v>
       </c>
       <c r="M5" s="1">
         <v>443903</v>
       </c>
       <c r="N5" s="2">
         <v>0.172</v>
       </c>
       <c r="O5" s="1">
         <v>1217787</v>
       </c>
       <c r="P5" s="1">
         <v>1107665</v>
       </c>
       <c r="Q5" s="1">
         <v>110122</v>
       </c>
       <c r="R5" s="2">
         <v>0.09</v>
       </c>
       <c r="S5" s="3">
-        <v>7117.57</v>
+        <v>7117.5741</v>
       </c>
       <c r="T5" s="3">
-        <v>7043.64</v>
+        <v>7043.6378</v>
       </c>
       <c r="U5" s="3">
         <v>73.9363</v>
       </c>
       <c r="V5" s="1">
         <v>366</v>
       </c>
       <c r="W5" s="1">
         <v>157</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="1">
         <v>2370930</v>
       </c>
       <c r="D6" s="1">
         <v>2254357</v>
       </c>
       <c r="E6" s="1">
@@ -966,54 +966,54 @@
       <c r="K6" s="1">
         <v>116573</v>
       </c>
       <c r="L6" s="1">
         <v>52920</v>
       </c>
       <c r="M6" s="1">
         <v>423060</v>
       </c>
       <c r="N6" s="2">
         <v>0.178</v>
       </c>
       <c r="O6" s="1">
         <v>1124531</v>
       </c>
       <c r="P6" s="1">
         <v>1024382</v>
       </c>
       <c r="Q6" s="1">
         <v>100149</v>
       </c>
       <c r="R6" s="2">
         <v>0.089</v>
       </c>
       <c r="S6" s="3">
-        <v>5343.42</v>
+        <v>5343.4249</v>
       </c>
       <c r="T6" s="3">
-        <v>5282.94</v>
+        <v>5282.9365</v>
       </c>
       <c r="U6" s="3">
         <v>60.4884</v>
       </c>
       <c r="V6" s="1">
         <v>449</v>
       </c>
       <c r="W6" s="1">
         <v>194</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>