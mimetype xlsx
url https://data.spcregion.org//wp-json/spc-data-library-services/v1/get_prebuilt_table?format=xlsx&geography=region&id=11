--- v1 (2026-06-20)
+++ v2 (2026-10-18)
@@ -664,139 +664,139 @@
       <c r="F4" s="1">
         <v>12769123</v>
       </c>
       <c r="G4" s="1">
         <v>12779538</v>
       </c>
       <c r="H4" s="1">
         <v>12792392</v>
       </c>
       <c r="I4" s="1">
         <v>12789838</v>
       </c>
       <c r="J4" s="1">
         <v>12788468</v>
       </c>
       <c r="K4" s="1">
         <v>12794679</v>
       </c>
       <c r="L4" s="1">
         <v>12809107</v>
       </c>
       <c r="M4" s="1">
         <v>12798883</v>
       </c>
       <c r="N4" s="1">
-        <v>12783254</v>
+        <v>12995576</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>2574959</v>
       </c>
       <c r="D5" s="1">
         <v>2575617</v>
       </c>
       <c r="E5" s="1">
         <v>2578283</v>
       </c>
       <c r="F5" s="1">
         <v>2577103</v>
       </c>
       <c r="G5" s="1">
         <v>2575748</v>
       </c>
       <c r="H5" s="1">
         <v>2570853</v>
       </c>
       <c r="I5" s="1">
         <v>2561099</v>
       </c>
       <c r="J5" s="1">
         <v>2551157</v>
       </c>
       <c r="K5" s="1">
         <v>2538263</v>
       </c>
       <c r="L5" s="1">
         <v>2531166</v>
       </c>
       <c r="M5" s="1">
         <v>2523501</v>
       </c>
       <c r="N5" s="1">
-        <v>2513614</v>
+        <v>2574220</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>2356285</v>
       </c>
       <c r="D6" s="1">
         <v>2357121</v>
       </c>
       <c r="E6" s="1">
         <v>2360741</v>
       </c>
       <c r="F6" s="1">
         <v>2360917</v>
       </c>
       <c r="G6" s="1">
         <v>2360416</v>
       </c>
       <c r="H6" s="1">
         <v>2356945</v>
       </c>
       <c r="I6" s="1">
         <v>2348714</v>
       </c>
       <c r="J6" s="1">
         <v>2341313</v>
       </c>
       <c r="K6" s="1">
         <v>2329971</v>
       </c>
       <c r="L6" s="1">
         <v>2323785</v>
       </c>
       <c r="M6" s="1">
         <v>2317913</v>
       </c>
       <c r="N6" s="1">
-        <v>2309246</v>
+        <v>2455193</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>