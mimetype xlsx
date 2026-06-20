--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -620,51 +620,51 @@
       <c r="F3" s="1">
         <v>313877662</v>
       </c>
       <c r="G3" s="1">
         <v>316059947</v>
       </c>
       <c r="H3" s="1">
         <v>318386329</v>
       </c>
       <c r="I3" s="1">
         <v>320738994</v>
       </c>
       <c r="J3" s="1">
         <v>323071755</v>
       </c>
       <c r="K3" s="1">
         <v>325122128</v>
       </c>
       <c r="L3" s="1">
         <v>326838199</v>
       </c>
       <c r="M3" s="1">
         <v>328329953</v>
       </c>
       <c r="N3" s="1">
-        <v>329484123</v>
+        <v>331578104</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>12702379</v>
       </c>
       <c r="D4" s="1">
         <v>12711406</v>
       </c>
       <c r="E4" s="1">
         <v>12747052</v>
       </c>
       <c r="F4" s="1">
         <v>12769123</v>
       </c>
       <c r="G4" s="1">
         <v>12779538</v>
       </c>
       <c r="H4" s="1">