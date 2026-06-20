--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -3293,51 +3293,51 @@
   <si>
     <t>06000US4212983680</t>
   </si>
   <si>
     <t>West Newton Borough</t>
   </si>
   <si>
     <t>06000US4212987208</t>
   </si>
   <si>
     <t>Youngstown Borough</t>
   </si>
   <si>
     <t>06000US4212987232</t>
   </si>
   <si>
     <t>Youngwood Borough</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
     <t>2020 Decennial Census</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,#.####"/>
     <numFmt numFmtId="165" formatCode="#.#%"/>
     <numFmt numFmtId="166" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3862,52 +3862,52 @@
         <v>2.41</v>
       </c>
       <c r="L4" s="2">
         <v>0.075</v>
       </c>
       <c r="M4" s="2">
         <v>0.925</v>
       </c>
       <c r="N4" s="3">
         <v>8312</v>
       </c>
       <c r="O4" s="3">
         <v>3897</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="3">
-        <v>88</v>
+      <c r="D5" s="1">
+        <v>88.0</v>
       </c>
       <c r="E5" s="1">
         <v>41.8</v>
       </c>
       <c r="F5" s="2">
         <v>0.216</v>
       </c>
       <c r="G5" s="2">
         <v>0.941</v>
       </c>
       <c r="H5" s="2">
         <v>0.017</v>
       </c>
       <c r="I5" s="2">
         <v>0.205</v>
       </c>
       <c r="J5" s="2">
         <v>0.014</v>
       </c>
       <c r="K5" s="1">
         <v>1.75</v>
       </c>
       <c r="L5" s="2">
         <v>0.074</v>
       </c>
@@ -3959,52 +3959,52 @@
         <v>0.049</v>
       </c>
       <c r="M6" s="2">
         <v>0.951</v>
       </c>
       <c r="N6" s="3">
         <v>3728</v>
       </c>
       <c r="O6" s="3">
         <v>1570</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="1">
         <v>91.8</v>
       </c>
-      <c r="E7" s="3">
-        <v>46</v>
+      <c r="E7" s="1">
+        <v>46.0</v>
       </c>
       <c r="F7" s="2">
         <v>0.234</v>
       </c>
       <c r="G7" s="2">
         <v>0.958</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
         <v>0.1</v>
       </c>
       <c r="J7" s="2">
         <v>0</v>
       </c>
       <c r="K7" s="1">
         <v>2.32</v>
       </c>
       <c r="L7" s="2">
         <v>0.033</v>
       </c>
       <c r="M7" s="2">
         <v>0.967</v>
       </c>
@@ -4144,52 +4144,52 @@
         <v>2.44</v>
       </c>
       <c r="L10" s="2">
         <v>0.061</v>
       </c>
       <c r="M10" s="2">
         <v>0.939</v>
       </c>
       <c r="N10" s="3">
         <v>5061</v>
       </c>
       <c r="O10" s="3">
         <v>1974</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="D11" s="3">
-        <v>98</v>
+      <c r="D11" s="1">
+        <v>98.0</v>
       </c>
       <c r="E11" s="1">
         <v>45.2</v>
       </c>
       <c r="F11" s="2">
         <v>0.17</v>
       </c>
       <c r="G11" s="2">
         <v>0.955</v>
       </c>
       <c r="H11" s="2">
         <v>0.009</v>
       </c>
       <c r="I11" s="2">
         <v>0.052</v>
       </c>
       <c r="J11" s="2">
         <v>0</v>
       </c>
       <c r="K11" s="1">
         <v>2.93</v>
       </c>
       <c r="L11" s="2">
         <v>0.035</v>
       </c>
@@ -4238,52 +4238,52 @@
         <v>2.2</v>
       </c>
       <c r="L12" s="2">
         <v>0.05</v>
       </c>
       <c r="M12" s="2">
         <v>0.95</v>
       </c>
       <c r="N12" s="3">
         <v>2869</v>
       </c>
       <c r="O12" s="3">
         <v>1227</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="3">
-        <v>100</v>
+      <c r="D13" s="1">
+        <v>100.0</v>
       </c>
       <c r="E13" s="1">
         <v>47.2</v>
       </c>
       <c r="F13" s="2">
         <v>0.258</v>
       </c>
       <c r="G13" s="2">
         <v>0.946</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="2">
         <v>0.187</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
       <c r="K13" s="1">
         <v>1.63</v>
       </c>
       <c r="L13" s="2">
         <v>0.077</v>
       </c>
@@ -4570,52 +4570,52 @@
         <v>0.078</v>
       </c>
       <c r="M19" s="2">
         <v>0.922</v>
       </c>
       <c r="N19" s="3">
         <v>4387</v>
       </c>
       <c r="O19" s="3">
         <v>2179</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1">
         <v>96.3</v>
       </c>
-      <c r="E20" s="3">
-        <v>39</v>
+      <c r="E20" s="1">
+        <v>39.0</v>
       </c>
       <c r="F20" s="2">
         <v>0.179</v>
       </c>
       <c r="G20" s="2">
         <v>0.935</v>
       </c>
       <c r="H20" s="2">
         <v>0.03</v>
       </c>
       <c r="I20" s="2">
         <v>0.22</v>
       </c>
       <c r="J20" s="2">
         <v>0.002</v>
       </c>
       <c r="K20" s="1">
         <v>1.87</v>
       </c>
       <c r="L20" s="2">
         <v>0.079</v>
       </c>
       <c r="M20" s="2">
         <v>0.921</v>
       </c>
@@ -4802,52 +4802,52 @@
         <v>2.32</v>
       </c>
       <c r="L24" s="2">
         <v>0.05</v>
       </c>
       <c r="M24" s="2">
         <v>0.95</v>
       </c>
       <c r="N24" s="3">
         <v>1443</v>
       </c>
       <c r="O24" s="3">
         <v>649</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
-      <c r="D25" s="3">
-        <v>85</v>
+      <c r="D25" s="1">
+        <v>85.0</v>
       </c>
       <c r="E25" s="1">
         <v>41.9</v>
       </c>
       <c r="F25" s="2">
         <v>0.209</v>
       </c>
       <c r="G25" s="2">
         <v>0.929</v>
       </c>
       <c r="H25" s="2">
         <v>0.025</v>
       </c>
       <c r="I25" s="2">
         <v>0.517</v>
       </c>
       <c r="J25" s="2">
         <v>0.005</v>
       </c>
       <c r="K25" s="1">
         <v>2.3</v>
       </c>
       <c r="L25" s="2">
         <v>0.192</v>
       </c>
@@ -4896,52 +4896,52 @@
         <v>2.22</v>
       </c>
       <c r="L26" s="2">
         <v>0.067</v>
       </c>
       <c r="M26" s="2">
         <v>0.933</v>
       </c>
       <c r="N26" s="3">
         <v>656</v>
       </c>
       <c r="O26" s="3">
         <v>287</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>28</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
-      <c r="D27" s="3">
-        <v>96</v>
+      <c r="D27" s="1">
+        <v>96.0</v>
       </c>
       <c r="E27" s="1">
         <v>40.9</v>
       </c>
       <c r="F27" s="2">
         <v>0.204</v>
       </c>
       <c r="G27" s="2">
         <v>0.918</v>
       </c>
       <c r="H27" s="2">
         <v>0.038</v>
       </c>
       <c r="I27" s="2">
         <v>0.251</v>
       </c>
       <c r="J27" s="2">
         <v>0.002</v>
       </c>
       <c r="K27" s="1">
         <v>2.07</v>
       </c>
       <c r="L27" s="2">
         <v>0.106</v>
       </c>
@@ -4990,52 +4990,52 @@
         <v>1.93</v>
       </c>
       <c r="L28" s="2">
         <v>0.066</v>
       </c>
       <c r="M28" s="2">
         <v>0.934</v>
       </c>
       <c r="N28" s="3">
         <v>5339</v>
       </c>
       <c r="O28" s="3">
         <v>2602</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
-      <c r="D29" s="3">
-        <v>97</v>
+      <c r="D29" s="1">
+        <v>97.0</v>
       </c>
       <c r="E29" s="1">
         <v>44.7</v>
       </c>
       <c r="F29" s="2">
         <v>0.212</v>
       </c>
       <c r="G29" s="2">
         <v>0.951</v>
       </c>
       <c r="H29" s="2">
         <v>0.047</v>
       </c>
       <c r="I29" s="2">
         <v>0.119</v>
       </c>
       <c r="J29" s="2">
         <v>0</v>
       </c>
       <c r="K29" s="1">
         <v>2.24</v>
       </c>
       <c r="L29" s="2">
         <v>0.073</v>
       </c>
@@ -5225,52 +5225,52 @@
         <v>2.16</v>
       </c>
       <c r="L33" s="2">
         <v>0.154</v>
       </c>
       <c r="M33" s="2">
         <v>0.846</v>
       </c>
       <c r="N33" s="3">
         <v>655</v>
       </c>
       <c r="O33" s="3">
         <v>289</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>28</v>
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
-      <c r="D34" s="3">
-        <v>97</v>
+      <c r="D34" s="1">
+        <v>97.0</v>
       </c>
       <c r="E34" s="1">
         <v>45.6</v>
       </c>
       <c r="F34" s="2">
         <v>0.217</v>
       </c>
       <c r="G34" s="2">
         <v>0.943</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="2">
         <v>0.268</v>
       </c>
       <c r="J34" s="2">
         <v>0</v>
       </c>
       <c r="K34" s="1">
         <v>2.11</v>
       </c>
       <c r="L34" s="2">
         <v>0.11</v>
       </c>
@@ -5575,52 +5575,52 @@
       </c>
       <c r="C41" t="s">
         <v>105</v>
       </c>
       <c r="D41" s="1">
         <v>98.6</v>
       </c>
       <c r="E41" s="1">
         <v>38.1</v>
       </c>
       <c r="F41" s="2">
         <v>0.134</v>
       </c>
       <c r="G41" s="2">
         <v>0.945</v>
       </c>
       <c r="H41" s="2">
         <v>0.04</v>
       </c>
       <c r="I41" s="2">
         <v>0.136</v>
       </c>
       <c r="J41" s="2">
         <v>0.001</v>
       </c>
-      <c r="K41" s="3">
-        <v>2</v>
+      <c r="K41" s="1">
+        <v>2.0</v>
       </c>
       <c r="L41" s="2">
         <v>0.098</v>
       </c>
       <c r="M41" s="2">
         <v>0.902</v>
       </c>
       <c r="N41" s="3">
         <v>4670</v>
       </c>
       <c r="O41" s="3">
         <v>2213</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>28</v>
       </c>
       <c r="C42" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="1">
@@ -5745,52 +5745,52 @@
         <v>0.069</v>
       </c>
       <c r="M44" s="2">
         <v>0.931</v>
       </c>
       <c r="N44" s="3">
         <v>4109</v>
       </c>
       <c r="O44" s="3">
         <v>2017</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>28</v>
       </c>
       <c r="C45" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="1">
         <v>98.8</v>
       </c>
-      <c r="E45" s="3">
-        <v>48</v>
+      <c r="E45" s="1">
+        <v>48.0</v>
       </c>
       <c r="F45" s="2">
         <v>0.236</v>
       </c>
       <c r="G45" s="2">
         <v>0.965</v>
       </c>
       <c r="H45" s="2">
         <v>0.062</v>
       </c>
       <c r="I45" s="2">
         <v>0.058</v>
       </c>
       <c r="J45" s="2">
         <v>0.003</v>
       </c>
       <c r="K45" s="1">
         <v>2.25</v>
       </c>
       <c r="L45" s="2">
         <v>0.084</v>
       </c>
       <c r="M45" s="2">
         <v>0.916</v>
       </c>
@@ -5836,99 +5836,99 @@
         <v>2.97</v>
       </c>
       <c r="L46" s="2">
         <v>0.063</v>
       </c>
       <c r="M46" s="2">
         <v>0.937</v>
       </c>
       <c r="N46" s="3">
         <v>679</v>
       </c>
       <c r="O46" s="3">
         <v>233</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>28</v>
       </c>
       <c r="C47" t="s">
         <v>117</v>
       </c>
-      <c r="D47" s="3">
-        <v>98</v>
+      <c r="D47" s="1">
+        <v>98.0</v>
       </c>
       <c r="E47" s="1">
         <v>41.8</v>
       </c>
       <c r="F47" s="2">
         <v>0.158</v>
       </c>
       <c r="G47" s="2">
         <v>0.956</v>
       </c>
       <c r="H47" s="2">
         <v>0.02</v>
       </c>
       <c r="I47" s="2">
         <v>0.238</v>
       </c>
       <c r="J47" s="2">
         <v>0.005</v>
       </c>
       <c r="K47" s="1">
         <v>2.87</v>
       </c>
       <c r="L47" s="2">
         <v>0.032</v>
       </c>
       <c r="M47" s="2">
         <v>0.968</v>
       </c>
       <c r="N47" s="3">
         <v>1143</v>
       </c>
       <c r="O47" s="3">
         <v>397</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48" t="s">
         <v>28</v>
       </c>
       <c r="C48" t="s">
         <v>119</v>
       </c>
-      <c r="D48" s="3">
-        <v>91</v>
+      <c r="D48" s="1">
+        <v>91.0</v>
       </c>
       <c r="E48" s="1">
         <v>49.4</v>
       </c>
       <c r="F48" s="2">
         <v>0.228</v>
       </c>
       <c r="G48" s="2">
         <v>0.95</v>
       </c>
       <c r="H48" s="2">
         <v>0.002</v>
       </c>
       <c r="I48" s="2">
         <v>0.061</v>
       </c>
       <c r="J48" s="2">
         <v>0</v>
       </c>
       <c r="K48" s="1">
         <v>2.37</v>
       </c>
       <c r="L48" s="2">
         <v>0.067</v>
       </c>
@@ -6074,52 +6074,52 @@
         <v>0.138</v>
       </c>
       <c r="M51" s="2">
         <v>0.862</v>
       </c>
       <c r="N51" s="3">
         <v>259</v>
       </c>
       <c r="O51" s="3">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>28</v>
       </c>
       <c r="C52" t="s">
         <v>127</v>
       </c>
       <c r="D52" s="1">
         <v>96.1</v>
       </c>
-      <c r="E52" s="3">
-        <v>42</v>
+      <c r="E52" s="1">
+        <v>42.0</v>
       </c>
       <c r="F52" s="2">
         <v>0.216</v>
       </c>
       <c r="G52" s="2">
         <v>0.953</v>
       </c>
       <c r="H52" s="2">
         <v>0.007</v>
       </c>
       <c r="I52" s="2">
         <v>0.155</v>
       </c>
       <c r="J52" s="2">
         <v>0</v>
       </c>
       <c r="K52" s="1">
         <v>1.97</v>
       </c>
       <c r="L52" s="2">
         <v>0.058</v>
       </c>
       <c r="M52" s="2">
         <v>0.942</v>
       </c>
@@ -6356,52 +6356,52 @@
         <v>0.086</v>
       </c>
       <c r="M57" s="2">
         <v>0.914</v>
       </c>
       <c r="N57" s="3">
         <v>4485</v>
       </c>
       <c r="O57" s="3">
         <v>2176</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>28</v>
       </c>
       <c r="C58" t="s">
         <v>139</v>
       </c>
       <c r="D58" s="1">
         <v>87.2</v>
       </c>
-      <c r="E58" s="3">
-        <v>41</v>
+      <c r="E58" s="1">
+        <v>41.0</v>
       </c>
       <c r="F58" s="2">
         <v>0.216</v>
       </c>
       <c r="G58" s="2">
         <v>0.935</v>
       </c>
       <c r="H58" s="2">
         <v>0.017</v>
       </c>
       <c r="I58" s="2">
         <v>0.721</v>
       </c>
       <c r="J58" s="2">
         <v>0.019</v>
       </c>
       <c r="K58" s="1">
         <v>1.99</v>
       </c>
       <c r="L58" s="2">
         <v>0.224</v>
       </c>
       <c r="M58" s="2">
         <v>0.776</v>
       </c>
@@ -6685,99 +6685,99 @@
         <v>0.055</v>
       </c>
       <c r="M64" s="2">
         <v>0.945</v>
       </c>
       <c r="N64" s="3">
         <v>1081</v>
       </c>
       <c r="O64" s="3">
         <v>398</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>28</v>
       </c>
       <c r="C65" t="s">
         <v>153</v>
       </c>
       <c r="D65" s="1">
         <v>89.9</v>
       </c>
-      <c r="E65" s="3">
-        <v>45</v>
+      <c r="E65" s="1">
+        <v>45.0</v>
       </c>
       <c r="F65" s="2">
         <v>0.233</v>
       </c>
       <c r="G65" s="2">
         <v>0.91</v>
       </c>
       <c r="H65" s="2">
         <v>0.04</v>
       </c>
       <c r="I65" s="2">
         <v>0.222</v>
       </c>
       <c r="J65" s="2">
         <v>0</v>
       </c>
       <c r="K65" s="1">
         <v>1.88</v>
       </c>
       <c r="L65" s="2">
         <v>0.114</v>
       </c>
       <c r="M65" s="2">
         <v>0.886</v>
       </c>
       <c r="N65" s="3">
         <v>1163</v>
       </c>
       <c r="O65" s="3">
         <v>542</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
         <v>154</v>
       </c>
       <c r="B66" t="s">
         <v>28</v>
       </c>
       <c r="C66" t="s">
         <v>155</v>
       </c>
       <c r="D66" s="1">
         <v>93.7</v>
       </c>
-      <c r="E66" s="3">
-        <v>47</v>
+      <c r="E66" s="1">
+        <v>47.0</v>
       </c>
       <c r="F66" s="2">
         <v>0.215</v>
       </c>
       <c r="G66" s="2">
         <v>0.951</v>
       </c>
       <c r="H66" s="2">
         <v>0.016</v>
       </c>
       <c r="I66" s="2">
         <v>0.078</v>
       </c>
       <c r="J66" s="2">
         <v>0</v>
       </c>
       <c r="K66" s="1">
         <v>2.15</v>
       </c>
       <c r="L66" s="2">
         <v>0.071</v>
       </c>
       <c r="M66" s="2">
         <v>0.929</v>
       </c>
@@ -6870,99 +6870,99 @@
         <v>2.61</v>
       </c>
       <c r="L68" s="2">
         <v>0.051</v>
       </c>
       <c r="M68" s="2">
         <v>0.949</v>
       </c>
       <c r="N68" s="3">
         <v>653</v>
       </c>
       <c r="O68" s="3">
         <v>234</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
         <v>160</v>
       </c>
       <c r="B69" t="s">
         <v>28</v>
       </c>
       <c r="C69" t="s">
         <v>161</v>
       </c>
-      <c r="D69" s="3">
-        <v>93</v>
+      <c r="D69" s="1">
+        <v>93.0</v>
       </c>
       <c r="E69" s="1">
         <v>43.7</v>
       </c>
       <c r="F69" s="2">
         <v>0.223</v>
       </c>
       <c r="G69" s="2">
         <v>0.958</v>
       </c>
       <c r="H69" s="2">
         <v>0.038</v>
       </c>
       <c r="I69" s="2">
         <v>0.139</v>
       </c>
       <c r="J69" s="2">
         <v>0.033</v>
       </c>
       <c r="K69" s="1">
         <v>2.3</v>
       </c>
       <c r="L69" s="2">
         <v>0.044</v>
       </c>
       <c r="M69" s="2">
         <v>0.956</v>
       </c>
       <c r="N69" s="3">
         <v>1801</v>
       </c>
       <c r="O69" s="3">
         <v>737</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
         <v>162</v>
       </c>
       <c r="B70" t="s">
         <v>28</v>
       </c>
       <c r="C70" t="s">
         <v>163</v>
       </c>
-      <c r="D70" s="3">
-        <v>97</v>
+      <c r="D70" s="1">
+        <v>97.0</v>
       </c>
       <c r="E70" s="1">
         <v>45.3</v>
       </c>
       <c r="F70" s="2">
         <v>0.235</v>
       </c>
       <c r="G70" s="2">
         <v>0.952</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="2">
         <v>0.068</v>
       </c>
       <c r="J70" s="2">
         <v>0</v>
       </c>
       <c r="K70" s="1">
         <v>2.35</v>
       </c>
       <c r="L70" s="2">
         <v>0.11</v>
       </c>
@@ -7437,52 +7437,52 @@
         <v>0.16</v>
       </c>
       <c r="M80" s="2">
         <v>0.84</v>
       </c>
       <c r="N80" s="3">
         <v>2895</v>
       </c>
       <c r="O80" s="3">
         <v>1360</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
         <v>184</v>
       </c>
       <c r="B81" t="s">
         <v>28</v>
       </c>
       <c r="C81" t="s">
         <v>185</v>
       </c>
       <c r="D81" s="1">
         <v>100.7</v>
       </c>
-      <c r="E81" s="3">
-        <v>39</v>
+      <c r="E81" s="1">
+        <v>39.0</v>
       </c>
       <c r="F81" s="2">
         <v>0.141</v>
       </c>
       <c r="G81" s="2">
         <v>0.95</v>
       </c>
       <c r="H81" s="2">
         <v>0.029</v>
       </c>
       <c r="I81" s="2">
         <v>0.13</v>
       </c>
       <c r="J81" s="2">
         <v>0.032</v>
       </c>
       <c r="K81" s="1">
         <v>2.37</v>
       </c>
       <c r="L81" s="2">
         <v>0.056</v>
       </c>
       <c r="M81" s="2">
         <v>0.944</v>
       </c>
@@ -7531,52 +7531,52 @@
         <v>0.082</v>
       </c>
       <c r="M82" s="2">
         <v>0.918</v>
       </c>
       <c r="N82" s="3">
         <v>1259</v>
       </c>
       <c r="O82" s="3">
         <v>614</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
         <v>188</v>
       </c>
       <c r="B83" t="s">
         <v>28</v>
       </c>
       <c r="C83" t="s">
         <v>189</v>
       </c>
       <c r="D83" s="1">
         <v>98.2</v>
       </c>
-      <c r="E83" s="3">
-        <v>47</v>
+      <c r="E83" s="1">
+        <v>47.0</v>
       </c>
       <c r="F83" s="2">
         <v>0.245</v>
       </c>
       <c r="G83" s="2">
         <v>0.945</v>
       </c>
       <c r="H83" s="2">
         <v>0.013</v>
       </c>
       <c r="I83" s="2">
         <v>0.161</v>
       </c>
       <c r="J83" s="2">
         <v>0.017</v>
       </c>
       <c r="K83" s="1">
         <v>2.33</v>
       </c>
       <c r="L83" s="2">
         <v>0.066</v>
       </c>
       <c r="M83" s="2">
         <v>0.934</v>
       </c>
@@ -7716,52 +7716,52 @@
         <v>2.66</v>
       </c>
       <c r="L86" s="2">
         <v>0.045</v>
       </c>
       <c r="M86" s="2">
         <v>0.955</v>
       </c>
       <c r="N86" s="3">
         <v>1048</v>
       </c>
       <c r="O86" s="3">
         <v>401</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
         <v>196</v>
       </c>
       <c r="B87" t="s">
         <v>28</v>
       </c>
       <c r="C87" t="s">
         <v>197</v>
       </c>
-      <c r="D87" s="3">
-        <v>89</v>
+      <c r="D87" s="1">
+        <v>89.0</v>
       </c>
       <c r="E87" s="1">
         <v>45.8</v>
       </c>
       <c r="F87" s="2">
         <v>0.232</v>
       </c>
       <c r="G87" s="2">
         <v>0.941</v>
       </c>
       <c r="H87" s="2">
         <v>0.028</v>
       </c>
       <c r="I87" s="2">
         <v>0.492</v>
       </c>
       <c r="J87" s="2">
         <v>0.004</v>
       </c>
       <c r="K87" s="1">
         <v>2.19</v>
       </c>
       <c r="L87" s="2">
         <v>0.076</v>
       </c>
@@ -7907,52 +7907,52 @@
         <v>0.176</v>
       </c>
       <c r="M90" s="2">
         <v>0.824</v>
       </c>
       <c r="N90" s="3">
         <v>6133</v>
       </c>
       <c r="O90" s="3">
         <v>2779</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
         <v>204</v>
       </c>
       <c r="B91" t="s">
         <v>28</v>
       </c>
       <c r="C91" t="s">
         <v>205</v>
       </c>
       <c r="D91" s="1">
         <v>95.7</v>
       </c>
-      <c r="E91" s="3">
-        <v>33</v>
+      <c r="E91" s="1">
+        <v>33.0</v>
       </c>
       <c r="F91" s="2">
         <v>0.152</v>
       </c>
       <c r="G91" s="2">
         <v>0.941</v>
       </c>
       <c r="H91" s="2">
         <v>0.042</v>
       </c>
       <c r="I91" s="2">
         <v>0.382</v>
       </c>
       <c r="J91" s="2">
         <v>0.073</v>
       </c>
       <c r="K91" s="1">
         <v>2.03</v>
       </c>
       <c r="L91" s="2">
         <v>0.114</v>
       </c>
       <c r="M91" s="2">
         <v>0.886</v>
       </c>
@@ -8045,52 +8045,52 @@
         <v>2.51</v>
       </c>
       <c r="L93" s="2">
         <v>0.047</v>
       </c>
       <c r="M93" s="2">
         <v>0.953</v>
       </c>
       <c r="N93" s="3">
         <v>950</v>
       </c>
       <c r="O93" s="3">
         <v>396</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
         <v>210</v>
       </c>
       <c r="B94" t="s">
         <v>28</v>
       </c>
       <c r="C94" t="s">
         <v>211</v>
       </c>
-      <c r="D94" s="3">
-        <v>93</v>
+      <c r="D94" s="1">
+        <v>93.0</v>
       </c>
       <c r="E94" s="1">
         <v>44.5</v>
       </c>
       <c r="F94" s="2">
         <v>0.216</v>
       </c>
       <c r="G94" s="2">
         <v>0.934</v>
       </c>
       <c r="H94" s="2">
         <v>0.036</v>
       </c>
       <c r="I94" s="2">
         <v>0.133</v>
       </c>
       <c r="J94" s="2">
         <v>0</v>
       </c>
       <c r="K94" s="1">
         <v>2.18</v>
       </c>
       <c r="L94" s="2">
         <v>0.1</v>
       </c>
@@ -8844,52 +8844,52 @@
         <v>2.05</v>
       </c>
       <c r="L110" s="2">
         <v>0.075</v>
       </c>
       <c r="M110" s="2">
         <v>0.925</v>
       </c>
       <c r="N110" s="3">
         <v>3642</v>
       </c>
       <c r="O110" s="3">
         <v>1722</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
         <v>244</v>
       </c>
       <c r="B111" t="s">
         <v>28</v>
       </c>
       <c r="C111" t="s">
         <v>245</v>
       </c>
-      <c r="D111" s="3">
-        <v>92</v>
+      <c r="D111" s="1">
+        <v>92.0</v>
       </c>
       <c r="E111" s="1">
         <v>52.7</v>
       </c>
       <c r="F111" s="2">
         <v>0.294</v>
       </c>
       <c r="G111" s="2">
         <v>0.955</v>
       </c>
       <c r="H111" s="2">
         <v>0.019</v>
       </c>
       <c r="I111" s="2">
         <v>0.063</v>
       </c>
       <c r="J111" s="2">
         <v>0</v>
       </c>
       <c r="K111" s="1">
         <v>2.07</v>
       </c>
       <c r="L111" s="2">
         <v>0.089</v>
       </c>
@@ -9364,52 +9364,52 @@
         <v>0.235</v>
       </c>
       <c r="M121" s="2">
         <v>0.765</v>
       </c>
       <c r="N121" s="3">
         <v>1187</v>
       </c>
       <c r="O121" s="3">
         <v>537</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
         <v>266</v>
       </c>
       <c r="B122" t="s">
         <v>28</v>
       </c>
       <c r="C122" t="s">
         <v>267</v>
       </c>
       <c r="D122" s="1">
         <v>99.1</v>
       </c>
-      <c r="E122" s="3">
-        <v>49</v>
+      <c r="E122" s="1">
+        <v>49.0</v>
       </c>
       <c r="F122" s="2">
         <v>0.256</v>
       </c>
       <c r="G122" s="2">
         <v>0.969</v>
       </c>
       <c r="H122" s="2">
         <v>0.004</v>
       </c>
       <c r="I122" s="2">
         <v>0.048</v>
       </c>
       <c r="J122" s="2">
         <v>0.013</v>
       </c>
       <c r="K122" s="1">
         <v>2.3</v>
       </c>
       <c r="L122" s="2">
         <v>0.05</v>
       </c>
       <c r="M122" s="2">
         <v>0.95</v>
       </c>
@@ -9599,52 +9599,52 @@
         <v>0.056</v>
       </c>
       <c r="M126" s="2">
         <v>0.944</v>
       </c>
       <c r="N126" s="3">
         <v>6619</v>
       </c>
       <c r="O126" s="3">
         <v>2987</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
         <v>276</v>
       </c>
       <c r="B127" t="s">
         <v>28</v>
       </c>
       <c r="C127" t="s">
         <v>277</v>
       </c>
       <c r="D127" s="1">
         <v>100.5</v>
       </c>
-      <c r="E127" s="3">
-        <v>43</v>
+      <c r="E127" s="1">
+        <v>43.0</v>
       </c>
       <c r="F127" s="2">
         <v>0.181</v>
       </c>
       <c r="G127" s="2">
         <v>0.927</v>
       </c>
       <c r="H127" s="2">
         <v>0.092</v>
       </c>
       <c r="I127" s="2">
         <v>0.264</v>
       </c>
       <c r="J127" s="2">
         <v>0</v>
       </c>
       <c r="K127" s="1">
         <v>2.18</v>
       </c>
       <c r="L127" s="2">
         <v>0.111</v>
       </c>
       <c r="M127" s="2">
         <v>0.889</v>
       </c>
@@ -9975,52 +9975,52 @@
         <v>0.095</v>
       </c>
       <c r="M134" s="2">
         <v>0.905</v>
       </c>
       <c r="N134" s="3">
         <v>7106</v>
       </c>
       <c r="O134" s="3">
         <v>3447</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
         <v>293</v>
       </c>
       <c r="B135" t="s">
         <v>289</v>
       </c>
       <c r="C135" t="s">
         <v>294</v>
       </c>
       <c r="D135" s="1">
         <v>86.7</v>
       </c>
-      <c r="E135" s="3">
-        <v>43</v>
+      <c r="E135" s="1">
+        <v>43.0</v>
       </c>
       <c r="F135" s="2">
         <v>0.17</v>
       </c>
       <c r="G135" s="2">
         <v>0.982</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="2">
         <v>0.036</v>
       </c>
       <c r="J135" s="2">
         <v>0</v>
       </c>
       <c r="K135" s="1">
         <v>2.44</v>
       </c>
       <c r="L135" s="2">
         <v>0.102</v>
       </c>
       <c r="M135" s="2">
         <v>0.898</v>
       </c>
@@ -10113,52 +10113,52 @@
         <v>2.42</v>
       </c>
       <c r="L137" s="2">
         <v>0.132</v>
       </c>
       <c r="M137" s="2">
         <v>0.868</v>
       </c>
       <c r="N137" s="3">
         <v>33</v>
       </c>
       <c r="O137" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
         <v>299</v>
       </c>
       <c r="B138" t="s">
         <v>289</v>
       </c>
       <c r="C138" t="s">
         <v>300</v>
       </c>
-      <c r="D138" s="3">
-        <v>100</v>
+      <c r="D138" s="1">
+        <v>100.0</v>
       </c>
       <c r="E138" s="1">
         <v>46.4</v>
       </c>
       <c r="F138" s="2">
         <v>0.227</v>
       </c>
       <c r="G138" s="2">
         <v>0.972</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="2">
         <v>0.042</v>
       </c>
       <c r="J138" s="2">
         <v>0</v>
       </c>
       <c r="K138" s="1">
         <v>2.42</v>
       </c>
       <c r="L138" s="2">
         <v>0.324</v>
       </c>
@@ -10351,52 +10351,52 @@
         <v>0.122</v>
       </c>
       <c r="M142" s="2">
         <v>0.878</v>
       </c>
       <c r="N142" s="3">
         <v>1459</v>
       </c>
       <c r="O142" s="3">
         <v>574</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
         <v>309</v>
       </c>
       <c r="B143" t="s">
         <v>289</v>
       </c>
       <c r="C143" t="s">
         <v>310</v>
       </c>
       <c r="D143" s="1">
         <v>99.4</v>
       </c>
-      <c r="E143" s="3">
-        <v>49</v>
+      <c r="E143" s="1">
+        <v>49.0</v>
       </c>
       <c r="F143" s="2">
         <v>0.254</v>
       </c>
       <c r="G143" s="2">
         <v>0.975</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="2">
         <v>0.035</v>
       </c>
       <c r="J143" s="2">
         <v>0.006</v>
       </c>
       <c r="K143" s="1">
         <v>2.27</v>
       </c>
       <c r="L143" s="2">
         <v>0.082</v>
       </c>
       <c r="M143" s="2">
         <v>0.918</v>
       </c>
@@ -10557,52 +10557,52 @@
       </c>
       <c r="C147" t="s">
         <v>318</v>
       </c>
       <c r="D147" s="1">
         <v>92.9</v>
       </c>
       <c r="E147" s="1">
         <v>42.1</v>
       </c>
       <c r="F147" s="2">
         <v>0.196</v>
       </c>
       <c r="G147" s="2">
         <v>0.955</v>
       </c>
       <c r="H147" s="2">
         <v>0.025</v>
       </c>
       <c r="I147" s="2">
         <v>0.06</v>
       </c>
       <c r="J147" s="2">
         <v>0</v>
       </c>
-      <c r="K147" s="3">
-        <v>2</v>
+      <c r="K147" s="1">
+        <v>2.0</v>
       </c>
       <c r="L147" s="2">
         <v>0.108</v>
       </c>
       <c r="M147" s="2">
         <v>0.892</v>
       </c>
       <c r="N147" s="3">
         <v>1367</v>
       </c>
       <c r="O147" s="3">
         <v>627</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
         <v>319</v>
       </c>
       <c r="B148" t="s">
         <v>289</v>
       </c>
       <c r="C148" t="s">
         <v>320</v>
       </c>
       <c r="D148" s="1">
@@ -10677,52 +10677,52 @@
         <v>2.4</v>
       </c>
       <c r="L149" s="2">
         <v>0.616</v>
       </c>
       <c r="M149" s="2">
         <v>0.384</v>
       </c>
       <c r="N149" s="3">
         <v>40</v>
       </c>
       <c r="O149" s="3">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
         <v>323</v>
       </c>
       <c r="B150" t="s">
         <v>289</v>
       </c>
       <c r="C150" t="s">
         <v>324</v>
       </c>
-      <c r="D150" s="3">
-        <v>103</v>
+      <c r="D150" s="1">
+        <v>103.0</v>
       </c>
       <c r="E150" s="1">
         <v>49.9</v>
       </c>
       <c r="F150" s="2">
         <v>0.247</v>
       </c>
       <c r="G150" s="2">
         <v>0.958</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="2">
         <v>0.052</v>
       </c>
       <c r="J150" s="2">
         <v>0</v>
       </c>
       <c r="K150" s="1">
         <v>2.28</v>
       </c>
       <c r="L150" s="2">
         <v>0.079</v>
       </c>
@@ -10865,52 +10865,52 @@
         <v>2.23</v>
       </c>
       <c r="L153" s="2">
         <v>0.15</v>
       </c>
       <c r="M153" s="2">
         <v>0.85</v>
       </c>
       <c r="N153" s="3">
         <v>4892</v>
       </c>
       <c r="O153" s="3">
         <v>2235</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
         <v>331</v>
       </c>
       <c r="B154" t="s">
         <v>289</v>
       </c>
       <c r="C154" t="s">
         <v>332</v>
       </c>
-      <c r="D154" s="3">
-        <v>102</v>
+      <c r="D154" s="1">
+        <v>102.0</v>
       </c>
       <c r="E154" s="1">
         <v>49.6</v>
       </c>
       <c r="F154" s="2">
         <v>0.271</v>
       </c>
       <c r="G154" s="2">
         <v>0.975</v>
       </c>
       <c r="H154" s="2">
         <v>0.017</v>
       </c>
       <c r="I154" s="2">
         <v>0.03</v>
       </c>
       <c r="J154" s="2">
         <v>0</v>
       </c>
       <c r="K154" s="1">
         <v>2.3</v>
       </c>
       <c r="L154" s="2">
         <v>0.237</v>
       </c>
@@ -11382,52 +11382,52 @@
         <v>2.36</v>
       </c>
       <c r="L164" s="2">
         <v>0.064</v>
       </c>
       <c r="M164" s="2">
         <v>0.936</v>
       </c>
       <c r="N164" s="3">
         <v>50</v>
       </c>
       <c r="O164" s="3">
         <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" t="s">
         <v>352</v>
       </c>
       <c r="B165" t="s">
         <v>289</v>
       </c>
       <c r="C165" t="s">
         <v>353</v>
       </c>
-      <c r="D165" s="3">
-        <v>101</v>
+      <c r="D165" s="1">
+        <v>101.0</v>
       </c>
       <c r="E165" s="1">
         <v>43.9</v>
       </c>
       <c r="F165" s="2">
         <v>0.192</v>
       </c>
       <c r="G165" s="2">
         <v>0.964</v>
       </c>
       <c r="H165" s="2">
         <v>0.008</v>
       </c>
       <c r="I165" s="2">
         <v>0.078</v>
       </c>
       <c r="J165" s="2">
         <v>0.073</v>
       </c>
       <c r="K165" s="1">
         <v>2.29</v>
       </c>
       <c r="L165" s="2">
         <v>0.12</v>
       </c>
@@ -11761,52 +11761,52 @@
         <v>0.101</v>
       </c>
       <c r="M172" s="2">
         <v>0.899</v>
       </c>
       <c r="N172" s="3">
         <v>44</v>
       </c>
       <c r="O172" s="3">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" t="s">
         <v>368</v>
       </c>
       <c r="B173" t="s">
         <v>289</v>
       </c>
       <c r="C173" t="s">
         <v>369</v>
       </c>
       <c r="D173" s="1">
         <v>108.1</v>
       </c>
-      <c r="E173" s="3">
-        <v>48</v>
+      <c r="E173" s="1">
+        <v>48.0</v>
       </c>
       <c r="F173" s="2">
         <v>0.212</v>
       </c>
       <c r="G173" s="2">
         <v>0.979</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="2">
         <v>0.025</v>
       </c>
       <c r="J173" s="2">
         <v>0</v>
       </c>
       <c r="K173" s="1">
         <v>2.29</v>
       </c>
       <c r="L173" s="2">
         <v>0.248</v>
       </c>
       <c r="M173" s="2">
         <v>0.752</v>
       </c>
@@ -11852,102 +11852,102 @@
         <v>2.81</v>
       </c>
       <c r="L174" s="2">
         <v>0.156</v>
       </c>
       <c r="M174" s="2">
         <v>0.844</v>
       </c>
       <c r="N174" s="3">
         <v>29</v>
       </c>
       <c r="O174" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" t="s">
         <v>372</v>
       </c>
       <c r="B175" t="s">
         <v>289</v>
       </c>
       <c r="C175" t="s">
         <v>373</v>
       </c>
-      <c r="D175" s="3">
-        <v>103</v>
+      <c r="D175" s="1">
+        <v>103.0</v>
       </c>
       <c r="E175" s="1">
         <v>48.7</v>
       </c>
       <c r="F175" s="2">
         <v>0.243</v>
       </c>
       <c r="G175" s="2">
         <v>0.977</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="2">
         <v>0.034</v>
       </c>
       <c r="J175" s="2">
         <v>0.001</v>
       </c>
       <c r="K175" s="1">
         <v>2.25</v>
       </c>
       <c r="L175" s="2">
         <v>0.091</v>
       </c>
       <c r="M175" s="2">
         <v>0.909</v>
       </c>
       <c r="N175" s="3">
         <v>65</v>
       </c>
       <c r="O175" s="3">
         <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" t="s">
         <v>374</v>
       </c>
       <c r="B176" t="s">
         <v>289</v>
       </c>
       <c r="C176" t="s">
         <v>375</v>
       </c>
       <c r="D176" s="1">
         <v>92.3</v>
       </c>
-      <c r="E176" s="3">
-        <v>49</v>
+      <c r="E176" s="1">
+        <v>49.0</v>
       </c>
       <c r="F176" s="2">
         <v>0.253</v>
       </c>
       <c r="G176" s="2">
         <v>0.974</v>
       </c>
       <c r="H176" s="2">
         <v>0.033</v>
       </c>
       <c r="I176" s="2">
         <v>0.047</v>
       </c>
       <c r="J176" s="2">
         <v>0.003</v>
       </c>
       <c r="K176" s="1">
         <v>2.14</v>
       </c>
       <c r="L176" s="2">
         <v>0.075</v>
       </c>
       <c r="M176" s="2">
         <v>0.925</v>
       </c>
@@ -12325,146 +12325,146 @@
         <v>0.309</v>
       </c>
       <c r="M184" s="2">
         <v>0.691</v>
       </c>
       <c r="N184" s="3">
         <v>1196</v>
       </c>
       <c r="O184" s="3">
         <v>589</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" t="s">
         <v>393</v>
       </c>
       <c r="B185" t="s">
         <v>379</v>
       </c>
       <c r="C185" t="s">
         <v>394</v>
       </c>
       <c r="D185" s="1">
         <v>97.6</v>
       </c>
-      <c r="E185" s="3">
-        <v>47</v>
+      <c r="E185" s="1">
+        <v>47.0</v>
       </c>
       <c r="F185" s="2">
         <v>0.25</v>
       </c>
       <c r="G185" s="2">
         <v>0.964</v>
       </c>
       <c r="H185" s="2">
         <v>0.023</v>
       </c>
       <c r="I185" s="2">
         <v>0.07</v>
       </c>
       <c r="J185" s="2">
         <v>0.061</v>
       </c>
       <c r="K185" s="1">
         <v>2.62</v>
       </c>
       <c r="L185" s="2">
         <v>0.048</v>
       </c>
       <c r="M185" s="2">
         <v>0.952</v>
       </c>
       <c r="N185" s="3">
         <v>453</v>
       </c>
       <c r="O185" s="3">
         <v>165</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186" t="s">
         <v>395</v>
       </c>
       <c r="B186" t="s">
         <v>379</v>
       </c>
       <c r="C186" t="s">
         <v>396</v>
       </c>
-      <c r="D186" s="3">
-        <v>98</v>
+      <c r="D186" s="1">
+        <v>98.0</v>
       </c>
       <c r="E186" s="1">
         <v>45.8</v>
       </c>
       <c r="F186" s="2">
         <v>0.21</v>
       </c>
       <c r="G186" s="2">
         <v>0.949</v>
       </c>
       <c r="H186" s="2">
         <v>0.015</v>
       </c>
       <c r="I186" s="2">
         <v>0.118</v>
       </c>
       <c r="J186" s="2">
         <v>0.001</v>
       </c>
       <c r="K186" s="1">
         <v>2.37</v>
       </c>
       <c r="L186" s="2">
         <v>0.067</v>
       </c>
       <c r="M186" s="2">
         <v>0.933</v>
       </c>
       <c r="N186" s="3">
         <v>774</v>
       </c>
       <c r="O186" s="3">
         <v>319</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" t="s">
         <v>397</v>
       </c>
       <c r="B187" t="s">
         <v>379</v>
       </c>
       <c r="C187" t="s">
         <v>398</v>
       </c>
       <c r="D187" s="1">
         <v>97.1</v>
       </c>
-      <c r="E187" s="3">
-        <v>47</v>
+      <c r="E187" s="1">
+        <v>47.0</v>
       </c>
       <c r="F187" s="2">
         <v>0.242</v>
       </c>
       <c r="G187" s="2">
         <v>0.955</v>
       </c>
       <c r="H187" s="2">
         <v>0.006</v>
       </c>
       <c r="I187" s="2">
         <v>0.072</v>
       </c>
       <c r="J187" s="2">
         <v>0.012</v>
       </c>
       <c r="K187" s="1">
         <v>2.42</v>
       </c>
       <c r="L187" s="2">
         <v>0.055</v>
       </c>
       <c r="M187" s="2">
         <v>0.945</v>
       </c>
@@ -12607,52 +12607,52 @@
         <v>0.068</v>
       </c>
       <c r="M190" s="2">
         <v>0.932</v>
       </c>
       <c r="N190" s="3">
         <v>83</v>
       </c>
       <c r="O190" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" t="s">
         <v>405</v>
       </c>
       <c r="B191" t="s">
         <v>379</v>
       </c>
       <c r="C191" t="s">
         <v>406</v>
       </c>
       <c r="D191" s="1">
         <v>99.2</v>
       </c>
-      <c r="E191" s="3">
-        <v>50</v>
+      <c r="E191" s="1">
+        <v>50.0</v>
       </c>
       <c r="F191" s="2">
         <v>0.238</v>
       </c>
       <c r="G191" s="2">
         <v>0.956</v>
       </c>
       <c r="H191" s="2">
         <v>0.021</v>
       </c>
       <c r="I191" s="2">
         <v>0.071</v>
       </c>
       <c r="J191" s="2">
         <v>0.003</v>
       </c>
       <c r="K191" s="1">
         <v>2.3</v>
       </c>
       <c r="L191" s="2">
         <v>0.059</v>
       </c>
       <c r="M191" s="2">
         <v>0.941</v>
       </c>
@@ -12701,52 +12701,52 @@
         <v>0.068</v>
       </c>
       <c r="M192" s="2">
         <v>0.932</v>
       </c>
       <c r="N192" s="3">
         <v>1545</v>
       </c>
       <c r="O192" s="3">
         <v>746</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" t="s">
         <v>409</v>
       </c>
       <c r="B193" t="s">
         <v>379</v>
       </c>
       <c r="C193" t="s">
         <v>410</v>
       </c>
       <c r="D193" s="1">
         <v>95.7</v>
       </c>
-      <c r="E193" s="3">
-        <v>46</v>
+      <c r="E193" s="1">
+        <v>46.0</v>
       </c>
       <c r="F193" s="2">
         <v>0.168</v>
       </c>
       <c r="G193" s="2">
         <v>0.929</v>
       </c>
       <c r="H193" s="2">
         <v>0</v>
       </c>
       <c r="I193" s="2">
         <v>0.125</v>
       </c>
       <c r="J193" s="2">
         <v>0</v>
       </c>
       <c r="K193" s="1">
         <v>2.26</v>
       </c>
       <c r="L193" s="2">
         <v>0.152</v>
       </c>
       <c r="M193" s="2">
         <v>0.848</v>
       </c>
@@ -13095,52 +13095,52 @@
       </c>
       <c r="C201" t="s">
         <v>426</v>
       </c>
       <c r="D201" s="1">
         <v>102.9</v>
       </c>
       <c r="E201" s="1">
         <v>45.5</v>
       </c>
       <c r="F201" s="2">
         <v>0.197</v>
       </c>
       <c r="G201" s="2">
         <v>0.93</v>
       </c>
       <c r="H201" s="2">
         <v>0.01</v>
       </c>
       <c r="I201" s="2">
         <v>0.141</v>
       </c>
       <c r="J201" s="2">
         <v>0</v>
       </c>
-      <c r="K201" s="3">
-        <v>3</v>
+      <c r="K201" s="1">
+        <v>3.0</v>
       </c>
       <c r="L201" s="2">
         <v>0.03</v>
       </c>
       <c r="M201" s="2">
         <v>0.97</v>
       </c>
       <c r="N201" s="3">
         <v>1187</v>
       </c>
       <c r="O201" s="3">
         <v>535</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202" t="s">
         <v>427</v>
       </c>
       <c r="B202" t="s">
         <v>379</v>
       </c>
       <c r="C202" t="s">
         <v>428</v>
       </c>
       <c r="D202" s="1">
@@ -13265,52 +13265,52 @@
         <v>0.062</v>
       </c>
       <c r="M204" s="2">
         <v>0.938</v>
       </c>
       <c r="N204" s="3">
         <v>1096</v>
       </c>
       <c r="O204" s="3">
         <v>485</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205" t="s">
         <v>433</v>
       </c>
       <c r="B205" t="s">
         <v>379</v>
       </c>
       <c r="C205" t="s">
         <v>434</v>
       </c>
       <c r="D205" s="1">
         <v>103.9</v>
       </c>
-      <c r="E205" s="3">
-        <v>53</v>
+      <c r="E205" s="1">
+        <v>53.0</v>
       </c>
       <c r="F205" s="2">
         <v>0.231</v>
       </c>
       <c r="G205" s="2">
         <v>0.923</v>
       </c>
       <c r="H205" s="2">
         <v>0.032</v>
       </c>
       <c r="I205" s="2">
         <v>0.125</v>
       </c>
       <c r="J205" s="2">
         <v>0</v>
       </c>
       <c r="K205" s="1">
         <v>2.11</v>
       </c>
       <c r="L205" s="2">
         <v>0.183</v>
       </c>
       <c r="M205" s="2">
         <v>0.817</v>
       </c>
@@ -13403,102 +13403,102 @@
         <v>2.22</v>
       </c>
       <c r="L207" s="2">
         <v>0.067</v>
       </c>
       <c r="M207" s="2">
         <v>0.933</v>
       </c>
       <c r="N207" s="3">
         <v>805</v>
       </c>
       <c r="O207" s="3">
         <v>346</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208" t="s">
         <v>439</v>
       </c>
       <c r="B208" t="s">
         <v>379</v>
       </c>
       <c r="C208" t="s">
         <v>440</v>
       </c>
-      <c r="D208" s="3">
-        <v>106</v>
+      <c r="D208" s="1">
+        <v>106.0</v>
       </c>
       <c r="E208" s="1">
         <v>48.5</v>
       </c>
       <c r="F208" s="2">
         <v>0.188</v>
       </c>
       <c r="G208" s="2">
         <v>0.94</v>
       </c>
       <c r="H208" s="2">
         <v>0.052</v>
       </c>
       <c r="I208" s="2">
         <v>0.072</v>
       </c>
       <c r="J208" s="2">
         <v>0</v>
       </c>
       <c r="K208" s="1">
         <v>2.4</v>
       </c>
       <c r="L208" s="2">
         <v>0.079</v>
       </c>
       <c r="M208" s="2">
         <v>0.921</v>
       </c>
       <c r="N208" s="3">
         <v>97</v>
       </c>
       <c r="O208" s="3">
         <v>39</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" t="s">
         <v>441</v>
       </c>
       <c r="B209" t="s">
         <v>379</v>
       </c>
       <c r="C209" t="s">
         <v>442</v>
       </c>
       <c r="D209" s="1">
         <v>94.5</v>
       </c>
-      <c r="E209" s="3">
-        <v>45</v>
+      <c r="E209" s="1">
+        <v>45.0</v>
       </c>
       <c r="F209" s="2">
         <v>0.22</v>
       </c>
       <c r="G209" s="2">
         <v>0.938</v>
       </c>
       <c r="H209" s="2">
         <v>0.011</v>
       </c>
       <c r="I209" s="2">
         <v>0.094</v>
       </c>
       <c r="J209" s="2">
         <v>0.006</v>
       </c>
       <c r="K209" s="1">
         <v>2.3</v>
       </c>
       <c r="L209" s="2">
         <v>0.082</v>
       </c>
       <c r="M209" s="2">
         <v>0.918</v>
       </c>
@@ -13544,55 +13544,55 @@
         <v>2.28</v>
       </c>
       <c r="L210" s="2">
         <v>0.092</v>
       </c>
       <c r="M210" s="2">
         <v>0.908</v>
       </c>
       <c r="N210" s="3">
         <v>1325</v>
       </c>
       <c r="O210" s="3">
         <v>646</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211" t="s">
         <v>445</v>
       </c>
       <c r="B211" t="s">
         <v>379</v>
       </c>
       <c r="C211" t="s">
         <v>446</v>
       </c>
-      <c r="D211" s="3">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="D211" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E211" s="1">
+        <v>47.0</v>
       </c>
       <c r="F211" s="2">
         <v>0.218</v>
       </c>
       <c r="G211" s="2">
         <v>0.955</v>
       </c>
       <c r="H211" s="2">
         <v>0.03</v>
       </c>
       <c r="I211" s="2">
         <v>0.058</v>
       </c>
       <c r="J211" s="2">
         <v>0</v>
       </c>
       <c r="K211" s="1">
         <v>2.21</v>
       </c>
       <c r="L211" s="2">
         <v>0.119</v>
       </c>
       <c r="M211" s="2">
         <v>0.881</v>
       </c>
@@ -13641,52 +13641,52 @@
         <v>0.154</v>
       </c>
       <c r="M212" s="2">
         <v>0.846</v>
       </c>
       <c r="N212" s="3">
         <v>1345</v>
       </c>
       <c r="O212" s="3">
         <v>625</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213" t="s">
         <v>449</v>
       </c>
       <c r="B213" t="s">
         <v>379</v>
       </c>
       <c r="C213" t="s">
         <v>450</v>
       </c>
       <c r="D213" s="1">
         <v>91.3</v>
       </c>
-      <c r="E213" s="3">
-        <v>44</v>
+      <c r="E213" s="1">
+        <v>44.0</v>
       </c>
       <c r="F213" s="2">
         <v>0.219</v>
       </c>
       <c r="G213" s="2">
         <v>0.939</v>
       </c>
       <c r="H213" s="2">
         <v>0.042</v>
       </c>
       <c r="I213" s="2">
         <v>0.118</v>
       </c>
       <c r="J213" s="2">
         <v>0.001</v>
       </c>
       <c r="K213" s="1">
         <v>2.33</v>
       </c>
       <c r="L213" s="2">
         <v>0.077</v>
       </c>
       <c r="M213" s="2">
         <v>0.923</v>
       </c>
@@ -14863,52 +14863,52 @@
         <v>0.061</v>
       </c>
       <c r="M238" s="2">
         <v>0.939</v>
       </c>
       <c r="N238" s="3">
         <v>797</v>
       </c>
       <c r="O238" s="3">
         <v>349</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239" t="s">
         <v>502</v>
       </c>
       <c r="B239" t="s">
         <v>488</v>
       </c>
       <c r="C239" t="s">
         <v>503</v>
       </c>
       <c r="D239" s="1">
         <v>112.9</v>
       </c>
-      <c r="E239" s="3">
-        <v>39</v>
+      <c r="E239" s="1">
+        <v>39.0</v>
       </c>
       <c r="F239" s="2">
         <v>0.14</v>
       </c>
       <c r="G239" s="2">
         <v>0.964</v>
       </c>
       <c r="H239" s="2">
         <v>0</v>
       </c>
       <c r="I239" s="2">
         <v>0.052</v>
       </c>
       <c r="J239" s="2">
         <v>0</v>
       </c>
       <c r="K239" s="1">
         <v>2.72</v>
       </c>
       <c r="L239" s="2">
         <v>0.019</v>
       </c>
       <c r="M239" s="2">
         <v>0.981</v>
       </c>
@@ -15142,102 +15142,102 @@
         <v>2.32</v>
       </c>
       <c r="L244" s="2">
         <v>0.074</v>
       </c>
       <c r="M244" s="2">
         <v>0.926</v>
       </c>
       <c r="N244" s="3">
         <v>102</v>
       </c>
       <c r="O244" s="3">
         <v>42</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245" t="s">
         <v>513</v>
       </c>
       <c r="B245" t="s">
         <v>488</v>
       </c>
       <c r="C245" t="s">
         <v>514</v>
       </c>
-      <c r="D245" s="3">
-        <v>108</v>
+      <c r="D245" s="1">
+        <v>108.0</v>
       </c>
       <c r="E245" s="1">
         <v>47.4</v>
       </c>
       <c r="F245" s="2">
         <v>0.197</v>
       </c>
       <c r="G245" s="2">
         <v>0.968</v>
       </c>
       <c r="H245" s="2">
         <v>0.003</v>
       </c>
       <c r="I245" s="2">
         <v>0.04</v>
       </c>
       <c r="J245" s="2">
         <v>0.001</v>
       </c>
       <c r="K245" s="1">
         <v>2.36</v>
       </c>
       <c r="L245" s="2">
         <v>0.064</v>
       </c>
       <c r="M245" s="2">
         <v>0.936</v>
       </c>
       <c r="N245" s="3">
         <v>102</v>
       </c>
       <c r="O245" s="3">
         <v>42</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246" t="s">
         <v>515</v>
       </c>
       <c r="B246" t="s">
         <v>488</v>
       </c>
       <c r="C246" t="s">
         <v>516</v>
       </c>
       <c r="D246" s="1">
         <v>104.6</v>
       </c>
-      <c r="E246" s="3">
-        <v>48</v>
+      <c r="E246" s="1">
+        <v>48.0</v>
       </c>
       <c r="F246" s="2">
         <v>0.21</v>
       </c>
       <c r="G246" s="2">
         <v>0.975</v>
       </c>
       <c r="H246" s="2">
         <v>0.026</v>
       </c>
       <c r="I246" s="2">
         <v>0.035</v>
       </c>
       <c r="J246" s="2">
         <v>0</v>
       </c>
       <c r="K246" s="1">
         <v>2.45</v>
       </c>
       <c r="L246" s="2">
         <v>0.041</v>
       </c>
       <c r="M246" s="2">
         <v>0.959</v>
       </c>
@@ -15756,52 +15756,52 @@
         <v>0.064</v>
       </c>
       <c r="M257" s="2">
         <v>0.936</v>
       </c>
       <c r="N257" s="3">
         <v>137</v>
       </c>
       <c r="O257" s="3">
         <v>52</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258" t="s">
         <v>538</v>
       </c>
       <c r="B258" t="s">
         <v>488</v>
       </c>
       <c r="C258" t="s">
         <v>420</v>
       </c>
       <c r="D258" s="1">
         <v>95.5</v>
       </c>
-      <c r="E258" s="3">
-        <v>54</v>
+      <c r="E258" s="1">
+        <v>54.0</v>
       </c>
       <c r="F258" s="2">
         <v>0.309</v>
       </c>
       <c r="G258" s="2">
         <v>0.958</v>
       </c>
       <c r="H258" s="2">
         <v>0.002</v>
       </c>
       <c r="I258" s="2">
         <v>0.051</v>
       </c>
       <c r="J258" s="2">
         <v>0</v>
       </c>
       <c r="K258" s="1">
         <v>2.17</v>
       </c>
       <c r="L258" s="2">
         <v>0.08</v>
       </c>
       <c r="M258" s="2">
         <v>0.92</v>
       </c>
@@ -16320,96 +16320,96 @@
         <v>0.064</v>
       </c>
       <c r="M269" s="2">
         <v>0.936</v>
       </c>
       <c r="N269" s="3">
         <v>98</v>
       </c>
       <c r="O269" s="3">
         <v>41</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270" t="s">
         <v>560</v>
       </c>
       <c r="B270" t="s">
         <v>488</v>
       </c>
       <c r="C270" t="s">
         <v>561</v>
       </c>
       <c r="D270" s="1">
         <v>104.4</v>
       </c>
-      <c r="E270" s="3">
-        <v>48</v>
+      <c r="E270" s="1">
+        <v>48.0</v>
       </c>
       <c r="F270" s="2">
         <v>0.21</v>
       </c>
       <c r="G270" s="2">
         <v>0.972</v>
       </c>
       <c r="H270" s="2">
         <v>0.031</v>
       </c>
       <c r="I270" s="2">
         <v>0.038</v>
       </c>
       <c r="J270" s="2">
         <v>0.002</v>
       </c>
       <c r="K270" s="1">
         <v>2.54</v>
       </c>
       <c r="L270" s="2">
         <v>0.068</v>
       </c>
       <c r="M270" s="2">
         <v>0.932</v>
       </c>
       <c r="N270" s="3">
         <v>117</v>
       </c>
       <c r="O270" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271" t="s">
         <v>562</v>
       </c>
       <c r="B271" t="s">
         <v>488</v>
       </c>
       <c r="C271" t="s">
         <v>563</v>
       </c>
-      <c r="D271" s="3">
-        <v>99</v>
+      <c r="D271" s="1">
+        <v>99.0</v>
       </c>
       <c r="E271" s="1">
         <v>49.3</v>
       </c>
       <c r="F271" s="2">
         <v>0.227</v>
       </c>
       <c r="G271" s="2">
         <v>0.979</v>
       </c>
       <c r="H271" s="2">
         <v>0.012</v>
       </c>
       <c r="I271" s="2">
         <v>0.035</v>
       </c>
       <c r="J271" s="2">
         <v>0</v>
       </c>
       <c r="K271" s="1">
         <v>2.3</v>
       </c>
       <c r="L271" s="2">
         <v>0.173</v>
       </c>
@@ -17022,52 +17022,52 @@
         <v>2.24</v>
       </c>
       <c r="L284" s="2">
         <v>0.113</v>
       </c>
       <c r="M284" s="2">
         <v>0.887</v>
       </c>
       <c r="N284" s="3">
         <v>87</v>
       </c>
       <c r="O284" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285" t="s">
         <v>589</v>
       </c>
       <c r="B285" t="s">
         <v>488</v>
       </c>
       <c r="C285" t="s">
         <v>590</v>
       </c>
-      <c r="D285" s="3">
-        <v>82</v>
+      <c r="D285" s="1">
+        <v>82.0</v>
       </c>
       <c r="E285" s="1">
         <v>34.5</v>
       </c>
       <c r="F285" s="2">
         <v>0.132</v>
       </c>
       <c r="G285" s="2">
         <v>0.967</v>
       </c>
       <c r="H285" s="2">
         <v>0.02</v>
       </c>
       <c r="I285" s="2">
         <v>0.038</v>
       </c>
       <c r="J285" s="2">
         <v>0</v>
       </c>
       <c r="K285" s="1">
         <v>2.4</v>
       </c>
       <c r="L285" s="2">
         <v>0</v>
       </c>
@@ -17307,52 +17307,52 @@
         <v>0.206</v>
       </c>
       <c r="M290" s="2">
         <v>0.794</v>
       </c>
       <c r="N290" s="3">
         <v>2236</v>
       </c>
       <c r="O290" s="3">
         <v>1031</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291" t="s">
         <v>602</v>
       </c>
       <c r="B291" t="s">
         <v>598</v>
       </c>
       <c r="C291" t="s">
         <v>603</v>
       </c>
       <c r="D291" s="1">
         <v>89.4</v>
       </c>
-      <c r="E291" s="3">
-        <v>49</v>
+      <c r="E291" s="1">
+        <v>49.0</v>
       </c>
       <c r="F291" s="2">
         <v>0.275</v>
       </c>
       <c r="G291" s="2">
         <v>0.959</v>
       </c>
       <c r="H291" s="2">
         <v>0.008</v>
       </c>
       <c r="I291" s="2">
         <v>0.112</v>
       </c>
       <c r="J291" s="2">
         <v>0</v>
       </c>
       <c r="K291" s="1">
         <v>2.04</v>
       </c>
       <c r="L291" s="2">
         <v>0.175</v>
       </c>
       <c r="M291" s="2">
         <v>0.825</v>
       </c>
@@ -17774,52 +17774,52 @@
         <v>1.9</v>
       </c>
       <c r="L300" s="2">
         <v>0.263</v>
       </c>
       <c r="M300" s="2">
         <v>0.737</v>
       </c>
       <c r="N300" s="3">
         <v>2263</v>
       </c>
       <c r="O300" s="3">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301" t="s">
         <v>622</v>
       </c>
       <c r="B301" t="s">
         <v>598</v>
       </c>
       <c r="C301" t="s">
         <v>420</v>
       </c>
-      <c r="D301" s="3">
-        <v>102</v>
+      <c r="D301" s="1">
+        <v>102.0</v>
       </c>
       <c r="E301" s="1">
         <v>48.2</v>
       </c>
       <c r="F301" s="2">
         <v>0.23</v>
       </c>
       <c r="G301" s="2">
         <v>0.971</v>
       </c>
       <c r="H301" s="2">
         <v>0.017</v>
       </c>
       <c r="I301" s="2">
         <v>0.043</v>
       </c>
       <c r="J301" s="2">
         <v>0</v>
       </c>
       <c r="K301" s="1">
         <v>2.33</v>
       </c>
       <c r="L301" s="2">
         <v>0.099</v>
       </c>
@@ -18526,196 +18526,196 @@
         <v>2.08</v>
       </c>
       <c r="L316" s="2">
         <v>0.096</v>
       </c>
       <c r="M316" s="2">
         <v>0.904</v>
       </c>
       <c r="N316" s="3">
         <v>1163</v>
       </c>
       <c r="O316" s="3">
         <v>512</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317" t="s">
         <v>651</v>
       </c>
       <c r="B317" t="s">
         <v>598</v>
       </c>
       <c r="C317" t="s">
         <v>652</v>
       </c>
-      <c r="D317" s="3">
-        <v>92</v>
+      <c r="D317" s="1">
+        <v>92.0</v>
       </c>
       <c r="E317" s="1">
         <v>41.8</v>
       </c>
       <c r="F317" s="2">
         <v>0.212</v>
       </c>
       <c r="G317" s="2">
         <v>0.928</v>
       </c>
       <c r="H317" s="2">
         <v>0.01</v>
       </c>
       <c r="I317" s="2">
         <v>0.094</v>
       </c>
       <c r="J317" s="2">
         <v>0.019</v>
       </c>
       <c r="K317" s="1">
         <v>2.61</v>
       </c>
       <c r="L317" s="2">
         <v>0.147</v>
       </c>
       <c r="M317" s="2">
         <v>0.853</v>
       </c>
       <c r="N317" s="3">
         <v>2854</v>
       </c>
       <c r="O317" s="3">
         <v>1207</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318" t="s">
         <v>653</v>
       </c>
       <c r="B318" t="s">
         <v>598</v>
       </c>
       <c r="C318" t="s">
         <v>654</v>
       </c>
       <c r="D318" s="1">
         <v>97.5</v>
       </c>
-      <c r="E318" s="3">
-        <v>44</v>
+      <c r="E318" s="1">
+        <v>44.0</v>
       </c>
       <c r="F318" s="2">
         <v>0.213</v>
       </c>
       <c r="G318" s="2">
         <v>0.938</v>
       </c>
       <c r="H318" s="2">
         <v>0.012</v>
       </c>
       <c r="I318" s="2">
         <v>0.138</v>
       </c>
       <c r="J318" s="2">
         <v>0</v>
       </c>
       <c r="K318" s="1">
         <v>2.26</v>
       </c>
       <c r="L318" s="2">
         <v>0.108</v>
       </c>
       <c r="M318" s="2">
         <v>0.892</v>
       </c>
       <c r="N318" s="3">
         <v>222</v>
       </c>
       <c r="O318" s="3">
         <v>94</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319" t="s">
         <v>655</v>
       </c>
       <c r="B319" t="s">
         <v>598</v>
       </c>
       <c r="C319" t="s">
         <v>656</v>
       </c>
       <c r="D319" s="1">
         <v>104.4</v>
       </c>
-      <c r="E319" s="3">
-        <v>49</v>
+      <c r="E319" s="1">
+        <v>49.0</v>
       </c>
       <c r="F319" s="2">
         <v>0.23</v>
       </c>
       <c r="G319" s="2">
         <v>0.974</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="2">
         <v>0.031</v>
       </c>
       <c r="J319" s="2">
         <v>0.005</v>
       </c>
       <c r="K319" s="1">
         <v>2.41</v>
       </c>
       <c r="L319" s="2">
         <v>0.211</v>
       </c>
       <c r="M319" s="2">
         <v>0.789</v>
       </c>
       <c r="N319" s="3">
         <v>81</v>
       </c>
       <c r="O319" s="3">
         <v>34</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320" t="s">
         <v>657</v>
       </c>
       <c r="B320" t="s">
         <v>598</v>
       </c>
       <c r="C320" t="s">
         <v>658</v>
       </c>
-      <c r="D320" s="3">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="D320" s="1">
+        <v>140.0</v>
+      </c>
+      <c r="E320" s="1">
+        <v>52.0</v>
       </c>
       <c r="F320" s="2">
         <v>0.417</v>
       </c>
       <c r="G320" s="2">
         <v>1</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="2">
         <v>0.083</v>
       </c>
       <c r="J320" s="2">
         <v>0.833</v>
       </c>
       <c r="K320" t="s">
         <v>659</v>
       </c>
       <c r="L320" s="2">
         <v>0.609</v>
       </c>
       <c r="M320" s="2">
         <v>0.391</v>
       </c>
@@ -19610,52 +19610,52 @@
         <v>0.156</v>
       </c>
       <c r="M339" s="2">
         <v>0.844</v>
       </c>
       <c r="N339" s="3">
         <v>33</v>
       </c>
       <c r="O339" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340" t="s">
         <v>695</v>
       </c>
       <c r="B340" t="s">
         <v>682</v>
       </c>
       <c r="C340" t="s">
         <v>696</v>
       </c>
       <c r="D340" s="1">
         <v>105.3</v>
       </c>
-      <c r="E340" s="3">
-        <v>46</v>
+      <c r="E340" s="1">
+        <v>46.0</v>
       </c>
       <c r="F340" s="2">
         <v>0.235</v>
       </c>
       <c r="G340" s="2">
         <v>0.919</v>
       </c>
       <c r="H340" s="2">
         <v>0</v>
       </c>
       <c r="I340" s="2">
         <v>0.09</v>
       </c>
       <c r="J340" s="2">
         <v>0</v>
       </c>
       <c r="K340" s="1">
         <v>2.22</v>
       </c>
       <c r="L340" s="2">
         <v>0.288</v>
       </c>
       <c r="M340" s="2">
         <v>0.712</v>
       </c>
@@ -19795,99 +19795,99 @@
         <v>1.99</v>
       </c>
       <c r="L343" s="2">
         <v>0.15</v>
       </c>
       <c r="M343" s="2">
         <v>0.85</v>
       </c>
       <c r="N343" s="3">
         <v>2438</v>
       </c>
       <c r="O343" s="3">
         <v>997</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344" t="s">
         <v>702</v>
       </c>
       <c r="B344" t="s">
         <v>682</v>
       </c>
       <c r="C344" t="s">
         <v>544</v>
       </c>
-      <c r="D344" s="3">
-        <v>114</v>
+      <c r="D344" s="1">
+        <v>114.0</v>
       </c>
       <c r="E344" s="1">
         <v>46.6</v>
       </c>
       <c r="F344" s="2">
         <v>0.249</v>
       </c>
       <c r="G344" s="2">
         <v>0.95</v>
       </c>
       <c r="H344" s="2">
         <v>0</v>
       </c>
       <c r="I344" s="2">
         <v>0.058</v>
       </c>
       <c r="J344" s="2">
         <v>0</v>
       </c>
       <c r="K344" s="1">
         <v>2.34</v>
       </c>
       <c r="L344" s="2">
         <v>0.213</v>
       </c>
       <c r="M344" s="2">
         <v>0.787</v>
       </c>
       <c r="N344" s="3">
         <v>13</v>
       </c>
       <c r="O344" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345" t="s">
         <v>703</v>
       </c>
       <c r="B345" t="s">
         <v>682</v>
       </c>
       <c r="C345" t="s">
         <v>704</v>
       </c>
-      <c r="D345" s="3">
-        <v>130</v>
+      <c r="D345" s="1">
+        <v>130.0</v>
       </c>
       <c r="E345" s="1">
         <v>47.4</v>
       </c>
       <c r="F345" s="2">
         <v>0.209</v>
       </c>
       <c r="G345" s="2">
         <v>0.893</v>
       </c>
       <c r="H345" s="2">
         <v>0</v>
       </c>
       <c r="I345" s="2">
         <v>0.134</v>
       </c>
       <c r="J345" s="2">
         <v>0</v>
       </c>
       <c r="K345" s="1">
         <v>1.9</v>
       </c>
       <c r="L345" s="2">
         <v>0.243</v>
       </c>
@@ -20077,52 +20077,52 @@
         <v>2.3</v>
       </c>
       <c r="L349" s="2">
         <v>0.26</v>
       </c>
       <c r="M349" s="2">
         <v>0.74</v>
       </c>
       <c r="N349" s="3">
         <v>16</v>
       </c>
       <c r="O349" s="3">
         <v>6</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350" t="s">
         <v>712</v>
       </c>
       <c r="B350" t="s">
         <v>682</v>
       </c>
       <c r="C350" t="s">
         <v>348</v>
       </c>
-      <c r="D350" s="3">
-        <v>108</v>
+      <c r="D350" s="1">
+        <v>108.0</v>
       </c>
       <c r="E350" s="1">
         <v>47.8</v>
       </c>
       <c r="F350" s="2">
         <v>0.241</v>
       </c>
       <c r="G350" s="2">
         <v>0.957</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="2">
         <v>0.049</v>
       </c>
       <c r="J350" s="2">
         <v>0</v>
       </c>
       <c r="K350" s="1">
         <v>2.16</v>
       </c>
       <c r="L350" s="2">
         <v>0.124</v>
       </c>
@@ -20406,102 +20406,102 @@
         <v>2.07</v>
       </c>
       <c r="L356" s="2">
         <v>0.181</v>
       </c>
       <c r="M356" s="2">
         <v>0.819</v>
       </c>
       <c r="N356" s="3">
         <v>4975</v>
       </c>
       <c r="O356" s="3">
         <v>1743</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357" t="s">
         <v>722</v>
       </c>
       <c r="B357" t="s">
         <v>682</v>
       </c>
       <c r="C357" t="s">
         <v>723</v>
       </c>
-      <c r="D357" s="3">
-        <v>99</v>
+      <c r="D357" s="1">
+        <v>99.0</v>
       </c>
       <c r="E357" s="1">
         <v>47.6</v>
       </c>
       <c r="F357" s="2">
         <v>0.193</v>
       </c>
       <c r="G357" s="2">
         <v>0.947</v>
       </c>
       <c r="H357" s="2">
         <v>0.02</v>
       </c>
       <c r="I357" s="2">
         <v>0.067</v>
       </c>
       <c r="J357" s="2">
         <v>0</v>
       </c>
       <c r="K357" s="1">
         <v>2.32</v>
       </c>
       <c r="L357" s="2">
         <v>0.137</v>
       </c>
       <c r="M357" s="2">
         <v>0.863</v>
       </c>
       <c r="N357" s="3">
         <v>18</v>
       </c>
       <c r="O357" s="3">
         <v>7</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358" t="s">
         <v>724</v>
       </c>
       <c r="B358" t="s">
         <v>725</v>
       </c>
       <c r="C358" t="s">
         <v>726</v>
       </c>
       <c r="D358" s="1">
         <v>108.2</v>
       </c>
-      <c r="E358" s="3">
-        <v>46</v>
+      <c r="E358" s="1">
+        <v>46.0</v>
       </c>
       <c r="F358" s="2">
         <v>0.235</v>
       </c>
       <c r="G358" s="2">
         <v>0.902</v>
       </c>
       <c r="H358" s="2">
         <v>0</v>
       </c>
       <c r="I358" s="2">
         <v>0.127</v>
       </c>
       <c r="J358" s="2">
         <v>0</v>
       </c>
       <c r="K358" s="1">
         <v>2.11</v>
       </c>
       <c r="L358" s="2">
         <v>0.061</v>
       </c>
       <c r="M358" s="2">
         <v>0.939</v>
       </c>
@@ -20926,52 +20926,52 @@
         <v>0.101</v>
       </c>
       <c r="M367" s="2">
         <v>0.899</v>
       </c>
       <c r="N367" s="3">
         <v>109</v>
       </c>
       <c r="O367" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368" t="s">
         <v>743</v>
       </c>
       <c r="B368" t="s">
         <v>725</v>
       </c>
       <c r="C368" t="s">
         <v>744</v>
       </c>
       <c r="D368" s="1">
         <v>95.6</v>
       </c>
-      <c r="E368" s="3">
-        <v>47</v>
+      <c r="E368" s="1">
+        <v>47.0</v>
       </c>
       <c r="F368" s="2">
         <v>0.216</v>
       </c>
       <c r="G368" s="2">
         <v>0.981</v>
       </c>
       <c r="H368" s="2">
         <v>0.019</v>
       </c>
       <c r="I368" s="2">
         <v>0.034</v>
       </c>
       <c r="J368" s="2">
         <v>0.03</v>
       </c>
       <c r="K368" s="1">
         <v>2.27</v>
       </c>
       <c r="L368" s="2">
         <v>0.152</v>
       </c>
       <c r="M368" s="2">
         <v>0.848</v>
       </c>
@@ -21208,52 +21208,52 @@
         <v>0.108</v>
       </c>
       <c r="M373" s="2">
         <v>0.892</v>
       </c>
       <c r="N373" s="3">
         <v>31</v>
       </c>
       <c r="O373" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374" t="s">
         <v>755</v>
       </c>
       <c r="B374" t="s">
         <v>725</v>
       </c>
       <c r="C374" t="s">
         <v>756</v>
       </c>
       <c r="D374" s="1">
         <v>94.2</v>
       </c>
-      <c r="E374" s="3">
-        <v>50</v>
+      <c r="E374" s="1">
+        <v>50.0</v>
       </c>
       <c r="F374" s="2">
         <v>0.269</v>
       </c>
       <c r="G374" s="2">
         <v>0.972</v>
       </c>
       <c r="H374" s="2">
         <v>0.024</v>
       </c>
       <c r="I374" s="2">
         <v>0.043</v>
       </c>
       <c r="J374" s="2">
         <v>0</v>
       </c>
       <c r="K374" s="1">
         <v>2.03</v>
       </c>
       <c r="L374" s="2">
         <v>0.09</v>
       </c>
       <c r="M374" s="2">
         <v>0.91</v>
       </c>
@@ -21396,52 +21396,52 @@
         <v>0.198</v>
       </c>
       <c r="M377" s="2">
         <v>0.802</v>
       </c>
       <c r="N377" s="3">
         <v>23</v>
       </c>
       <c r="O377" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378" t="s">
         <v>763</v>
       </c>
       <c r="B378" t="s">
         <v>725</v>
       </c>
       <c r="C378" t="s">
         <v>764</v>
       </c>
       <c r="D378" s="1">
         <v>103.2</v>
       </c>
-      <c r="E378" s="3">
-        <v>46</v>
+      <c r="E378" s="1">
+        <v>46.0</v>
       </c>
       <c r="F378" s="2">
         <v>0.221</v>
       </c>
       <c r="G378" s="2">
         <v>0.97</v>
       </c>
       <c r="H378" s="2">
         <v>0.008</v>
       </c>
       <c r="I378" s="2">
         <v>0.041</v>
       </c>
       <c r="J378" s="2">
         <v>0.001</v>
       </c>
       <c r="K378" s="1">
         <v>2.76</v>
       </c>
       <c r="L378" s="2">
         <v>0.085</v>
       </c>
       <c r="M378" s="2">
         <v>0.915</v>
       </c>
@@ -21581,52 +21581,52 @@
         <v>2.59</v>
       </c>
       <c r="L381" s="2">
         <v>0.099</v>
       </c>
       <c r="M381" s="2">
         <v>0.901</v>
       </c>
       <c r="N381" s="3">
         <v>545</v>
       </c>
       <c r="O381" s="3">
         <v>221</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382" t="s">
         <v>771</v>
       </c>
       <c r="B382" t="s">
         <v>725</v>
       </c>
       <c r="C382" t="s">
         <v>772</v>
       </c>
-      <c r="D382" s="3">
-        <v>102</v>
+      <c r="D382" s="1">
+        <v>102.0</v>
       </c>
       <c r="E382" s="1">
         <v>45.4</v>
       </c>
       <c r="F382" s="2">
         <v>0.227</v>
       </c>
       <c r="G382" s="2">
         <v>0.976</v>
       </c>
       <c r="H382" s="2">
         <v>0.008</v>
       </c>
       <c r="I382" s="2">
         <v>0.048</v>
       </c>
       <c r="J382" s="2">
         <v>0.015</v>
       </c>
       <c r="K382" s="1">
         <v>2.53</v>
       </c>
       <c r="L382" s="2">
         <v>0.13</v>
       </c>
@@ -21863,55 +21863,55 @@
         <v>2.08</v>
       </c>
       <c r="L387" s="2">
         <v>0.12</v>
       </c>
       <c r="M387" s="2">
         <v>0.88</v>
       </c>
       <c r="N387" s="3">
         <v>3770</v>
       </c>
       <c r="O387" s="3">
         <v>1740</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388" t="s">
         <v>782</v>
       </c>
       <c r="B388" t="s">
         <v>725</v>
       </c>
       <c r="C388" t="s">
         <v>783</v>
       </c>
-      <c r="D388" s="3">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="D388" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E388" s="1">
+        <v>42.0</v>
       </c>
       <c r="F388" s="2">
         <v>0.196</v>
       </c>
       <c r="G388" s="2">
         <v>0.931</v>
       </c>
       <c r="H388" s="2">
         <v>0</v>
       </c>
       <c r="I388" s="2">
         <v>0.098</v>
       </c>
       <c r="J388" s="2">
         <v>0</v>
       </c>
       <c r="K388" s="1">
         <v>2.11</v>
       </c>
       <c r="L388" s="2">
         <v>0.25</v>
       </c>
       <c r="M388" s="2">
         <v>0.75</v>
       </c>
@@ -22054,52 +22054,52 @@
         <v>0.096</v>
       </c>
       <c r="M391" s="2">
         <v>0.904</v>
       </c>
       <c r="N391" s="3">
         <v>43</v>
       </c>
       <c r="O391" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392" t="s">
         <v>789</v>
       </c>
       <c r="B392" t="s">
         <v>725</v>
       </c>
       <c r="C392" t="s">
         <v>790</v>
       </c>
       <c r="D392" s="1">
         <v>101.2</v>
       </c>
-      <c r="E392" s="3">
-        <v>18</v>
+      <c r="E392" s="1">
+        <v>18.0</v>
       </c>
       <c r="F392" s="2">
         <v>0.083</v>
       </c>
       <c r="G392" s="2">
         <v>0.983</v>
       </c>
       <c r="H392" s="2">
         <v>0.011</v>
       </c>
       <c r="I392" s="2">
         <v>0.023</v>
       </c>
       <c r="J392" s="2">
         <v>0</v>
       </c>
       <c r="K392" s="1">
         <v>5.04</v>
       </c>
       <c r="L392" s="2">
         <v>0.131</v>
       </c>
       <c r="M392" s="2">
         <v>0.869</v>
       </c>
@@ -22380,52 +22380,52 @@
         <v>2.03</v>
       </c>
       <c r="L398" s="2">
         <v>0.096</v>
       </c>
       <c r="M398" s="2">
         <v>0.904</v>
       </c>
       <c r="N398" s="3">
         <v>3510</v>
       </c>
       <c r="O398" s="3">
         <v>1558</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399" t="s">
         <v>802</v>
       </c>
       <c r="B399" t="s">
         <v>797</v>
       </c>
       <c r="C399" t="s">
         <v>803</v>
       </c>
-      <c r="D399" s="3">
-        <v>87</v>
+      <c r="D399" s="1">
+        <v>87.0</v>
       </c>
       <c r="E399" s="1">
         <v>37.8</v>
       </c>
       <c r="F399" s="2">
         <v>0.15</v>
       </c>
       <c r="G399" s="2">
         <v>0.94</v>
       </c>
       <c r="H399" s="2">
         <v>0</v>
       </c>
       <c r="I399" s="2">
         <v>0.073</v>
       </c>
       <c r="J399" s="2">
         <v>0</v>
       </c>
       <c r="K399" s="1">
         <v>2.83</v>
       </c>
       <c r="L399" s="2">
         <v>0.133</v>
       </c>
@@ -22474,55 +22474,55 @@
         <v>2.32</v>
       </c>
       <c r="L400" s="2">
         <v>0.08</v>
       </c>
       <c r="M400" s="2">
         <v>0.92</v>
       </c>
       <c r="N400" s="3">
         <v>146</v>
       </c>
       <c r="O400" s="3">
         <v>63</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401" t="s">
         <v>806</v>
       </c>
       <c r="B401" t="s">
         <v>797</v>
       </c>
       <c r="C401" t="s">
         <v>807</v>
       </c>
-      <c r="D401" s="3">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="D401" s="1">
+        <v>103.0</v>
+      </c>
+      <c r="E401" s="1">
+        <v>49.0</v>
       </c>
       <c r="F401" s="2">
         <v>0.219</v>
       </c>
       <c r="G401" s="2">
         <v>0.964</v>
       </c>
       <c r="H401" s="2">
         <v>0</v>
       </c>
       <c r="I401" s="2">
         <v>0.042</v>
       </c>
       <c r="J401" s="2">
         <v>0</v>
       </c>
       <c r="K401" s="1">
         <v>2.36</v>
       </c>
       <c r="L401" s="2">
         <v>0.073</v>
       </c>
       <c r="M401" s="2">
         <v>0.927</v>
       </c>
@@ -22618,52 +22618,52 @@
         <v>0.059</v>
       </c>
       <c r="M403" s="2">
         <v>0.941</v>
       </c>
       <c r="N403" s="3">
         <v>570</v>
       </c>
       <c r="O403" s="3">
         <v>250</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404" t="s">
         <v>811</v>
       </c>
       <c r="B404" t="s">
         <v>797</v>
       </c>
       <c r="C404" t="s">
         <v>812</v>
       </c>
       <c r="D404" s="1">
         <v>105.7</v>
       </c>
-      <c r="E404" s="3">
-        <v>51</v>
+      <c r="E404" s="1">
+        <v>51.0</v>
       </c>
       <c r="F404" s="2">
         <v>0.248</v>
       </c>
       <c r="G404" s="2">
         <v>0.937</v>
       </c>
       <c r="H404" s="2">
         <v>0.001</v>
       </c>
       <c r="I404" s="2">
         <v>0.077</v>
       </c>
       <c r="J404" s="2">
         <v>0</v>
       </c>
       <c r="K404" s="1">
         <v>2.19</v>
       </c>
       <c r="L404" s="2">
         <v>0.069</v>
       </c>
       <c r="M404" s="2">
         <v>0.931</v>
       </c>
@@ -22900,99 +22900,99 @@
         <v>0.062</v>
       </c>
       <c r="M409" s="2">
         <v>0.938</v>
       </c>
       <c r="N409" s="3">
         <v>45</v>
       </c>
       <c r="O409" s="3">
         <v>18</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410" t="s">
         <v>822</v>
       </c>
       <c r="B410" t="s">
         <v>797</v>
       </c>
       <c r="C410" t="s">
         <v>468</v>
       </c>
       <c r="D410" s="1">
         <v>99.2</v>
       </c>
-      <c r="E410" s="3">
-        <v>47</v>
+      <c r="E410" s="1">
+        <v>47.0</v>
       </c>
       <c r="F410" s="2">
         <v>0.226</v>
       </c>
       <c r="G410" s="2">
         <v>0.97</v>
       </c>
       <c r="H410" s="2">
         <v>0</v>
       </c>
       <c r="I410" s="2">
         <v>0.041</v>
       </c>
       <c r="J410" s="2">
         <v>0.012</v>
       </c>
       <c r="K410" s="1">
         <v>2.64</v>
       </c>
       <c r="L410" s="2">
         <v>0.062</v>
       </c>
       <c r="M410" s="2">
         <v>0.938</v>
       </c>
       <c r="N410" s="3">
         <v>101</v>
       </c>
       <c r="O410" s="3">
         <v>41</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411" t="s">
         <v>823</v>
       </c>
       <c r="B411" t="s">
         <v>797</v>
       </c>
       <c r="C411" t="s">
         <v>824</v>
       </c>
       <c r="D411" s="1">
         <v>157.1</v>
       </c>
-      <c r="E411" s="3">
-        <v>58</v>
+      <c r="E411" s="1">
+        <v>58.0</v>
       </c>
       <c r="F411" s="2">
         <v>0.167</v>
       </c>
       <c r="G411" s="2">
         <v>1</v>
       </c>
       <c r="H411" s="2">
         <v>0.818</v>
       </c>
       <c r="I411" s="2">
         <v>0.111</v>
       </c>
       <c r="J411" s="2">
         <v>0</v>
       </c>
       <c r="K411" s="1">
         <v>1.22</v>
       </c>
       <c r="L411" s="2">
         <v>0.948</v>
       </c>
       <c r="M411" s="2">
         <v>0.052</v>
       </c>
@@ -23273,52 +23273,52 @@
         <v>2.37</v>
       </c>
       <c r="L417" s="2">
         <v>0.081</v>
       </c>
       <c r="M417" s="2">
         <v>0.919</v>
       </c>
       <c r="N417" s="3">
         <v>525</v>
       </c>
       <c r="O417" s="3">
         <v>226</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418" t="s">
         <v>835</v>
       </c>
       <c r="B418" t="s">
         <v>797</v>
       </c>
       <c r="C418" t="s">
         <v>836</v>
       </c>
-      <c r="D418" s="3">
-        <v>75</v>
+      <c r="D418" s="1">
+        <v>75.0</v>
       </c>
       <c r="E418" s="1">
         <v>45.5</v>
       </c>
       <c r="F418" s="2">
         <v>0.23</v>
       </c>
       <c r="G418" s="2">
         <v>0.984</v>
       </c>
       <c r="H418" s="2">
         <v>0</v>
       </c>
       <c r="I418" s="2">
         <v>0.04</v>
       </c>
       <c r="J418" s="2">
         <v>0</v>
       </c>
       <c r="K418" s="1">
         <v>1.83</v>
       </c>
       <c r="L418" s="2">
         <v>0.131</v>
       </c>
@@ -23370,52 +23370,52 @@
         <v>0.114</v>
       </c>
       <c r="M419" s="2">
         <v>0.886</v>
       </c>
       <c r="N419" s="3">
         <v>568</v>
       </c>
       <c r="O419" s="3">
         <v>261</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420" t="s">
         <v>839</v>
       </c>
       <c r="B420" t="s">
         <v>797</v>
       </c>
       <c r="C420" t="s">
         <v>369</v>
       </c>
       <c r="D420" s="1">
         <v>103.1</v>
       </c>
-      <c r="E420" s="3">
-        <v>47</v>
+      <c r="E420" s="1">
+        <v>47.0</v>
       </c>
       <c r="F420" s="2">
         <v>0.188</v>
       </c>
       <c r="G420" s="2">
         <v>0.944</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="2">
         <v>0.075</v>
       </c>
       <c r="J420" s="2">
         <v>0</v>
       </c>
       <c r="K420" s="1">
         <v>2.3</v>
       </c>
       <c r="L420" s="2">
         <v>0.065</v>
       </c>
       <c r="M420" s="2">
         <v>0.935</v>
       </c>
@@ -23461,52 +23461,52 @@
         <v>2.2</v>
       </c>
       <c r="L421" s="2">
         <v>0.059</v>
       </c>
       <c r="M421" s="2">
         <v>0.941</v>
       </c>
       <c r="N421" s="3">
         <v>153</v>
       </c>
       <c r="O421" s="3">
         <v>65</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422" t="s">
         <v>841</v>
       </c>
       <c r="B422" t="s">
         <v>797</v>
       </c>
       <c r="C422" t="s">
         <v>842</v>
       </c>
-      <c r="D422" s="3">
-        <v>101</v>
+      <c r="D422" s="1">
+        <v>101.0</v>
       </c>
       <c r="E422" s="1">
         <v>40.5</v>
       </c>
       <c r="F422" s="2">
         <v>0.207</v>
       </c>
       <c r="G422" s="2">
         <v>0.968</v>
       </c>
       <c r="H422" s="2">
         <v>0.004</v>
       </c>
       <c r="I422" s="2">
         <v>0.052</v>
       </c>
       <c r="J422" s="2">
         <v>0</v>
       </c>
       <c r="K422" s="1">
         <v>2.99</v>
       </c>
       <c r="L422" s="2">
         <v>0.062</v>
       </c>
@@ -23981,52 +23981,52 @@
         <v>0.077</v>
       </c>
       <c r="M432" s="2">
         <v>0.923</v>
       </c>
       <c r="N432" s="3">
         <v>553</v>
       </c>
       <c r="O432" s="3">
         <v>235</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433" t="s">
         <v>863</v>
       </c>
       <c r="B433" t="s">
         <v>844</v>
       </c>
       <c r="C433" t="s">
         <v>864</v>
       </c>
       <c r="D433" s="1">
         <v>95.1</v>
       </c>
-      <c r="E433" s="3">
-        <v>52</v>
+      <c r="E433" s="1">
+        <v>52.0</v>
       </c>
       <c r="F433" s="2">
         <v>0.287</v>
       </c>
       <c r="G433" s="2">
         <v>0.963</v>
       </c>
       <c r="H433" s="2">
         <v>0.034</v>
       </c>
       <c r="I433" s="2">
         <v>0.069</v>
       </c>
       <c r="J433" s="2">
         <v>0.026</v>
       </c>
       <c r="K433" s="1">
         <v>2.35</v>
       </c>
       <c r="L433" s="2">
         <v>0.061</v>
       </c>
       <c r="M433" s="2">
         <v>0.939</v>
       </c>
@@ -24263,52 +24263,52 @@
         <v>0.142</v>
       </c>
       <c r="M438" s="2">
         <v>0.858</v>
       </c>
       <c r="N438" s="3">
         <v>2369</v>
       </c>
       <c r="O438" s="3">
         <v>1018</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439" t="s">
         <v>875</v>
       </c>
       <c r="B439" t="s">
         <v>844</v>
       </c>
       <c r="C439" t="s">
         <v>876</v>
       </c>
       <c r="D439" s="1">
         <v>89.7</v>
       </c>
-      <c r="E439" s="3">
-        <v>36</v>
+      <c r="E439" s="1">
+        <v>36.0</v>
       </c>
       <c r="F439" s="2">
         <v>0.145</v>
       </c>
       <c r="G439" s="2">
         <v>0.873</v>
       </c>
       <c r="H439" s="2">
         <v>0.013</v>
       </c>
       <c r="I439" s="2">
         <v>0.245</v>
       </c>
       <c r="J439" s="2">
         <v>0</v>
       </c>
       <c r="K439" s="1">
         <v>2.01</v>
       </c>
       <c r="L439" s="2">
         <v>0.256</v>
       </c>
       <c r="M439" s="2">
         <v>0.744</v>
       </c>
@@ -24448,52 +24448,52 @@
         <v>2.32</v>
       </c>
       <c r="L442" s="2">
         <v>0.085</v>
       </c>
       <c r="M442" s="2">
         <v>0.915</v>
       </c>
       <c r="N442" s="3">
         <v>79</v>
       </c>
       <c r="O442" s="3">
         <v>32</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443" t="s">
         <v>883</v>
       </c>
       <c r="B443" t="s">
         <v>844</v>
       </c>
       <c r="C443" t="s">
         <v>526</v>
       </c>
-      <c r="D443" s="3">
-        <v>96</v>
+      <c r="D443" s="1">
+        <v>96.0</v>
       </c>
       <c r="E443" s="1">
         <v>45.7</v>
       </c>
       <c r="F443" s="2">
         <v>0.205</v>
       </c>
       <c r="G443" s="2">
         <v>0.967</v>
       </c>
       <c r="H443" s="2">
         <v>0.016</v>
       </c>
       <c r="I443" s="2">
         <v>0.043</v>
       </c>
       <c r="J443" s="2">
         <v>0</v>
       </c>
       <c r="K443" s="1">
         <v>2.34</v>
       </c>
       <c r="L443" s="2">
         <v>0.075</v>
       </c>
@@ -24704,52 +24704,52 @@
       </c>
       <c r="C448" t="s">
         <v>893</v>
       </c>
       <c r="D448" s="1">
         <v>100.1</v>
       </c>
       <c r="E448" s="1">
         <v>40.1</v>
       </c>
       <c r="F448" s="2">
         <v>0.182</v>
       </c>
       <c r="G448" s="2">
         <v>0.924</v>
       </c>
       <c r="H448" s="2">
         <v>0.071</v>
       </c>
       <c r="I448" s="2">
         <v>0.192</v>
       </c>
       <c r="J448" s="2">
         <v>0.079</v>
       </c>
-      <c r="K448" s="3">
-        <v>2</v>
+      <c r="K448" s="1">
+        <v>2.0</v>
       </c>
       <c r="L448" s="2">
         <v>0.124</v>
       </c>
       <c r="M448" s="2">
         <v>0.876</v>
       </c>
       <c r="N448" s="3">
         <v>4128</v>
       </c>
       <c r="O448" s="3">
         <v>1822</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449" t="s">
         <v>894</v>
       </c>
       <c r="B449" t="s">
         <v>844</v>
       </c>
       <c r="C449" t="s">
         <v>895</v>
       </c>
       <c r="D449" s="1">
@@ -24780,52 +24780,52 @@
         <v>0.135</v>
       </c>
       <c r="M449" s="2">
         <v>0.865</v>
       </c>
       <c r="N449" s="3">
         <v>957</v>
       </c>
       <c r="O449" s="3">
         <v>412</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450" t="s">
         <v>896</v>
       </c>
       <c r="B450" t="s">
         <v>844</v>
       </c>
       <c r="C450" t="s">
         <v>897</v>
       </c>
       <c r="D450" s="1">
         <v>99.4</v>
       </c>
-      <c r="E450" s="3">
-        <v>44</v>
+      <c r="E450" s="1">
+        <v>44.0</v>
       </c>
       <c r="F450" s="2">
         <v>0.233</v>
       </c>
       <c r="G450" s="2">
         <v>0.948</v>
       </c>
       <c r="H450" s="2">
         <v>0</v>
       </c>
       <c r="I450" s="2">
         <v>0.109</v>
       </c>
       <c r="J450" s="2">
         <v>0.011</v>
       </c>
       <c r="K450" s="1">
         <v>2.27</v>
       </c>
       <c r="L450" s="2">
         <v>0.154</v>
       </c>
       <c r="M450" s="2">
         <v>0.846</v>
       </c>
@@ -24918,52 +24918,52 @@
         <v>1.79</v>
       </c>
       <c r="L452" s="2">
         <v>0.124</v>
       </c>
       <c r="M452" s="2">
         <v>0.876</v>
       </c>
       <c r="N452" s="3">
         <v>2247</v>
       </c>
       <c r="O452" s="3">
         <v>1315</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453" t="s">
         <v>902</v>
       </c>
       <c r="B453" t="s">
         <v>844</v>
       </c>
       <c r="C453" t="s">
         <v>903</v>
       </c>
-      <c r="D453" s="3">
-        <v>100</v>
+      <c r="D453" s="1">
+        <v>100.0</v>
       </c>
       <c r="E453" s="1">
         <v>57.7</v>
       </c>
       <c r="F453" s="2">
         <v>0.35</v>
       </c>
       <c r="G453" s="2">
         <v>0.9</v>
       </c>
       <c r="H453" t="s">
         <v>659</v>
       </c>
       <c r="I453" s="2">
         <v>0.1</v>
       </c>
       <c r="J453" s="2">
         <v>0</v>
       </c>
       <c r="K453" t="s">
         <v>659</v>
       </c>
       <c r="L453" s="2">
         <v>0.5</v>
       </c>
@@ -25012,196 +25012,196 @@
         <v>2.4</v>
       </c>
       <c r="L454" s="2">
         <v>0.055</v>
       </c>
       <c r="M454" s="2">
         <v>0.945</v>
       </c>
       <c r="N454" s="3">
         <v>51</v>
       </c>
       <c r="O454" s="3">
         <v>22</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455" t="s">
         <v>905</v>
       </c>
       <c r="B455" t="s">
         <v>844</v>
       </c>
       <c r="C455" t="s">
         <v>438</v>
       </c>
-      <c r="D455" s="3">
-        <v>100</v>
+      <c r="D455" s="1">
+        <v>100.0</v>
       </c>
       <c r="E455" s="1">
         <v>52.5</v>
       </c>
       <c r="F455" s="2">
         <v>0.252</v>
       </c>
       <c r="G455" s="2">
         <v>0.954</v>
       </c>
       <c r="H455" s="2">
         <v>0.022</v>
       </c>
       <c r="I455" s="2">
         <v>0.062</v>
       </c>
       <c r="J455" s="2">
         <v>0.001</v>
       </c>
       <c r="K455" s="1">
         <v>2.17</v>
       </c>
       <c r="L455" s="2">
         <v>0.079</v>
       </c>
       <c r="M455" s="2">
         <v>0.921</v>
       </c>
       <c r="N455" s="3">
         <v>41</v>
       </c>
       <c r="O455" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456" t="s">
         <v>906</v>
       </c>
       <c r="B456" t="s">
         <v>844</v>
       </c>
       <c r="C456" t="s">
         <v>907</v>
       </c>
-      <c r="D456" s="3">
-        <v>98</v>
+      <c r="D456" s="1">
+        <v>98.0</v>
       </c>
       <c r="E456" s="1">
         <v>45.3</v>
       </c>
       <c r="F456" s="2">
         <v>0.222</v>
       </c>
       <c r="G456" s="2">
         <v>0.937</v>
       </c>
       <c r="H456" s="2">
         <v>0.015</v>
       </c>
       <c r="I456" s="2">
         <v>0.128</v>
       </c>
       <c r="J456" s="2">
         <v>0.013</v>
       </c>
       <c r="K456" s="1">
         <v>2.16</v>
       </c>
       <c r="L456" s="2">
         <v>0.099</v>
       </c>
       <c r="M456" s="2">
         <v>0.901</v>
       </c>
       <c r="N456" s="3">
         <v>2852</v>
       </c>
       <c r="O456" s="3">
         <v>1375</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457" t="s">
         <v>908</v>
       </c>
       <c r="B457" t="s">
         <v>844</v>
       </c>
       <c r="C457" t="s">
         <v>440</v>
       </c>
       <c r="D457" s="1">
         <v>104.7</v>
       </c>
-      <c r="E457" s="3">
-        <v>47</v>
+      <c r="E457" s="1">
+        <v>47.0</v>
       </c>
       <c r="F457" s="2">
         <v>0.23</v>
       </c>
       <c r="G457" s="2">
         <v>0.953</v>
       </c>
       <c r="H457" s="2">
         <v>0.003</v>
       </c>
       <c r="I457" s="2">
         <v>0.061</v>
       </c>
       <c r="J457" s="2">
         <v>0.001</v>
       </c>
       <c r="K457" s="1">
         <v>2.36</v>
       </c>
       <c r="L457" s="2">
         <v>0.109</v>
       </c>
       <c r="M457" s="2">
         <v>0.891</v>
       </c>
       <c r="N457" s="3">
         <v>59</v>
       </c>
       <c r="O457" s="3">
         <v>24</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458" t="s">
         <v>909</v>
       </c>
       <c r="B458" t="s">
         <v>844</v>
       </c>
       <c r="C458" t="s">
         <v>546</v>
       </c>
       <c r="D458" s="1">
         <v>100.5</v>
       </c>
-      <c r="E458" s="3">
-        <v>48</v>
+      <c r="E458" s="1">
+        <v>48.0</v>
       </c>
       <c r="F458" s="2">
         <v>0.25</v>
       </c>
       <c r="G458" s="2">
         <v>0.95</v>
       </c>
       <c r="H458" s="2">
         <v>0.005</v>
       </c>
       <c r="I458" s="2">
         <v>0.066</v>
       </c>
       <c r="J458" s="2">
         <v>0</v>
       </c>
       <c r="K458" s="1">
         <v>2.41</v>
       </c>
       <c r="L458" s="2">
         <v>0.096</v>
       </c>
       <c r="M458" s="2">
         <v>0.904</v>
       </c>
@@ -25438,52 +25438,52 @@
         <v>0.126</v>
       </c>
       <c r="M463" s="2">
         <v>0.874</v>
       </c>
       <c r="N463" s="3">
         <v>2174</v>
       </c>
       <c r="O463" s="3">
         <v>1026</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464" t="s">
         <v>919</v>
       </c>
       <c r="B464" t="s">
         <v>844</v>
       </c>
       <c r="C464" t="s">
         <v>711</v>
       </c>
       <c r="D464" s="1">
         <v>100.2</v>
       </c>
-      <c r="E464" s="3">
-        <v>51</v>
+      <c r="E464" s="1">
+        <v>51.0</v>
       </c>
       <c r="F464" s="2">
         <v>0.227</v>
       </c>
       <c r="G464" s="2">
         <v>0.965</v>
       </c>
       <c r="H464" s="2">
         <v>0.001</v>
       </c>
       <c r="I464" s="2">
         <v>0.05</v>
       </c>
       <c r="J464" s="2">
         <v>0</v>
       </c>
       <c r="K464" s="1">
         <v>2.53</v>
       </c>
       <c r="L464" s="2">
         <v>0.102</v>
       </c>
       <c r="M464" s="2">
         <v>0.898</v>
       </c>
@@ -25532,70 +25532,70 @@
         <v>0.077</v>
       </c>
       <c r="M465" s="2">
         <v>0.923</v>
       </c>
       <c r="N465" s="3">
         <v>92</v>
       </c>
       <c r="O465" s="3">
         <v>39</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466" t="s">
         <v>922</v>
       </c>
       <c r="B466" t="s">
         <v>844</v>
       </c>
       <c r="C466" t="s">
         <v>923</v>
       </c>
       <c r="D466" s="1">
         <v>95.5</v>
       </c>
-      <c r="E466" s="3">
-        <v>49</v>
+      <c r="E466" s="1">
+        <v>49.0</v>
       </c>
       <c r="F466" s="2">
         <v>0.25</v>
       </c>
       <c r="G466" s="2">
         <v>0.959</v>
       </c>
       <c r="H466" s="2">
         <v>0</v>
       </c>
       <c r="I466" s="2">
         <v>0.06</v>
       </c>
       <c r="J466" s="2">
         <v>0</v>
       </c>
-      <c r="K466" s="3">
-        <v>2</v>
+      <c r="K466" s="1">
+        <v>2.0</v>
       </c>
       <c r="L466" s="2">
         <v>0.101</v>
       </c>
       <c r="M466" s="2">
         <v>0.899</v>
       </c>
       <c r="N466" s="3">
         <v>2016</v>
       </c>
       <c r="O466" s="3">
         <v>939</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467" t="s">
         <v>924</v>
       </c>
       <c r="B467" t="s">
         <v>844</v>
       </c>
       <c r="C467" t="s">
         <v>925</v>
       </c>
       <c r="D467" s="1">
@@ -25767,52 +25767,52 @@
         <v>0.059</v>
       </c>
       <c r="M470" s="2">
         <v>0.941</v>
       </c>
       <c r="N470" s="3">
         <v>576</v>
       </c>
       <c r="O470" s="3">
         <v>234</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471" t="s">
         <v>932</v>
       </c>
       <c r="B471" t="s">
         <v>844</v>
       </c>
       <c r="C471" t="s">
         <v>933</v>
       </c>
       <c r="D471" s="1">
         <v>100.8</v>
       </c>
-      <c r="E471" s="3">
-        <v>54</v>
+      <c r="E471" s="1">
+        <v>54.0</v>
       </c>
       <c r="F471" s="2">
         <v>0.279</v>
       </c>
       <c r="G471" s="2">
         <v>0.962</v>
       </c>
       <c r="H471" s="2">
         <v>0.079</v>
       </c>
       <c r="I471" s="2">
         <v>0.056</v>
       </c>
       <c r="J471" s="2">
         <v>0</v>
       </c>
       <c r="K471" s="1">
         <v>2.54</v>
       </c>
       <c r="L471" s="2">
         <v>0.067</v>
       </c>
       <c r="M471" s="2">
         <v>0.933</v>
       </c>
@@ -26140,146 +26140,146 @@
         <v>2.13</v>
       </c>
       <c r="L478" s="2">
         <v>0.061</v>
       </c>
       <c r="M478" s="2">
         <v>0.939</v>
       </c>
       <c r="N478" s="3">
         <v>418</v>
       </c>
       <c r="O478" s="3">
         <v>187</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479" t="s">
         <v>947</v>
       </c>
       <c r="B479" t="s">
         <v>844</v>
       </c>
       <c r="C479" t="s">
         <v>948</v>
       </c>
-      <c r="D479" s="3">
-        <v>95</v>
+      <c r="D479" s="1">
+        <v>95.0</v>
       </c>
       <c r="E479" s="1">
         <v>51.1</v>
       </c>
       <c r="F479" s="2">
         <v>0.303</v>
       </c>
       <c r="G479" s="2">
         <v>0.957</v>
       </c>
       <c r="H479" s="2">
         <v>0.007</v>
       </c>
       <c r="I479" s="2">
         <v>0.065</v>
       </c>
       <c r="J479" s="2">
         <v>0</v>
       </c>
       <c r="K479" s="1">
         <v>2.12</v>
       </c>
       <c r="L479" s="2">
         <v>0.08</v>
       </c>
       <c r="M479" s="2">
         <v>0.92</v>
       </c>
       <c r="N479" s="3">
         <v>1144</v>
       </c>
       <c r="O479" s="3">
         <v>522</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480" t="s">
         <v>949</v>
       </c>
       <c r="B480" t="s">
         <v>844</v>
       </c>
       <c r="C480" t="s">
         <v>950</v>
       </c>
-      <c r="D480" s="3">
-        <v>94</v>
+      <c r="D480" s="1">
+        <v>94.0</v>
       </c>
       <c r="E480" s="1">
         <v>50.1</v>
       </c>
       <c r="F480" s="2">
         <v>0.299</v>
       </c>
       <c r="G480" s="2">
         <v>0.962</v>
       </c>
       <c r="H480" s="2">
         <v>0</v>
       </c>
       <c r="I480" s="2">
         <v>0.038</v>
       </c>
       <c r="J480" s="2">
         <v>0</v>
       </c>
       <c r="K480" s="1">
         <v>1.77</v>
       </c>
       <c r="L480" s="2">
         <v>0.115</v>
       </c>
       <c r="M480" s="2">
         <v>0.885</v>
       </c>
       <c r="N480" s="3">
         <v>1634</v>
       </c>
       <c r="O480" s="3">
         <v>834</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481" t="s">
         <v>951</v>
       </c>
       <c r="B481" t="s">
         <v>844</v>
       </c>
       <c r="C481" t="s">
         <v>952</v>
       </c>
-      <c r="D481" s="3">
-        <v>100</v>
+      <c r="D481" s="1">
+        <v>100.0</v>
       </c>
       <c r="E481" s="1">
         <v>48.3</v>
       </c>
       <c r="F481" s="2">
         <v>0.278</v>
       </c>
       <c r="G481" s="2">
         <v>0.963</v>
       </c>
       <c r="H481" s="2">
         <v>0</v>
       </c>
       <c r="I481" s="2">
         <v>0.065</v>
       </c>
       <c r="J481" s="2">
         <v>0</v>
       </c>
       <c r="K481" s="1">
         <v>3.14</v>
       </c>
       <c r="L481" s="2">
         <v>0.125</v>
       </c>
@@ -26942,52 +26942,52 @@
         <v>0.157</v>
       </c>
       <c r="M495" s="2">
         <v>0.843</v>
       </c>
       <c r="N495" s="3">
         <v>2551</v>
       </c>
       <c r="O495" s="3">
         <v>1009</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496" t="s">
         <v>980</v>
       </c>
       <c r="B496" t="s">
         <v>967</v>
       </c>
       <c r="C496" t="s">
         <v>981</v>
       </c>
       <c r="D496" s="1">
         <v>99.4</v>
       </c>
-      <c r="E496" s="3">
-        <v>54</v>
+      <c r="E496" s="1">
+        <v>54.0</v>
       </c>
       <c r="F496" s="2">
         <v>0.292</v>
       </c>
       <c r="G496" s="2">
         <v>0.974</v>
       </c>
       <c r="H496" s="2">
         <v>0.006</v>
       </c>
       <c r="I496" s="2">
         <v>0.04</v>
       </c>
       <c r="J496" s="2">
         <v>0</v>
       </c>
       <c r="K496" s="1">
         <v>2.28</v>
       </c>
       <c r="L496" s="2">
         <v>0.219</v>
       </c>
       <c r="M496" s="2">
         <v>0.781</v>
       </c>
@@ -27148,52 +27148,52 @@
       </c>
       <c r="C500" t="s">
         <v>989</v>
       </c>
       <c r="D500" s="1">
         <v>112.5</v>
       </c>
       <c r="E500" s="1">
         <v>48.5</v>
       </c>
       <c r="F500" s="2">
         <v>0.265</v>
       </c>
       <c r="G500" s="2">
         <v>0.98</v>
       </c>
       <c r="H500" s="2">
         <v>0</v>
       </c>
       <c r="I500" s="2">
         <v>0.02</v>
       </c>
       <c r="J500" s="2">
         <v>0</v>
       </c>
-      <c r="K500" s="3">
-        <v>2</v>
+      <c r="K500" s="1">
+        <v>2.0</v>
       </c>
       <c r="L500" s="2">
         <v>0.25</v>
       </c>
       <c r="M500" s="2">
         <v>0.75</v>
       </c>
       <c r="N500" s="3">
         <v>449</v>
       </c>
       <c r="O500" s="3">
         <v>185</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501" t="s">
         <v>990</v>
       </c>
       <c r="B501" t="s">
         <v>967</v>
       </c>
       <c r="C501" t="s">
         <v>526</v>
       </c>
       <c r="D501" s="1">
@@ -27271,52 +27271,52 @@
         <v>0.068</v>
       </c>
       <c r="M502" s="2">
         <v>0.932</v>
       </c>
       <c r="N502" s="3">
         <v>234</v>
       </c>
       <c r="O502" s="3">
         <v>104</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503" t="s">
         <v>993</v>
       </c>
       <c r="B503" t="s">
         <v>967</v>
       </c>
       <c r="C503" t="s">
         <v>994</v>
       </c>
       <c r="D503" s="1">
         <v>104.8</v>
       </c>
-      <c r="E503" s="3">
-        <v>49</v>
+      <c r="E503" s="1">
+        <v>49.0</v>
       </c>
       <c r="F503" s="2">
         <v>0.214</v>
       </c>
       <c r="G503" s="2">
         <v>0.982</v>
       </c>
       <c r="H503" s="2">
         <v>0</v>
       </c>
       <c r="I503" s="2">
         <v>0.083</v>
       </c>
       <c r="J503" s="2">
         <v>0</v>
       </c>
       <c r="K503" s="1">
         <v>2.15</v>
       </c>
       <c r="L503" s="2">
         <v>0.162</v>
       </c>
       <c r="M503" s="2">
         <v>0.838</v>
       </c>
@@ -27430,52 +27430,52 @@
       </c>
       <c r="C506" t="s">
         <v>1000</v>
       </c>
       <c r="D506" s="1">
         <v>83.9</v>
       </c>
       <c r="E506" s="1">
         <v>40.9</v>
       </c>
       <c r="F506" s="2">
         <v>0.219</v>
       </c>
       <c r="G506" s="2">
         <v>0.937</v>
       </c>
       <c r="H506" s="2">
         <v>0.015</v>
       </c>
       <c r="I506" s="2">
         <v>0.14</v>
       </c>
       <c r="J506" s="2">
         <v>0.068</v>
       </c>
-      <c r="K506" s="3">
-        <v>2</v>
+      <c r="K506" s="1">
+        <v>2.0</v>
       </c>
       <c r="L506" s="2">
         <v>0.102</v>
       </c>
       <c r="M506" s="2">
         <v>0.898</v>
       </c>
       <c r="N506" s="3">
         <v>3693</v>
       </c>
       <c r="O506" s="3">
         <v>1685</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507" t="s">
         <v>1001</v>
       </c>
       <c r="B507" t="s">
         <v>967</v>
       </c>
       <c r="C507" t="s">
         <v>1002</v>
       </c>
       <c r="D507" s="1">
@@ -27506,52 +27506,52 @@
         <v>0.058</v>
       </c>
       <c r="M507" s="2">
         <v>0.942</v>
       </c>
       <c r="N507" s="3">
         <v>540</v>
       </c>
       <c r="O507" s="3">
         <v>228</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508" t="s">
         <v>1003</v>
       </c>
       <c r="B508" t="s">
         <v>967</v>
       </c>
       <c r="C508" t="s">
         <v>1004</v>
       </c>
       <c r="D508" s="1">
         <v>106.7</v>
       </c>
-      <c r="E508" s="3">
-        <v>45</v>
+      <c r="E508" s="1">
+        <v>45.0</v>
       </c>
       <c r="F508" s="2">
         <v>0.265</v>
       </c>
       <c r="G508" s="2">
         <v>0.99</v>
       </c>
       <c r="H508" s="2">
         <v>0.02</v>
       </c>
       <c r="I508" s="2">
         <v>0.029</v>
       </c>
       <c r="J508" s="2">
         <v>0</v>
       </c>
       <c r="K508" s="1">
         <v>2.44</v>
       </c>
       <c r="L508" s="2">
         <v>0.031</v>
       </c>
       <c r="M508" s="2">
         <v>0.969</v>
       </c>
@@ -27741,52 +27741,52 @@
         <v>0.105</v>
       </c>
       <c r="M512" s="2">
         <v>0.895</v>
       </c>
       <c r="N512" s="3">
         <v>3481</v>
       </c>
       <c r="O512" s="3">
         <v>1608</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513" t="s">
         <v>1013</v>
       </c>
       <c r="B513" t="s">
         <v>967</v>
       </c>
       <c r="C513" t="s">
         <v>1014</v>
       </c>
       <c r="D513" s="1">
         <v>87.2</v>
       </c>
-      <c r="E513" s="3">
-        <v>57</v>
+      <c r="E513" s="1">
+        <v>57.0</v>
       </c>
       <c r="F513" s="2">
         <v>0.377</v>
       </c>
       <c r="G513" s="2">
         <v>1</v>
       </c>
       <c r="H513" s="2">
         <v>0</v>
       </c>
       <c r="I513" s="2">
         <v>0.014</v>
       </c>
       <c r="J513" s="2">
         <v>0</v>
       </c>
       <c r="K513" s="1">
         <v>1.89</v>
       </c>
       <c r="L513" s="2">
         <v>0.26</v>
       </c>
       <c r="M513" s="2">
         <v>0.74</v>
       </c>
@@ -28114,73 +28114,73 @@
         <v>2.09</v>
       </c>
       <c r="L520" s="2">
         <v>0.19</v>
       </c>
       <c r="M520" s="2">
         <v>0.81</v>
       </c>
       <c r="N520" s="3">
         <v>2382</v>
       </c>
       <c r="O520" s="3">
         <v>1100</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521" t="s">
         <v>1029</v>
       </c>
       <c r="B521" t="s">
         <v>967</v>
       </c>
       <c r="C521" t="s">
         <v>1030</v>
       </c>
-      <c r="D521" s="3">
-        <v>90</v>
+      <c r="D521" s="1">
+        <v>90.0</v>
       </c>
       <c r="E521" s="1">
         <v>46.1</v>
       </c>
       <c r="F521" s="2">
         <v>0.246</v>
       </c>
       <c r="G521" s="2">
         <v>0.959</v>
       </c>
       <c r="H521" s="2">
         <v>0.003</v>
       </c>
       <c r="I521" s="2">
         <v>0.073</v>
       </c>
       <c r="J521" s="2">
         <v>0.014</v>
       </c>
-      <c r="K521" s="3">
-        <v>2</v>
+      <c r="K521" s="1">
+        <v>2.0</v>
       </c>
       <c r="L521" s="2">
         <v>0.098</v>
       </c>
       <c r="M521" s="2">
         <v>0.902</v>
       </c>
       <c r="N521" s="3">
         <v>4240</v>
       </c>
       <c r="O521" s="3">
         <v>1978</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522" t="s">
         <v>1031</v>
       </c>
       <c r="B522" t="s">
         <v>967</v>
       </c>
       <c r="C522" t="s">
         <v>921</v>
       </c>
       <c r="D522" s="1">
@@ -28208,52 +28208,52 @@
         <v>2.11</v>
       </c>
       <c r="L522" s="2">
         <v>0.106</v>
       </c>
       <c r="M522" s="2">
         <v>0.894</v>
       </c>
       <c r="N522" s="3">
         <v>183</v>
       </c>
       <c r="O522" s="3">
         <v>79</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523" t="s">
         <v>1032</v>
       </c>
       <c r="B523" t="s">
         <v>967</v>
       </c>
       <c r="C523" t="s">
         <v>1033</v>
       </c>
-      <c r="D523" s="3">
-        <v>97</v>
+      <c r="D523" s="1">
+        <v>97.0</v>
       </c>
       <c r="E523" s="1">
         <v>49.1</v>
       </c>
       <c r="F523" s="2">
         <v>0.257</v>
       </c>
       <c r="G523" s="2">
         <v>0.962</v>
       </c>
       <c r="H523" s="2">
         <v>0.02</v>
       </c>
       <c r="I523" s="2">
         <v>0.116</v>
       </c>
       <c r="J523" s="2">
         <v>0.005</v>
       </c>
       <c r="K523" s="1">
         <v>2.47</v>
       </c>
       <c r="L523" s="2">
         <v>0.047</v>
       </c>
@@ -28540,99 +28540,99 @@
         <v>0.044</v>
       </c>
       <c r="M529" s="2">
         <v>0.956</v>
       </c>
       <c r="N529" s="3">
         <v>1168</v>
       </c>
       <c r="O529" s="3">
         <v>476</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530" t="s">
         <v>1046</v>
       </c>
       <c r="B530" t="s">
         <v>967</v>
       </c>
       <c r="C530" t="s">
         <v>1047</v>
       </c>
       <c r="D530" s="1">
         <v>97.4</v>
       </c>
-      <c r="E530" s="3">
-        <v>40</v>
+      <c r="E530" s="1">
+        <v>40.0</v>
       </c>
       <c r="F530" s="2">
         <v>0.151</v>
       </c>
       <c r="G530" s="2">
         <v>0.944</v>
       </c>
       <c r="H530" s="2">
         <v>0.009</v>
       </c>
       <c r="I530" s="2">
         <v>0.081</v>
       </c>
       <c r="J530" s="2">
         <v>0</v>
       </c>
       <c r="K530" s="1">
         <v>1.9</v>
       </c>
       <c r="L530" s="2">
         <v>0.071</v>
       </c>
       <c r="M530" s="2">
         <v>0.929</v>
       </c>
       <c r="N530" s="3">
         <v>4070</v>
       </c>
       <c r="O530" s="3">
         <v>1805</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531" t="s">
         <v>1048</v>
       </c>
       <c r="B531" t="s">
         <v>967</v>
       </c>
       <c r="C531" t="s">
         <v>1049</v>
       </c>
       <c r="D531" s="1">
         <v>84.5</v>
       </c>
-      <c r="E531" s="3">
-        <v>53</v>
+      <c r="E531" s="1">
+        <v>53.0</v>
       </c>
       <c r="F531" s="2">
         <v>0.255</v>
       </c>
       <c r="G531" s="2">
         <v>0.952</v>
       </c>
       <c r="H531" s="2">
         <v>0.016</v>
       </c>
       <c r="I531" s="2">
         <v>0.069</v>
       </c>
       <c r="J531" s="2">
         <v>0</v>
       </c>
       <c r="K531" s="1">
         <v>2.23</v>
       </c>
       <c r="L531" s="2">
         <v>0.087</v>
       </c>
       <c r="M531" s="2">
         <v>0.913</v>
       </c>
@@ -28772,52 +28772,52 @@
         <v>2.34</v>
       </c>
       <c r="L534" s="2">
         <v>0.067</v>
       </c>
       <c r="M534" s="2">
         <v>0.933</v>
       </c>
       <c r="N534" s="3">
         <v>355</v>
       </c>
       <c r="O534" s="3">
         <v>149</v>
       </c>
     </row>
     <row r="535" spans="1:15">
       <c r="A535" t="s">
         <v>1055</v>
       </c>
       <c r="B535" t="s">
         <v>967</v>
       </c>
       <c r="C535" t="s">
         <v>1056</v>
       </c>
-      <c r="D535" s="3">
-        <v>98</v>
+      <c r="D535" s="1">
+        <v>98.0</v>
       </c>
       <c r="E535" s="1">
         <v>53.5</v>
       </c>
       <c r="F535" s="2">
         <v>0.285</v>
       </c>
       <c r="G535" s="2">
         <v>0.967</v>
       </c>
       <c r="H535" s="2">
         <v>0.015</v>
       </c>
       <c r="I535" s="2">
         <v>0.053</v>
       </c>
       <c r="J535" s="2">
         <v>0.001</v>
       </c>
       <c r="K535" s="1">
         <v>2.18</v>
       </c>
       <c r="L535" s="2">
         <v>0.083</v>
       </c>
@@ -29339,52 +29339,52 @@
         <v>0.059</v>
       </c>
       <c r="M546" s="2">
         <v>0.941</v>
       </c>
       <c r="N546" s="3">
         <v>320</v>
       </c>
       <c r="O546" s="3">
         <v>129</v>
       </c>
     </row>
     <row r="547" spans="1:15">
       <c r="A547" t="s">
         <v>1078</v>
       </c>
       <c r="B547" t="s">
         <v>967</v>
       </c>
       <c r="C547" t="s">
         <v>1079</v>
       </c>
       <c r="D547" s="1">
         <v>104.2</v>
       </c>
-      <c r="E547" s="3">
-        <v>50</v>
+      <c r="E547" s="1">
+        <v>50.0</v>
       </c>
       <c r="F547" s="2">
         <v>0.226</v>
       </c>
       <c r="G547" s="2">
         <v>0.972</v>
       </c>
       <c r="H547" s="2">
         <v>0.025</v>
       </c>
       <c r="I547" s="2">
         <v>0.061</v>
       </c>
       <c r="J547" s="2">
         <v>0</v>
       </c>
       <c r="K547" s="1">
         <v>2.63</v>
       </c>
       <c r="L547" s="2">
         <v>0.104</v>
       </c>
       <c r="M547" s="2">
         <v>0.896</v>
       </c>
@@ -29480,52 +29480,52 @@
         <v>0.061</v>
       </c>
       <c r="M549" s="2">
         <v>0.939</v>
       </c>
       <c r="N549" s="3">
         <v>215</v>
       </c>
       <c r="O549" s="3">
         <v>92</v>
       </c>
     </row>
     <row r="550" spans="1:15">
       <c r="A550" t="s">
         <v>1083</v>
       </c>
       <c r="B550" t="s">
         <v>967</v>
       </c>
       <c r="C550" t="s">
         <v>1084</v>
       </c>
       <c r="D550" s="1">
         <v>100.5</v>
       </c>
-      <c r="E550" s="3">
-        <v>48</v>
+      <c r="E550" s="1">
+        <v>48.0</v>
       </c>
       <c r="F550" s="2">
         <v>0.242</v>
       </c>
       <c r="G550" s="2">
         <v>0.959</v>
       </c>
       <c r="H550" s="2">
         <v>0.002</v>
       </c>
       <c r="I550" s="2">
         <v>0.065</v>
       </c>
       <c r="J550" s="2">
         <v>0</v>
       </c>
       <c r="K550" s="1">
         <v>2.22</v>
       </c>
       <c r="L550" s="2">
         <v>0.07</v>
       </c>
       <c r="M550" s="2">
         <v>0.93</v>
       </c>