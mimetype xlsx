--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -3281,51 +3281,51 @@
   <si>
     <t>06000US4212983680</t>
   </si>
   <si>
     <t>West Newton Borough</t>
   </si>
   <si>
     <t>06000US4212987208</t>
   </si>
   <si>
     <t>Youngstown Borough</t>
   </si>
   <si>
     <t>06000US4212987232</t>
   </si>
   <si>
     <t>Youngwood Borough</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
     <t>2020 Decennial Census</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,#"/>
     <numFmt numFmtId="165" formatCode="#,#.####"/>
     <numFmt numFmtId="166" formatCode="#.#%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5322,52 +5322,52 @@
       </c>
       <c r="C41" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="1">
         <v>3437</v>
       </c>
       <c r="E41" s="1">
         <v>3</v>
       </c>
       <c r="F41" s="1">
         <v>3434</v>
       </c>
       <c r="G41" s="1">
         <v>1806</v>
       </c>
       <c r="H41" s="1">
         <v>1629</v>
       </c>
       <c r="I41" s="1">
         <v>870</v>
       </c>
       <c r="J41" s="1">
         <v>759</v>
       </c>
-      <c r="K41" s="1">
-        <v>2</v>
+      <c r="K41" s="2">
+        <v>2.0</v>
       </c>
       <c r="L41" s="1">
         <v>177</v>
       </c>
       <c r="M41" s="3">
         <v>0.098</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>102</v>
       </c>
       <c r="B42" t="s">
         <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>103</v>
       </c>
       <c r="D42" s="1">
         <v>2210</v>
       </c>
       <c r="E42" s="4">
         <v>0</v>
       </c>
       <c r="F42" s="1">
@@ -9668,52 +9668,52 @@
       </c>
       <c r="C147" t="s">
         <v>314</v>
       </c>
       <c r="D147" s="1">
         <v>1736</v>
       </c>
       <c r="E147" s="4">
         <v>0</v>
       </c>
       <c r="F147" s="1">
         <v>1736</v>
       </c>
       <c r="G147" s="1">
         <v>892</v>
       </c>
       <c r="H147" s="1">
         <v>796</v>
       </c>
       <c r="I147" s="1">
         <v>433</v>
       </c>
       <c r="J147" s="1">
         <v>363</v>
       </c>
-      <c r="K147" s="1">
-        <v>2</v>
+      <c r="K147" s="2">
+        <v>2.0</v>
       </c>
       <c r="L147" s="1">
         <v>96</v>
       </c>
       <c r="M147" s="3">
         <v>0.108</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" t="s">
         <v>315</v>
       </c>
       <c r="B148" t="s">
         <v>285</v>
       </c>
       <c r="C148" t="s">
         <v>316</v>
       </c>
       <c r="D148" s="1">
         <v>2411</v>
       </c>
       <c r="E148" s="1">
         <v>21</v>
       </c>
       <c r="F148" s="1">
@@ -11882,52 +11882,52 @@
       </c>
       <c r="C201" t="s">
         <v>422</v>
       </c>
       <c r="D201" s="1">
         <v>71</v>
       </c>
       <c r="E201" s="4">
         <v>0</v>
       </c>
       <c r="F201" s="1">
         <v>71</v>
       </c>
       <c r="G201" s="1">
         <v>33</v>
       </c>
       <c r="H201" s="1">
         <v>32</v>
       </c>
       <c r="I201" s="1">
         <v>24</v>
       </c>
       <c r="J201" s="1">
         <v>8</v>
       </c>
-      <c r="K201" s="1">
-        <v>3</v>
+      <c r="K201" s="2">
+        <v>3.0</v>
       </c>
       <c r="L201" s="1">
         <v>1</v>
       </c>
       <c r="M201" s="3">
         <v>0.03</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" t="s">
         <v>423</v>
       </c>
       <c r="B202" t="s">
         <v>375</v>
       </c>
       <c r="C202" t="s">
         <v>424</v>
       </c>
       <c r="D202" s="1">
         <v>2187</v>
       </c>
       <c r="E202" s="1">
         <v>6</v>
       </c>
       <c r="F202" s="1">
@@ -22009,52 +22009,52 @@
       </c>
       <c r="C448" t="s">
         <v>889</v>
       </c>
       <c r="D448" s="1">
         <v>1853</v>
       </c>
       <c r="E448" s="1">
         <v>146</v>
       </c>
       <c r="F448" s="1">
         <v>1707</v>
       </c>
       <c r="G448" s="1">
         <v>934</v>
       </c>
       <c r="H448" s="1">
         <v>818</v>
       </c>
       <c r="I448" s="1">
         <v>434</v>
       </c>
       <c r="J448" s="1">
         <v>384</v>
       </c>
-      <c r="K448" s="1">
-        <v>2</v>
+      <c r="K448" s="2">
+        <v>2.0</v>
       </c>
       <c r="L448" s="1">
         <v>116</v>
       </c>
       <c r="M448" s="3">
         <v>0.124</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449" t="s">
         <v>890</v>
       </c>
       <c r="B449" t="s">
         <v>840</v>
       </c>
       <c r="C449" t="s">
         <v>891</v>
       </c>
       <c r="D449" s="1">
         <v>267</v>
       </c>
       <c r="E449" s="4">
         <v>0</v>
       </c>
       <c r="F449" s="1">
@@ -22747,52 +22747,52 @@
       </c>
       <c r="C466" t="s">
         <v>919</v>
       </c>
       <c r="D466" s="1">
         <v>2049</v>
       </c>
       <c r="E466" s="4">
         <v>0</v>
       </c>
       <c r="F466" s="1">
         <v>2049</v>
       </c>
       <c r="G466" s="1">
         <v>1061</v>
       </c>
       <c r="H466" s="1">
         <v>954</v>
       </c>
       <c r="I466" s="1">
         <v>708</v>
       </c>
       <c r="J466" s="1">
         <v>246</v>
       </c>
-      <c r="K466" s="1">
-        <v>2</v>
+      <c r="K466" s="2">
+        <v>2.0</v>
       </c>
       <c r="L466" s="1">
         <v>107</v>
       </c>
       <c r="M466" s="3">
         <v>0.101</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467" t="s">
         <v>920</v>
       </c>
       <c r="B467" t="s">
         <v>840</v>
       </c>
       <c r="C467" t="s">
         <v>921</v>
       </c>
       <c r="D467" s="1">
         <v>1553</v>
       </c>
       <c r="E467" s="4">
         <v>0</v>
       </c>
       <c r="F467" s="1">
@@ -24141,52 +24141,52 @@
       </c>
       <c r="C500" t="s">
         <v>985</v>
       </c>
       <c r="D500" s="1">
         <v>102</v>
       </c>
       <c r="E500" s="4">
         <v>0</v>
       </c>
       <c r="F500" s="1">
         <v>102</v>
       </c>
       <c r="G500" s="1">
         <v>56</v>
       </c>
       <c r="H500" s="1">
         <v>42</v>
       </c>
       <c r="I500" s="1">
         <v>35</v>
       </c>
       <c r="J500" s="1">
         <v>7</v>
       </c>
-      <c r="K500" s="1">
-        <v>2</v>
+      <c r="K500" s="2">
+        <v>2.0</v>
       </c>
       <c r="L500" s="1">
         <v>14</v>
       </c>
       <c r="M500" s="3">
         <v>0.25</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" t="s">
         <v>986</v>
       </c>
       <c r="B501" t="s">
         <v>963</v>
       </c>
       <c r="C501" t="s">
         <v>522</v>
       </c>
       <c r="D501" s="1">
         <v>2192</v>
       </c>
       <c r="E501" s="1">
         <v>2</v>
       </c>
       <c r="F501" s="1">
@@ -24387,52 +24387,52 @@
       </c>
       <c r="C506" t="s">
         <v>996</v>
       </c>
       <c r="D506" s="1">
         <v>14976</v>
       </c>
       <c r="E506" s="1">
         <v>1022</v>
       </c>
       <c r="F506" s="1">
         <v>13954</v>
       </c>
       <c r="G506" s="1">
         <v>7607</v>
       </c>
       <c r="H506" s="1">
         <v>6834</v>
       </c>
       <c r="I506" s="1">
         <v>3513</v>
       </c>
       <c r="J506" s="1">
         <v>3321</v>
       </c>
-      <c r="K506" s="1">
-        <v>2</v>
+      <c r="K506" s="2">
+        <v>2.0</v>
       </c>
       <c r="L506" s="1">
         <v>773</v>
       </c>
       <c r="M506" s="3">
         <v>0.102</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507" t="s">
         <v>997</v>
       </c>
       <c r="B507" t="s">
         <v>963</v>
       </c>
       <c r="C507" t="s">
         <v>998</v>
       </c>
       <c r="D507" s="1">
         <v>41466</v>
       </c>
       <c r="E507" s="1">
         <v>1960</v>
       </c>
       <c r="F507" s="1">
@@ -25002,52 +25002,52 @@
       </c>
       <c r="C521" t="s">
         <v>1026</v>
       </c>
       <c r="D521" s="1">
         <v>4245</v>
       </c>
       <c r="E521" s="1">
         <v>59</v>
       </c>
       <c r="F521" s="1">
         <v>4186</v>
       </c>
       <c r="G521" s="1">
         <v>2194</v>
       </c>
       <c r="H521" s="1">
         <v>1980</v>
       </c>
       <c r="I521" s="1">
         <v>1218</v>
       </c>
       <c r="J521" s="1">
         <v>762</v>
       </c>
-      <c r="K521" s="1">
-        <v>2</v>
+      <c r="K521" s="2">
+        <v>2.0</v>
       </c>
       <c r="L521" s="1">
         <v>214</v>
       </c>
       <c r="M521" s="3">
         <v>0.098</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522" t="s">
         <v>1027</v>
       </c>
       <c r="B522" t="s">
         <v>963</v>
       </c>
       <c r="C522" t="s">
         <v>917</v>
       </c>
       <c r="D522" s="1">
         <v>10119</v>
       </c>
       <c r="E522" s="1">
         <v>20</v>
       </c>
       <c r="F522" s="1">