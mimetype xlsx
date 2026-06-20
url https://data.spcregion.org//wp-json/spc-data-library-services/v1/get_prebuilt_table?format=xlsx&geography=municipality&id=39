--- v0 (2025-11-05)
+++ v1 (2026-06-20)
@@ -32374,51 +32374,51 @@
         <v>164</v>
       </c>
       <c r="W387" s="3">
         <v>27</v>
       </c>
       <c r="X387" s="3">
         <v>295</v>
       </c>
     </row>
     <row r="388" spans="1:24">
       <c r="A388" t="s">
         <v>799</v>
       </c>
       <c r="B388" t="s">
         <v>742</v>
       </c>
       <c r="C388" t="s">
         <v>800</v>
       </c>
       <c r="D388" s="1">
         <v>0.1049</v>
       </c>
       <c r="E388" s="1">
         <v>0.104</v>
       </c>
-      <c r="F388" s="1">
+      <c r="F388" s="3">
         <v>0.0009</v>
       </c>
       <c r="G388" s="3">
         <v>34</v>
       </c>
       <c r="H388" s="1">
         <v>2.03</v>
       </c>
       <c r="I388" s="2">
         <v>0</v>
       </c>
       <c r="J388" s="3">
         <v>69</v>
       </c>
       <c r="K388" s="2">
         <v>0</v>
       </c>
       <c r="L388" s="3">
         <v>10</v>
       </c>
       <c r="M388" s="3">
         <v>49</v>
       </c>
       <c r="N388" s="2">
         <v>0</v>