--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -3934,52 +3934,52 @@
       </c>
       <c r="N3" s="1">
         <v>135</v>
       </c>
       <c r="O3" s="3">
         <v>0.074</v>
       </c>
       <c r="P3" s="1">
         <v>1068</v>
       </c>
       <c r="Q3" s="1">
         <v>1011</v>
       </c>
       <c r="R3" s="1">
         <v>57</v>
       </c>
       <c r="S3" s="3">
         <v>0.053</v>
       </c>
       <c r="T3" s="4">
         <v>1.7804</v>
       </c>
       <c r="U3" s="4">
         <v>1.7804</v>
       </c>
-      <c r="V3" s="2">
-        <v>0</v>
+      <c r="V3" s="4">
+        <v>0.0</v>
       </c>
       <c r="W3" s="1">
         <v>1025</v>
       </c>
       <c r="X3" s="1">
         <v>568</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>48</v>
       </c>
       <c r="B4" t="s">
         <v>46</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4" s="1">
         <v>2916</v>
       </c>
       <c r="E4" s="1">
         <v>2758</v>
       </c>
       <c r="F4" s="1">
@@ -4230,52 +4230,52 @@
       </c>
       <c r="N7" s="1">
         <v>199</v>
       </c>
       <c r="O7" s="3">
         <v>0.1</v>
       </c>
       <c r="P7" s="1">
         <v>892</v>
       </c>
       <c r="Q7" s="1">
         <v>863</v>
       </c>
       <c r="R7" s="1">
         <v>29</v>
       </c>
       <c r="S7" s="3">
         <v>0.033</v>
       </c>
       <c r="T7" s="4">
         <v>0.505</v>
       </c>
       <c r="U7" s="4">
         <v>0.505</v>
       </c>
-      <c r="V7" s="2">
-        <v>0</v>
+      <c r="V7" s="4">
+        <v>0.0</v>
       </c>
       <c r="W7" s="1">
         <v>3931</v>
       </c>
       <c r="X7" s="1">
         <v>1709</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>56</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="1">
         <v>1505</v>
       </c>
       <c r="E8" s="1">
         <v>1430</v>
       </c>
       <c r="F8" s="1">
@@ -4304,52 +4304,52 @@
       </c>
       <c r="N8" s="1">
         <v>146</v>
       </c>
       <c r="O8" s="3">
         <v>0.097</v>
       </c>
       <c r="P8" s="1">
         <v>580</v>
       </c>
       <c r="Q8" s="1">
         <v>550</v>
       </c>
       <c r="R8" s="1">
         <v>30</v>
       </c>
       <c r="S8" s="3">
         <v>0.052</v>
       </c>
       <c r="T8" s="4">
         <v>5.3516</v>
       </c>
       <c r="U8" s="4">
         <v>5.3516</v>
       </c>
-      <c r="V8" s="2">
-        <v>0</v>
+      <c r="V8" s="4">
+        <v>0.0</v>
       </c>
       <c r="W8" s="1">
         <v>281</v>
       </c>
       <c r="X8" s="1">
         <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>58</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="1">
         <v>8311</v>
       </c>
       <c r="E9" s="1">
         <v>7743</v>
       </c>
       <c r="F9" s="1">
@@ -4526,52 +4526,52 @@
       </c>
       <c r="N11" s="1">
         <v>21</v>
       </c>
       <c r="O11" s="3">
         <v>0.052</v>
       </c>
       <c r="P11" s="1">
         <v>143</v>
       </c>
       <c r="Q11" s="1">
         <v>138</v>
       </c>
       <c r="R11" s="1">
         <v>5</v>
       </c>
       <c r="S11" s="3">
         <v>0.035</v>
       </c>
       <c r="T11" s="4">
         <v>0.1736</v>
       </c>
       <c r="U11" s="4">
         <v>0.1736</v>
       </c>
-      <c r="V11" s="2">
-        <v>0</v>
+      <c r="V11" s="4">
+        <v>0.0</v>
       </c>
       <c r="W11" s="1">
         <v>2304</v>
       </c>
       <c r="X11" s="1">
         <v>795</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>65</v>
       </c>
       <c r="D12" s="1">
         <v>33577</v>
       </c>
       <c r="E12" s="1">
         <v>32230</v>
       </c>
       <c r="F12" s="1">
@@ -4600,52 +4600,52 @@
       </c>
       <c r="N12" s="1">
         <v>3143</v>
       </c>
       <c r="O12" s="3">
         <v>0.094</v>
       </c>
       <c r="P12" s="1">
         <v>15125</v>
       </c>
       <c r="Q12" s="1">
         <v>14363</v>
       </c>
       <c r="R12" s="1">
         <v>762</v>
       </c>
       <c r="S12" s="3">
         <v>0.05</v>
       </c>
       <c r="T12" s="4">
         <v>11.702</v>
       </c>
       <c r="U12" s="4">
         <v>11.702</v>
       </c>
-      <c r="V12" s="2">
-        <v>0</v>
+      <c r="V12" s="4">
+        <v>0.0</v>
       </c>
       <c r="W12" s="1">
         <v>2869</v>
       </c>
       <c r="X12" s="1">
         <v>1227</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>66</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>67</v>
       </c>
       <c r="D13" s="1">
         <v>1454</v>
       </c>
       <c r="E13" s="1">
         <v>1376</v>
       </c>
       <c r="F13" s="1">
@@ -4970,52 +4970,52 @@
       </c>
       <c r="N17" s="1">
         <v>96</v>
       </c>
       <c r="O17" s="3">
         <v>0.081</v>
       </c>
       <c r="P17" s="1">
         <v>505</v>
       </c>
       <c r="Q17" s="1">
         <v>487</v>
       </c>
       <c r="R17" s="1">
         <v>18</v>
       </c>
       <c r="S17" s="3">
         <v>0.036</v>
       </c>
       <c r="T17" s="4">
         <v>0.8914</v>
       </c>
       <c r="U17" s="4">
         <v>0.8914</v>
       </c>
-      <c r="V17" s="2">
-        <v>0</v>
+      <c r="V17" s="4">
+        <v>0.0</v>
       </c>
       <c r="W17" s="1">
         <v>1327</v>
       </c>
       <c r="X17" s="1">
         <v>546</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="1">
         <v>10082</v>
       </c>
       <c r="E18" s="1">
         <v>9580</v>
       </c>
       <c r="F18" s="1">
@@ -5044,52 +5044,52 @@
       </c>
       <c r="N18" s="1">
         <v>2056</v>
       </c>
       <c r="O18" s="3">
         <v>0.204</v>
       </c>
       <c r="P18" s="1">
         <v>4863</v>
       </c>
       <c r="Q18" s="1">
         <v>4498</v>
       </c>
       <c r="R18" s="1">
         <v>365</v>
       </c>
       <c r="S18" s="3">
         <v>0.075</v>
       </c>
       <c r="T18" s="4">
         <v>1.4486</v>
       </c>
       <c r="U18" s="4">
         <v>1.4486</v>
       </c>
-      <c r="V18" s="2">
-        <v>0</v>
+      <c r="V18" s="4">
+        <v>0.0</v>
       </c>
       <c r="W18" s="1">
         <v>6960</v>
       </c>
       <c r="X18" s="1">
         <v>3105</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="1">
         <v>4804</v>
       </c>
       <c r="E19" s="1">
         <v>4564</v>
       </c>
       <c r="F19" s="1">
@@ -5192,52 +5192,52 @@
       </c>
       <c r="N20" s="1">
         <v>1786</v>
       </c>
       <c r="O20" s="3">
         <v>0.22</v>
       </c>
       <c r="P20" s="1">
         <v>4345</v>
       </c>
       <c r="Q20" s="1">
         <v>4001</v>
       </c>
       <c r="R20" s="1">
         <v>344</v>
       </c>
       <c r="S20" s="3">
         <v>0.079</v>
       </c>
       <c r="T20" s="4">
         <v>1.6205</v>
       </c>
       <c r="U20" s="4">
         <v>1.6205</v>
       </c>
-      <c r="V20" s="2">
-        <v>0</v>
+      <c r="V20" s="4">
+        <v>0.0</v>
       </c>
       <c r="W20" s="1">
         <v>5019</v>
       </c>
       <c r="X20" s="1">
         <v>2469</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="1">
         <v>8249</v>
       </c>
       <c r="E21" s="1">
         <v>7884</v>
       </c>
       <c r="F21" s="1">
@@ -5266,52 +5266,52 @@
       </c>
       <c r="N21" s="1">
         <v>1336</v>
       </c>
       <c r="O21" s="3">
         <v>0.162</v>
       </c>
       <c r="P21" s="1">
         <v>4224</v>
       </c>
       <c r="Q21" s="1">
         <v>3970</v>
       </c>
       <c r="R21" s="1">
         <v>254</v>
       </c>
       <c r="S21" s="3">
         <v>0.06</v>
       </c>
       <c r="T21" s="4">
         <v>1.5978</v>
       </c>
       <c r="U21" s="4">
         <v>1.5978</v>
       </c>
-      <c r="V21" s="2">
-        <v>0</v>
+      <c r="V21" s="4">
+        <v>0.0</v>
       </c>
       <c r="W21" s="1">
         <v>5163</v>
       </c>
       <c r="X21" s="1">
         <v>2485</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>84</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="1">
         <v>748</v>
       </c>
       <c r="E22" s="1">
         <v>692</v>
       </c>
       <c r="F22" s="1">
@@ -5340,52 +5340,52 @@
       </c>
       <c r="N22" s="1">
         <v>188</v>
       </c>
       <c r="O22" s="3">
         <v>0.251</v>
       </c>
       <c r="P22" s="1">
         <v>435</v>
       </c>
       <c r="Q22" s="1">
         <v>386</v>
       </c>
       <c r="R22" s="1">
         <v>49</v>
       </c>
       <c r="S22" s="3">
         <v>0.113</v>
       </c>
       <c r="T22" s="4">
         <v>0.1583</v>
       </c>
       <c r="U22" s="4">
         <v>0.1583</v>
       </c>
-      <c r="V22" s="2">
-        <v>0</v>
+      <c r="V22" s="4">
+        <v>0.0</v>
       </c>
       <c r="W22" s="1">
         <v>4725</v>
       </c>
       <c r="X22" s="1">
         <v>2438</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1">
         <v>1672</v>
       </c>
       <c r="E23" s="1">
         <v>1576</v>
       </c>
       <c r="F23" s="1">
@@ -5488,52 +5488,52 @@
       </c>
       <c r="N24" s="1">
         <v>838</v>
       </c>
       <c r="O24" s="3">
         <v>0.265</v>
       </c>
       <c r="P24" s="1">
         <v>1494</v>
       </c>
       <c r="Q24" s="1">
         <v>1420</v>
       </c>
       <c r="R24" s="1">
         <v>74</v>
       </c>
       <c r="S24" s="3">
         <v>0.05</v>
       </c>
       <c r="T24" s="4">
         <v>2.188</v>
       </c>
       <c r="U24" s="4">
         <v>2.188</v>
       </c>
-      <c r="V24" s="2">
-        <v>0</v>
+      <c r="V24" s="4">
+        <v>0.0</v>
       </c>
       <c r="W24" s="1">
         <v>1443</v>
       </c>
       <c r="X24" s="1">
         <v>649</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>46</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="1">
         <v>6181</v>
       </c>
       <c r="E25" s="1">
         <v>5742</v>
       </c>
       <c r="F25" s="1">
@@ -5784,52 +5784,52 @@
       </c>
       <c r="N28" s="1">
         <v>1094</v>
       </c>
       <c r="O28" s="3">
         <v>0.179</v>
       </c>
       <c r="P28" s="1">
         <v>3181</v>
       </c>
       <c r="Q28" s="1">
         <v>2972</v>
       </c>
       <c r="R28" s="1">
         <v>209</v>
       </c>
       <c r="S28" s="3">
         <v>0.066</v>
       </c>
       <c r="T28" s="4">
         <v>1.1423</v>
       </c>
       <c r="U28" s="4">
         <v>1.1423</v>
       </c>
-      <c r="V28" s="2">
-        <v>0</v>
+      <c r="V28" s="4">
+        <v>0.0</v>
       </c>
       <c r="W28" s="1">
         <v>5339</v>
       </c>
       <c r="X28" s="1">
         <v>2602</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>98</v>
       </c>
       <c r="B29" t="s">
         <v>46</v>
       </c>
       <c r="C29" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="1">
         <v>2488</v>
       </c>
       <c r="E29" s="1">
         <v>2365</v>
       </c>
       <c r="F29" s="1">
@@ -5932,52 +5932,52 @@
       </c>
       <c r="N30" s="1">
         <v>1055</v>
       </c>
       <c r="O30" s="3">
         <v>0.128</v>
       </c>
       <c r="P30" s="1">
         <v>4299</v>
       </c>
       <c r="Q30" s="1">
         <v>4051</v>
       </c>
       <c r="R30" s="1">
         <v>248</v>
       </c>
       <c r="S30" s="3">
         <v>0.058</v>
       </c>
       <c r="T30" s="4">
         <v>0.7604</v>
       </c>
       <c r="U30" s="4">
         <v>0.7604</v>
       </c>
-      <c r="V30" s="2">
-        <v>0</v>
+      <c r="V30" s="4">
+        <v>0.0</v>
       </c>
       <c r="W30" s="1">
         <v>10842</v>
       </c>
       <c r="X30" s="1">
         <v>5327</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>102</v>
       </c>
       <c r="B31" t="s">
         <v>46</v>
       </c>
       <c r="C31" t="s">
         <v>103</v>
       </c>
       <c r="D31" s="1">
         <v>1612</v>
       </c>
       <c r="E31" s="1">
         <v>1531</v>
       </c>
       <c r="F31" s="1">
@@ -6228,52 +6228,52 @@
       </c>
       <c r="N34" s="1">
         <v>556</v>
       </c>
       <c r="O34" s="3">
         <v>0.268</v>
       </c>
       <c r="P34" s="1">
         <v>1129</v>
       </c>
       <c r="Q34" s="1">
         <v>1005</v>
       </c>
       <c r="R34" s="1">
         <v>124</v>
       </c>
       <c r="S34" s="3">
         <v>0.11</v>
       </c>
       <c r="T34" s="4">
         <v>0.4131</v>
       </c>
       <c r="U34" s="4">
         <v>0.4131</v>
       </c>
-      <c r="V34" s="2">
-        <v>0</v>
+      <c r="V34" s="4">
+        <v>0.0</v>
       </c>
       <c r="W34" s="1">
         <v>5025</v>
       </c>
       <c r="X34" s="1">
         <v>2433</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>110</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" s="1">
         <v>1927</v>
       </c>
       <c r="E35" s="1">
         <v>1780</v>
       </c>
       <c r="F35" s="1">
@@ -6302,52 +6302,52 @@
       </c>
       <c r="N35" s="1">
         <v>1328</v>
       </c>
       <c r="O35" s="3">
         <v>0.689</v>
       </c>
       <c r="P35" s="1">
         <v>1005</v>
       </c>
       <c r="Q35" s="1">
         <v>835</v>
       </c>
       <c r="R35" s="1">
         <v>170</v>
       </c>
       <c r="S35" s="3">
         <v>0.169</v>
       </c>
       <c r="T35" s="4">
         <v>0.3876</v>
       </c>
       <c r="U35" s="4">
         <v>0.3876</v>
       </c>
-      <c r="V35" s="2">
-        <v>0</v>
+      <c r="V35" s="4">
+        <v>0.0</v>
       </c>
       <c r="W35" s="1">
         <v>4972</v>
       </c>
       <c r="X35" s="1">
         <v>2154</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>112</v>
       </c>
       <c r="B36" t="s">
         <v>46</v>
       </c>
       <c r="C36" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="1">
         <v>3145</v>
       </c>
       <c r="E36" s="1">
         <v>2968</v>
       </c>
       <c r="F36" s="1">
@@ -6376,52 +6376,52 @@
       </c>
       <c r="N36" s="1">
         <v>627</v>
       </c>
       <c r="O36" s="3">
         <v>0.199</v>
       </c>
       <c r="P36" s="1">
         <v>1678</v>
       </c>
       <c r="Q36" s="1">
         <v>1575</v>
       </c>
       <c r="R36" s="1">
         <v>103</v>
       </c>
       <c r="S36" s="3">
         <v>0.061</v>
       </c>
       <c r="T36" s="4">
         <v>0.5879</v>
       </c>
       <c r="U36" s="4">
         <v>0.5879</v>
       </c>
-      <c r="V36" s="2">
-        <v>0</v>
+      <c r="V36" s="4">
+        <v>0.0</v>
       </c>
       <c r="W36" s="1">
         <v>5350</v>
       </c>
       <c r="X36" s="1">
         <v>2679</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>114</v>
       </c>
       <c r="B37" t="s">
         <v>46</v>
       </c>
       <c r="C37" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="1">
         <v>1669</v>
       </c>
       <c r="E37" s="1">
         <v>1578</v>
       </c>
       <c r="F37" s="1">
@@ -6820,52 +6820,52 @@
       </c>
       <c r="N42" s="1">
         <v>94</v>
       </c>
       <c r="O42" s="3">
         <v>0.043</v>
       </c>
       <c r="P42" s="1">
         <v>1032</v>
       </c>
       <c r="Q42" s="1">
         <v>977</v>
       </c>
       <c r="R42" s="1">
         <v>55</v>
       </c>
       <c r="S42" s="3">
         <v>0.053</v>
       </c>
       <c r="T42" s="4">
         <v>12.8841</v>
       </c>
       <c r="U42" s="4">
         <v>12.8841</v>
       </c>
-      <c r="V42" s="2">
-        <v>0</v>
+      <c r="V42" s="4">
+        <v>0.0</v>
       </c>
       <c r="W42" s="1">
         <v>172</v>
       </c>
       <c r="X42" s="1">
         <v>76</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>126</v>
       </c>
       <c r="B43" t="s">
         <v>46</v>
       </c>
       <c r="C43" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="1">
         <v>6372</v>
       </c>
       <c r="E43" s="1">
         <v>6066</v>
       </c>
       <c r="F43" s="1">
@@ -6894,52 +6894,52 @@
       </c>
       <c r="N43" s="1">
         <v>674</v>
       </c>
       <c r="O43" s="3">
         <v>0.106</v>
       </c>
       <c r="P43" s="1">
         <v>2712</v>
       </c>
       <c r="Q43" s="1">
         <v>2578</v>
       </c>
       <c r="R43" s="1">
         <v>134</v>
       </c>
       <c r="S43" s="3">
         <v>0.049</v>
       </c>
       <c r="T43" s="4">
         <v>32.2553</v>
       </c>
       <c r="U43" s="4">
         <v>32.2553</v>
       </c>
-      <c r="V43" s="2">
-        <v>0</v>
+      <c r="V43" s="4">
+        <v>0.0</v>
       </c>
       <c r="W43" s="1">
         <v>198</v>
       </c>
       <c r="X43" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44" t="s">
         <v>128</v>
       </c>
       <c r="B44" t="s">
         <v>46</v>
       </c>
       <c r="C44" t="s">
         <v>129</v>
       </c>
       <c r="D44" s="1">
         <v>6429</v>
       </c>
       <c r="E44" s="1">
         <v>6112</v>
       </c>
       <c r="F44" s="1">
@@ -6968,52 +6968,52 @@
       </c>
       <c r="N44" s="1">
         <v>1507</v>
       </c>
       <c r="O44" s="3">
         <v>0.234</v>
       </c>
       <c r="P44" s="1">
         <v>3390</v>
       </c>
       <c r="Q44" s="1">
         <v>3156</v>
       </c>
       <c r="R44" s="1">
         <v>234</v>
       </c>
       <c r="S44" s="3">
         <v>0.069</v>
       </c>
       <c r="T44" s="4">
         <v>1.5646</v>
       </c>
       <c r="U44" s="4">
         <v>1.5646</v>
       </c>
-      <c r="V44" s="2">
-        <v>0</v>
+      <c r="V44" s="4">
+        <v>0.0</v>
       </c>
       <c r="W44" s="1">
         <v>4109</v>
       </c>
       <c r="X44" s="1">
         <v>2017</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>130</v>
       </c>
       <c r="B45" t="s">
         <v>46</v>
       </c>
       <c r="C45" t="s">
         <v>131</v>
       </c>
       <c r="D45" s="1">
         <v>3070</v>
       </c>
       <c r="E45" s="1">
         <v>2962</v>
       </c>
       <c r="F45" s="1">
@@ -7264,52 +7264,52 @@
       </c>
       <c r="N48" s="1">
         <v>71</v>
       </c>
       <c r="O48" s="3">
         <v>0.061</v>
       </c>
       <c r="P48" s="1">
         <v>535</v>
       </c>
       <c r="Q48" s="1">
         <v>499</v>
       </c>
       <c r="R48" s="1">
         <v>36</v>
       </c>
       <c r="S48" s="3">
         <v>0.067</v>
       </c>
       <c r="T48" s="4">
         <v>9.3417</v>
       </c>
       <c r="U48" s="4">
         <v>9.3417</v>
       </c>
-      <c r="V48" s="2">
-        <v>0</v>
+      <c r="V48" s="4">
+        <v>0.0</v>
       </c>
       <c r="W48" s="1">
         <v>124</v>
       </c>
       <c r="X48" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" t="s">
         <v>138</v>
       </c>
       <c r="B49" t="s">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49" s="1">
         <v>4475</v>
       </c>
       <c r="E49" s="1">
         <v>4186</v>
       </c>
       <c r="F49" s="1">
@@ -7560,52 +7560,52 @@
       </c>
       <c r="N52" s="1">
         <v>766</v>
       </c>
       <c r="O52" s="3">
         <v>0.155</v>
       </c>
       <c r="P52" s="1">
         <v>2445</v>
       </c>
       <c r="Q52" s="1">
         <v>2303</v>
       </c>
       <c r="R52" s="1">
         <v>142</v>
       </c>
       <c r="S52" s="3">
         <v>0.058</v>
       </c>
       <c r="T52" s="4">
         <v>2.0754</v>
       </c>
       <c r="U52" s="4">
         <v>2.0754</v>
       </c>
-      <c r="V52" s="2">
-        <v>0</v>
+      <c r="V52" s="4">
+        <v>0.0</v>
       </c>
       <c r="W52" s="1">
         <v>2381</v>
       </c>
       <c r="X52" s="1">
         <v>1110</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>146</v>
       </c>
       <c r="B53" t="s">
         <v>46</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53" s="1">
         <v>18479</v>
       </c>
       <c r="E53" s="1">
         <v>17862</v>
       </c>
       <c r="F53" s="1">
@@ -7930,52 +7930,52 @@
       </c>
       <c r="N57" s="1">
         <v>154</v>
       </c>
       <c r="O57" s="3">
         <v>0.12</v>
       </c>
       <c r="P57" s="1">
         <v>684</v>
       </c>
       <c r="Q57" s="1">
         <v>625</v>
       </c>
       <c r="R57" s="1">
         <v>59</v>
       </c>
       <c r="S57" s="3">
         <v>0.086</v>
       </c>
       <c r="T57" s="4">
         <v>0.2872</v>
       </c>
       <c r="U57" s="4">
         <v>0.2872</v>
       </c>
-      <c r="V57" s="2">
-        <v>0</v>
+      <c r="V57" s="4">
+        <v>0.0</v>
       </c>
       <c r="W57" s="1">
         <v>4485</v>
       </c>
       <c r="X57" s="1">
         <v>2176</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58" t="s">
         <v>156</v>
       </c>
       <c r="B58" t="s">
         <v>46</v>
       </c>
       <c r="C58" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="1">
         <v>2884</v>
       </c>
       <c r="E58" s="1">
         <v>2697</v>
       </c>
       <c r="F58" s="1">
@@ -8078,52 +8078,52 @@
       </c>
       <c r="N59" s="1">
         <v>951</v>
       </c>
       <c r="O59" s="3">
         <v>0.131</v>
       </c>
       <c r="P59" s="1">
         <v>2819</v>
       </c>
       <c r="Q59" s="1">
         <v>2629</v>
       </c>
       <c r="R59" s="1">
         <v>190</v>
       </c>
       <c r="S59" s="3">
         <v>0.067</v>
       </c>
       <c r="T59" s="4">
         <v>17.5638</v>
       </c>
       <c r="U59" s="4">
         <v>17.5638</v>
       </c>
-      <c r="V59" s="2">
-        <v>0</v>
+      <c r="V59" s="4">
+        <v>0.0</v>
       </c>
       <c r="W59" s="1">
         <v>413</v>
       </c>
       <c r="X59" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>160</v>
       </c>
       <c r="B60" t="s">
         <v>46</v>
       </c>
       <c r="C60" t="s">
         <v>161</v>
       </c>
       <c r="D60" s="1">
         <v>3391</v>
       </c>
       <c r="E60" s="1">
         <v>3167</v>
       </c>
       <c r="F60" s="1">
@@ -8152,52 +8152,52 @@
       </c>
       <c r="N60" s="1">
         <v>620</v>
       </c>
       <c r="O60" s="3">
         <v>0.183</v>
       </c>
       <c r="P60" s="1">
         <v>1649</v>
       </c>
       <c r="Q60" s="1">
         <v>1549</v>
       </c>
       <c r="R60" s="1">
         <v>100</v>
       </c>
       <c r="S60" s="3">
         <v>0.061</v>
       </c>
       <c r="T60" s="4">
         <v>0.4335</v>
       </c>
       <c r="U60" s="4">
         <v>0.4335</v>
       </c>
-      <c r="V60" s="2">
-        <v>0</v>
+      <c r="V60" s="4">
+        <v>0.0</v>
       </c>
       <c r="W60" s="1">
         <v>7822</v>
       </c>
       <c r="X60" s="1">
         <v>3573</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61" t="s">
         <v>162</v>
       </c>
       <c r="B61" t="s">
         <v>46</v>
       </c>
       <c r="C61" t="s">
         <v>163</v>
       </c>
       <c r="D61" s="1">
         <v>12424</v>
       </c>
       <c r="E61" s="1">
         <v>11915</v>
       </c>
       <c r="F61" s="1">
@@ -8448,52 +8448,52 @@
       </c>
       <c r="N64" s="1">
         <v>228</v>
       </c>
       <c r="O64" s="3">
         <v>0.14</v>
       </c>
       <c r="P64" s="1">
         <v>633</v>
       </c>
       <c r="Q64" s="1">
         <v>598</v>
       </c>
       <c r="R64" s="1">
         <v>35</v>
       </c>
       <c r="S64" s="3">
         <v>0.055</v>
       </c>
       <c r="T64" s="4">
         <v>1.502</v>
       </c>
       <c r="U64" s="4">
         <v>1.502</v>
       </c>
-      <c r="V64" s="2">
-        <v>0</v>
+      <c r="V64" s="4">
+        <v>0.0</v>
       </c>
       <c r="W64" s="1">
         <v>1081</v>
       </c>
       <c r="X64" s="1">
         <v>398</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65" t="s">
         <v>170</v>
       </c>
       <c r="B65" t="s">
         <v>46</v>
       </c>
       <c r="C65" t="s">
         <v>171</v>
       </c>
       <c r="D65" s="1">
         <v>1162</v>
       </c>
       <c r="E65" s="1">
         <v>1057</v>
       </c>
       <c r="F65" s="1">
@@ -8744,52 +8744,52 @@
       </c>
       <c r="N68" s="1">
         <v>2668</v>
       </c>
       <c r="O68" s="3">
         <v>0.265</v>
       </c>
       <c r="P68" s="1">
         <v>3801</v>
       </c>
       <c r="Q68" s="1">
         <v>3609</v>
       </c>
       <c r="R68" s="1">
         <v>192</v>
       </c>
       <c r="S68" s="3">
         <v>0.051</v>
       </c>
       <c r="T68" s="4">
         <v>15.4417</v>
       </c>
       <c r="U68" s="4">
         <v>15.4417</v>
       </c>
-      <c r="V68" s="2">
-        <v>0</v>
+      <c r="V68" s="4">
+        <v>0.0</v>
       </c>
       <c r="W68" s="1">
         <v>653</v>
       </c>
       <c r="X68" s="1">
         <v>234</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69" t="s">
         <v>178</v>
       </c>
       <c r="B69" t="s">
         <v>46</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69" s="1">
         <v>29698</v>
       </c>
       <c r="E69" s="1">
         <v>28453</v>
       </c>
       <c r="F69" s="1">
@@ -8892,52 +8892,52 @@
       </c>
       <c r="N70" s="1">
         <v>27</v>
       </c>
       <c r="O70" s="3">
         <v>0.068</v>
       </c>
       <c r="P70" s="1">
         <v>182</v>
       </c>
       <c r="Q70" s="1">
         <v>162</v>
       </c>
       <c r="R70" s="1">
         <v>20</v>
       </c>
       <c r="S70" s="3">
         <v>0.11</v>
       </c>
       <c r="T70" s="4">
         <v>0.1929</v>
       </c>
       <c r="U70" s="4">
         <v>0.1929</v>
       </c>
-      <c r="V70" s="2">
-        <v>0</v>
+      <c r="V70" s="4">
+        <v>0.0</v>
       </c>
       <c r="W70" s="1">
         <v>2053</v>
       </c>
       <c r="X70" s="1">
         <v>840</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71" t="s">
         <v>182</v>
       </c>
       <c r="B71" t="s">
         <v>46</v>
       </c>
       <c r="C71" t="s">
         <v>183</v>
       </c>
       <c r="D71" s="1">
         <v>5920</v>
       </c>
       <c r="E71" s="1">
         <v>5491</v>
       </c>
       <c r="F71" s="1">
@@ -9410,52 +9410,52 @@
       </c>
       <c r="N77" s="1">
         <v>1827</v>
       </c>
       <c r="O77" s="3">
         <v>0.538</v>
       </c>
       <c r="P77" s="1">
         <v>1765</v>
       </c>
       <c r="Q77" s="1">
         <v>1475</v>
       </c>
       <c r="R77" s="1">
         <v>290</v>
       </c>
       <c r="S77" s="3">
         <v>0.164</v>
       </c>
       <c r="T77" s="4">
         <v>0.3395</v>
       </c>
       <c r="U77" s="4">
         <v>0.3395</v>
       </c>
-      <c r="V77" s="2">
-        <v>0</v>
+      <c r="V77" s="4">
+        <v>0.0</v>
       </c>
       <c r="W77" s="1">
         <v>9997</v>
       </c>
       <c r="X77" s="1">
         <v>4345</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78" t="s">
         <v>196</v>
       </c>
       <c r="B78" t="s">
         <v>46</v>
       </c>
       <c r="C78" t="s">
         <v>197</v>
       </c>
       <c r="D78" s="1">
         <v>10774</v>
       </c>
       <c r="E78" s="1">
         <v>10247</v>
       </c>
       <c r="F78" s="1">
@@ -9706,52 +9706,52 @@
       </c>
       <c r="N81" s="1">
         <v>2107</v>
       </c>
       <c r="O81" s="3">
         <v>0.13</v>
       </c>
       <c r="P81" s="1">
         <v>7044</v>
       </c>
       <c r="Q81" s="1">
         <v>6652</v>
       </c>
       <c r="R81" s="1">
         <v>392</v>
       </c>
       <c r="S81" s="3">
         <v>0.056</v>
       </c>
       <c r="T81" s="4">
         <v>25.1935</v>
       </c>
       <c r="U81" s="4">
         <v>25.1935</v>
       </c>
-      <c r="V81" s="2">
-        <v>0</v>
+      <c r="V81" s="4">
+        <v>0.0</v>
       </c>
       <c r="W81" s="1">
         <v>642</v>
       </c>
       <c r="X81" s="1">
         <v>264</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82" t="s">
         <v>204</v>
       </c>
       <c r="B82" t="s">
         <v>46</v>
       </c>
       <c r="C82" t="s">
         <v>205</v>
       </c>
       <c r="D82" s="1">
         <v>10074</v>
       </c>
       <c r="E82" s="1">
         <v>9489</v>
       </c>
       <c r="F82" s="1">
@@ -9928,52 +9928,52 @@
       </c>
       <c r="N84" s="1">
         <v>132</v>
       </c>
       <c r="O84" s="3">
         <v>0.089</v>
       </c>
       <c r="P84" s="1">
         <v>691</v>
       </c>
       <c r="Q84" s="1">
         <v>645</v>
       </c>
       <c r="R84" s="1">
         <v>46</v>
       </c>
       <c r="S84" s="3">
         <v>0.067</v>
       </c>
       <c r="T84" s="4">
         <v>0.4695</v>
       </c>
       <c r="U84" s="4">
         <v>0.4695</v>
       </c>
-      <c r="V84" s="2">
-        <v>0</v>
+      <c r="V84" s="4">
+        <v>0.0</v>
       </c>
       <c r="W84" s="1">
         <v>3142</v>
       </c>
       <c r="X84" s="1">
         <v>1374</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85" t="s">
         <v>210</v>
       </c>
       <c r="B85" t="s">
         <v>46</v>
       </c>
       <c r="C85" t="s">
         <v>211</v>
       </c>
       <c r="D85" s="1">
         <v>6758</v>
       </c>
       <c r="E85" s="1">
         <v>6484</v>
       </c>
       <c r="F85" s="1">
@@ -10076,52 +10076,52 @@
       </c>
       <c r="N86" s="1">
         <v>746</v>
       </c>
       <c r="O86" s="3">
         <v>0.104</v>
       </c>
       <c r="P86" s="1">
         <v>2877</v>
       </c>
       <c r="Q86" s="1">
         <v>2748</v>
       </c>
       <c r="R86" s="1">
         <v>129</v>
       </c>
       <c r="S86" s="3">
         <v>0.045</v>
       </c>
       <c r="T86" s="4">
         <v>6.8525</v>
       </c>
       <c r="U86" s="4">
         <v>6.8525</v>
       </c>
-      <c r="V86" s="2">
-        <v>0</v>
+      <c r="V86" s="4">
+        <v>0.0</v>
       </c>
       <c r="W86" s="1">
         <v>1048</v>
       </c>
       <c r="X86" s="1">
         <v>401</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87" t="s">
         <v>214</v>
       </c>
       <c r="B87" t="s">
         <v>46</v>
       </c>
       <c r="C87" t="s">
         <v>215</v>
       </c>
       <c r="D87" s="1">
         <v>41059</v>
       </c>
       <c r="E87" s="1">
         <v>38650</v>
       </c>
       <c r="F87" s="1">
@@ -10224,52 +10224,52 @@
       </c>
       <c r="N88" s="1">
         <v>48</v>
       </c>
       <c r="O88" s="3">
         <v>0.071</v>
       </c>
       <c r="P88" s="1">
         <v>499</v>
       </c>
       <c r="Q88" s="1">
         <v>470</v>
       </c>
       <c r="R88" s="1">
         <v>29</v>
       </c>
       <c r="S88" s="3">
         <v>0.058</v>
       </c>
       <c r="T88" s="4">
         <v>0.0754</v>
       </c>
       <c r="U88" s="4">
         <v>0.0754</v>
       </c>
-      <c r="V88" s="2">
-        <v>0</v>
+      <c r="V88" s="4">
+        <v>0.0</v>
       </c>
       <c r="W88" s="1">
         <v>8979</v>
       </c>
       <c r="X88" s="1">
         <v>6233</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89" t="s">
         <v>218</v>
       </c>
       <c r="B89" t="s">
         <v>46</v>
       </c>
       <c r="C89" t="s">
         <v>219</v>
       </c>
       <c r="D89" s="1">
         <v>14691</v>
       </c>
       <c r="E89" s="1">
         <v>13870</v>
       </c>
       <c r="F89" s="1">
@@ -10372,52 +10372,52 @@
       </c>
       <c r="N90" s="1">
         <v>1085</v>
       </c>
       <c r="O90" s="3">
         <v>0.35</v>
       </c>
       <c r="P90" s="1">
         <v>1705</v>
       </c>
       <c r="Q90" s="1">
         <v>1405</v>
       </c>
       <c r="R90" s="1">
         <v>300</v>
       </c>
       <c r="S90" s="3">
         <v>0.176</v>
       </c>
       <c r="T90" s="4">
         <v>0.5056</v>
       </c>
       <c r="U90" s="4">
         <v>0.5056</v>
       </c>
-      <c r="V90" s="2">
-        <v>0</v>
+      <c r="V90" s="4">
+        <v>0.0</v>
       </c>
       <c r="W90" s="1">
         <v>6133</v>
       </c>
       <c r="X90" s="1">
         <v>2779</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91" t="s">
         <v>222</v>
       </c>
       <c r="B91" t="s">
         <v>46</v>
       </c>
       <c r="C91" t="s">
         <v>223</v>
       </c>
       <c r="D91" s="1">
         <v>302971</v>
       </c>
       <c r="E91" s="1">
         <v>284992</v>
       </c>
       <c r="F91" s="1">
@@ -10520,52 +10520,52 @@
       </c>
       <c r="N92" s="1">
         <v>1030</v>
       </c>
       <c r="O92" s="3">
         <v>0.121</v>
       </c>
       <c r="P92" s="1">
         <v>3659</v>
       </c>
       <c r="Q92" s="1">
         <v>3474</v>
       </c>
       <c r="R92" s="1">
         <v>185</v>
       </c>
       <c r="S92" s="3">
         <v>0.051</v>
       </c>
       <c r="T92" s="4">
         <v>2.776</v>
       </c>
       <c r="U92" s="4">
         <v>2.776</v>
       </c>
-      <c r="V92" s="2">
-        <v>0</v>
+      <c r="V92" s="4">
+        <v>0.0</v>
       </c>
       <c r="W92" s="1">
         <v>3063</v>
       </c>
       <c r="X92" s="1">
         <v>1251</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93" t="s">
         <v>226</v>
       </c>
       <c r="B93" t="s">
         <v>46</v>
       </c>
       <c r="C93" t="s">
         <v>227</v>
       </c>
       <c r="D93" s="1">
         <v>27144</v>
       </c>
       <c r="E93" s="1">
         <v>26017</v>
       </c>
       <c r="F93" s="1">
@@ -10816,52 +10816,52 @@
       </c>
       <c r="N96" s="1">
         <v>237</v>
       </c>
       <c r="O96" s="3">
         <v>0.073</v>
       </c>
       <c r="P96" s="1">
         <v>1570</v>
       </c>
       <c r="Q96" s="1">
         <v>1458</v>
       </c>
       <c r="R96" s="1">
         <v>112</v>
       </c>
       <c r="S96" s="3">
         <v>0.071</v>
       </c>
       <c r="T96" s="4">
         <v>2.0642</v>
       </c>
       <c r="U96" s="4">
         <v>2.0642</v>
       </c>
-      <c r="V96" s="2">
-        <v>0</v>
+      <c r="V96" s="4">
+        <v>0.0</v>
       </c>
       <c r="W96" s="1">
         <v>1577</v>
       </c>
       <c r="X96" s="1">
         <v>706</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97" t="s">
         <v>234</v>
       </c>
       <c r="B97" t="s">
         <v>46</v>
       </c>
       <c r="C97" t="s">
         <v>235</v>
       </c>
       <c r="D97" s="1">
         <v>11942</v>
       </c>
       <c r="E97" s="1">
         <v>11450</v>
       </c>
       <c r="F97" s="1">
@@ -10890,52 +10890,52 @@
       </c>
       <c r="N97" s="1">
         <v>1034</v>
       </c>
       <c r="O97" s="3">
         <v>0.087</v>
       </c>
       <c r="P97" s="1">
         <v>4748</v>
       </c>
       <c r="Q97" s="1">
         <v>4528</v>
       </c>
       <c r="R97" s="1">
         <v>220</v>
       </c>
       <c r="S97" s="3">
         <v>0.046</v>
       </c>
       <c r="T97" s="4">
         <v>14.6314</v>
       </c>
       <c r="U97" s="4">
         <v>14.6314</v>
       </c>
-      <c r="V97" s="2">
-        <v>0</v>
+      <c r="V97" s="4">
+        <v>0.0</v>
       </c>
       <c r="W97" s="1">
         <v>816</v>
       </c>
       <c r="X97" s="1">
         <v>309</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98" t="s">
         <v>236</v>
       </c>
       <c r="B98" t="s">
         <v>46</v>
       </c>
       <c r="C98" t="s">
         <v>237</v>
       </c>
       <c r="D98" s="1">
         <v>15503</v>
       </c>
       <c r="E98" s="1">
         <v>14801</v>
       </c>
       <c r="F98" s="1">
@@ -11038,52 +11038,52 @@
       </c>
       <c r="N99" s="1">
         <v>4356</v>
       </c>
       <c r="O99" s="3">
         <v>0.13</v>
       </c>
       <c r="P99" s="1">
         <v>15888</v>
       </c>
       <c r="Q99" s="1">
         <v>15157</v>
       </c>
       <c r="R99" s="1">
         <v>731</v>
       </c>
       <c r="S99" s="3">
         <v>0.046</v>
       </c>
       <c r="T99" s="4">
         <v>14.4717</v>
       </c>
       <c r="U99" s="4">
         <v>14.4717</v>
       </c>
-      <c r="V99" s="2">
-        <v>0</v>
+      <c r="V99" s="4">
+        <v>0.0</v>
       </c>
       <c r="W99" s="1">
         <v>2319</v>
       </c>
       <c r="X99" s="1">
         <v>1047</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100" t="s">
         <v>240</v>
       </c>
       <c r="B100" t="s">
         <v>46</v>
       </c>
       <c r="C100" t="s">
         <v>241</v>
       </c>
       <c r="D100" s="1">
         <v>441</v>
       </c>
       <c r="E100" s="1">
         <v>426</v>
       </c>
       <c r="F100" s="1">
@@ -11112,52 +11112,52 @@
       </c>
       <c r="N100" s="1">
         <v>21</v>
       </c>
       <c r="O100" s="3">
         <v>0.048</v>
       </c>
       <c r="P100" s="1">
         <v>193</v>
       </c>
       <c r="Q100" s="1">
         <v>186</v>
       </c>
       <c r="R100" s="1">
         <v>7</v>
       </c>
       <c r="S100" s="3">
         <v>0.036</v>
       </c>
       <c r="T100" s="4">
         <v>0.5555</v>
       </c>
       <c r="U100" s="4">
         <v>0.5555</v>
       </c>
-      <c r="V100" s="2">
-        <v>0</v>
+      <c r="V100" s="4">
+        <v>0.0</v>
       </c>
       <c r="W100" s="1">
         <v>794</v>
       </c>
       <c r="X100" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101" t="s">
         <v>242</v>
       </c>
       <c r="B101" t="s">
         <v>46</v>
       </c>
       <c r="C101" t="s">
         <v>243</v>
       </c>
       <c r="D101" s="1">
         <v>17649</v>
       </c>
       <c r="E101" s="1">
         <v>16975</v>
       </c>
       <c r="F101" s="1">
@@ -11186,52 +11186,52 @@
       </c>
       <c r="N101" s="1">
         <v>3861</v>
       </c>
       <c r="O101" s="3">
         <v>0.219</v>
       </c>
       <c r="P101" s="1">
         <v>8567</v>
       </c>
       <c r="Q101" s="1">
         <v>8013</v>
       </c>
       <c r="R101" s="1">
         <v>554</v>
       </c>
       <c r="S101" s="3">
         <v>0.065</v>
       </c>
       <c r="T101" s="4">
         <v>3.8942</v>
       </c>
       <c r="U101" s="4">
         <v>3.8942</v>
       </c>
-      <c r="V101" s="2">
-        <v>0</v>
+      <c r="V101" s="4">
+        <v>0.0</v>
       </c>
       <c r="W101" s="1">
         <v>4532</v>
       </c>
       <c r="X101" s="1">
         <v>2058</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102" t="s">
         <v>244</v>
       </c>
       <c r="B102" t="s">
         <v>46</v>
       </c>
       <c r="C102" t="s">
         <v>245</v>
       </c>
       <c r="D102" s="1">
         <v>3907</v>
       </c>
       <c r="E102" s="1">
         <v>3656</v>
       </c>
       <c r="F102" s="1">
@@ -11334,52 +11334,52 @@
       </c>
       <c r="N103" s="1">
         <v>98</v>
       </c>
       <c r="O103" s="3">
         <v>0.114</v>
       </c>
       <c r="P103" s="1">
         <v>354</v>
       </c>
       <c r="Q103" s="1">
         <v>314</v>
       </c>
       <c r="R103" s="1">
         <v>40</v>
       </c>
       <c r="S103" s="3">
         <v>0.113</v>
       </c>
       <c r="T103" s="4">
         <v>7.3241</v>
       </c>
       <c r="U103" s="4">
         <v>7.3241</v>
       </c>
-      <c r="V103" s="2">
-        <v>0</v>
+      <c r="V103" s="4">
+        <v>0.0</v>
       </c>
       <c r="W103" s="1">
         <v>117</v>
       </c>
       <c r="X103" s="1">
         <v>43</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104" t="s">
         <v>248</v>
       </c>
       <c r="B104" t="s">
         <v>46</v>
       </c>
       <c r="C104" t="s">
         <v>249</v>
       </c>
       <c r="D104" s="1">
         <v>689</v>
       </c>
       <c r="E104" s="1">
         <v>669</v>
       </c>
       <c r="F104" s="1">
@@ -11408,52 +11408,52 @@
       </c>
       <c r="N104" s="1">
         <v>67</v>
       </c>
       <c r="O104" s="3">
         <v>0.097</v>
       </c>
       <c r="P104" s="1">
         <v>270</v>
       </c>
       <c r="Q104" s="1">
         <v>261</v>
       </c>
       <c r="R104" s="1">
         <v>9</v>
       </c>
       <c r="S104" s="3">
         <v>0.033</v>
       </c>
       <c r="T104" s="4">
         <v>2.4657</v>
       </c>
       <c r="U104" s="4">
         <v>2.4657</v>
       </c>
-      <c r="V104" s="2">
-        <v>0</v>
+      <c r="V104" s="4">
+        <v>0.0</v>
       </c>
       <c r="W104" s="1">
         <v>279</v>
       </c>
       <c r="X104" s="1">
         <v>106</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105" t="s">
         <v>250</v>
       </c>
       <c r="B105" t="s">
         <v>46</v>
       </c>
       <c r="C105" t="s">
         <v>251</v>
       </c>
       <c r="D105" s="1">
         <v>28132</v>
       </c>
       <c r="E105" s="1">
         <v>27068</v>
       </c>
       <c r="F105" s="1">
@@ -11704,52 +11704,52 @@
       </c>
       <c r="N108" s="1">
         <v>1402</v>
       </c>
       <c r="O108" s="3">
         <v>0.102</v>
       </c>
       <c r="P108" s="1">
         <v>6014</v>
       </c>
       <c r="Q108" s="1">
         <v>5677</v>
       </c>
       <c r="R108" s="1">
         <v>337</v>
       </c>
       <c r="S108" s="3">
         <v>0.056</v>
       </c>
       <c r="T108" s="4">
         <v>9.3371</v>
       </c>
       <c r="U108" s="4">
         <v>9.3371</v>
       </c>
-      <c r="V108" s="2">
-        <v>0</v>
+      <c r="V108" s="4">
+        <v>0.0</v>
       </c>
       <c r="W108" s="1">
         <v>1470</v>
       </c>
       <c r="X108" s="1">
         <v>608</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109" t="s">
         <v>258</v>
       </c>
       <c r="B109" t="s">
         <v>46</v>
       </c>
       <c r="C109" t="s">
         <v>259</v>
       </c>
       <c r="D109" s="1">
         <v>310</v>
       </c>
       <c r="E109" s="1">
         <v>300</v>
       </c>
       <c r="F109" s="1">
@@ -12222,52 +12222,52 @@
       </c>
       <c r="N115" s="1">
         <v>35</v>
       </c>
       <c r="O115" s="3">
         <v>0.075</v>
       </c>
       <c r="P115" s="1">
         <v>182</v>
       </c>
       <c r="Q115" s="1">
         <v>181</v>
       </c>
       <c r="R115" s="1">
         <v>1</v>
       </c>
       <c r="S115" s="3">
         <v>0.005</v>
       </c>
       <c r="T115" s="4">
         <v>0.4376</v>
       </c>
       <c r="U115" s="4">
         <v>0.4376</v>
       </c>
-      <c r="V115" s="2">
-        <v>0</v>
+      <c r="V115" s="4">
+        <v>0.0</v>
       </c>
       <c r="W115" s="1">
         <v>1065</v>
       </c>
       <c r="X115" s="1">
         <v>414</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116" t="s">
         <v>272</v>
       </c>
       <c r="B116" t="s">
         <v>46</v>
       </c>
       <c r="C116" t="s">
         <v>273</v>
       </c>
       <c r="D116" s="1">
         <v>90</v>
       </c>
       <c r="E116" s="1">
         <v>81</v>
       </c>
       <c r="F116" s="1">
@@ -12296,52 +12296,52 @@
       </c>
       <c r="N116" s="1">
         <v>13</v>
       </c>
       <c r="O116" s="3">
         <v>0.144</v>
       </c>
       <c r="P116" s="1">
         <v>52</v>
       </c>
       <c r="Q116" s="1">
         <v>45</v>
       </c>
       <c r="R116" s="1">
         <v>7</v>
       </c>
       <c r="S116" s="3">
         <v>0.135</v>
       </c>
       <c r="T116" s="4">
         <v>0.245</v>
       </c>
       <c r="U116" s="4">
         <v>0.245</v>
       </c>
-      <c r="V116" s="2">
-        <v>0</v>
+      <c r="V116" s="4">
+        <v>0.0</v>
       </c>
       <c r="W116" s="1">
         <v>367</v>
       </c>
       <c r="X116" s="1">
         <v>184</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117" t="s">
         <v>274</v>
       </c>
       <c r="B117" t="s">
         <v>46</v>
       </c>
       <c r="C117" t="s">
         <v>275</v>
       </c>
       <c r="D117" s="1">
         <v>5114</v>
       </c>
       <c r="E117" s="1">
         <v>4740</v>
       </c>
       <c r="F117" s="1">
@@ -12370,52 +12370,52 @@
       </c>
       <c r="N117" s="1">
         <v>2053</v>
       </c>
       <c r="O117" s="3">
         <v>0.401</v>
       </c>
       <c r="P117" s="1">
         <v>2791</v>
       </c>
       <c r="Q117" s="1">
         <v>2418</v>
       </c>
       <c r="R117" s="1">
         <v>373</v>
       </c>
       <c r="S117" s="3">
         <v>0.134</v>
       </c>
       <c r="T117" s="4">
         <v>0.9731</v>
       </c>
       <c r="U117" s="4">
         <v>0.9731</v>
       </c>
-      <c r="V117" s="2">
-        <v>0</v>
+      <c r="V117" s="4">
+        <v>0.0</v>
       </c>
       <c r="W117" s="1">
         <v>5255</v>
       </c>
       <c r="X117" s="1">
         <v>2485</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118" t="s">
         <v>276</v>
       </c>
       <c r="B118" t="s">
         <v>46</v>
       </c>
       <c r="C118" t="s">
         <v>277</v>
       </c>
       <c r="D118" s="1">
         <v>21160</v>
       </c>
       <c r="E118" s="1">
         <v>20061</v>
       </c>
       <c r="F118" s="1">
@@ -12444,52 +12444,52 @@
       </c>
       <c r="N118" s="1">
         <v>3598</v>
       </c>
       <c r="O118" s="3">
         <v>0.17</v>
       </c>
       <c r="P118" s="1">
         <v>7887</v>
       </c>
       <c r="Q118" s="1">
         <v>7506</v>
       </c>
       <c r="R118" s="1">
         <v>381</v>
       </c>
       <c r="S118" s="3">
         <v>0.048</v>
       </c>
       <c r="T118" s="4">
         <v>9.8156</v>
       </c>
       <c r="U118" s="4">
         <v>9.8156</v>
       </c>
-      <c r="V118" s="2">
-        <v>0</v>
+      <c r="V118" s="4">
+        <v>0.0</v>
       </c>
       <c r="W118" s="1">
         <v>2156</v>
       </c>
       <c r="X118" s="1">
         <v>765</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119" t="s">
         <v>278</v>
       </c>
       <c r="B119" t="s">
         <v>46</v>
       </c>
       <c r="C119" t="s">
         <v>279</v>
       </c>
       <c r="D119" s="1">
         <v>2492</v>
       </c>
       <c r="E119" s="1">
         <v>2363</v>
       </c>
       <c r="F119" s="1">
@@ -12666,52 +12666,52 @@
       </c>
       <c r="N121" s="1">
         <v>108</v>
       </c>
       <c r="O121" s="3">
         <v>0.208</v>
       </c>
       <c r="P121" s="1">
         <v>307</v>
       </c>
       <c r="Q121" s="1">
         <v>235</v>
       </c>
       <c r="R121" s="1">
         <v>72</v>
       </c>
       <c r="S121" s="3">
         <v>0.235</v>
       </c>
       <c r="T121" s="4">
         <v>0.4373</v>
       </c>
       <c r="U121" s="4">
         <v>0.4373</v>
       </c>
-      <c r="V121" s="2">
-        <v>0</v>
+      <c r="V121" s="4">
+        <v>0.0</v>
       </c>
       <c r="W121" s="1">
         <v>1187</v>
       </c>
       <c r="X121" s="1">
         <v>537</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122" t="s">
         <v>284</v>
       </c>
       <c r="B122" t="s">
         <v>46</v>
       </c>
       <c r="C122" t="s">
         <v>285</v>
       </c>
       <c r="D122" s="1">
         <v>12262</v>
       </c>
       <c r="E122" s="1">
         <v>11876</v>
       </c>
       <c r="F122" s="1">
@@ -13036,52 +13036,52 @@
       </c>
       <c r="N126" s="1">
         <v>752</v>
       </c>
       <c r="O126" s="3">
         <v>0.112</v>
       </c>
       <c r="P126" s="1">
         <v>3197</v>
       </c>
       <c r="Q126" s="1">
         <v>3017</v>
       </c>
       <c r="R126" s="1">
         <v>180</v>
       </c>
       <c r="S126" s="3">
         <v>0.056</v>
       </c>
       <c r="T126" s="4">
         <v>1.01</v>
       </c>
       <c r="U126" s="4">
         <v>1.01</v>
       </c>
-      <c r="V126" s="2">
-        <v>0</v>
+      <c r="V126" s="4">
+        <v>0.0</v>
       </c>
       <c r="W126" s="1">
         <v>6619</v>
       </c>
       <c r="X126" s="1">
         <v>2987</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127" t="s">
         <v>294</v>
       </c>
       <c r="B127" t="s">
         <v>46</v>
       </c>
       <c r="C127" t="s">
         <v>295</v>
       </c>
       <c r="D127" s="1">
         <v>1179</v>
       </c>
       <c r="E127" s="1">
         <v>1093</v>
       </c>
       <c r="F127" s="1">
@@ -13258,52 +13258,52 @@
       </c>
       <c r="N129" s="1">
         <v>3343</v>
       </c>
       <c r="O129" s="3">
         <v>0.222</v>
       </c>
       <c r="P129" s="1">
         <v>6894</v>
       </c>
       <c r="Q129" s="1">
         <v>6470</v>
       </c>
       <c r="R129" s="1">
         <v>424</v>
       </c>
       <c r="S129" s="3">
         <v>0.062</v>
       </c>
       <c r="T129" s="4">
         <v>3.3255</v>
       </c>
       <c r="U129" s="4">
         <v>3.3255</v>
       </c>
-      <c r="V129" s="2">
-        <v>0</v>
+      <c r="V129" s="4">
+        <v>0.0</v>
       </c>
       <c r="W129" s="1">
         <v>4530</v>
       </c>
       <c r="X129" s="1">
         <v>1946</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130" t="s">
         <v>300</v>
       </c>
       <c r="B130" t="s">
         <v>46</v>
       </c>
       <c r="C130" t="s">
         <v>301</v>
       </c>
       <c r="D130" s="1">
         <v>6350</v>
       </c>
       <c r="E130" s="1">
         <v>6016</v>
       </c>
       <c r="F130" s="1">
@@ -13332,52 +13332,52 @@
       </c>
       <c r="N130" s="1">
         <v>1856</v>
       </c>
       <c r="O130" s="3">
         <v>0.292</v>
       </c>
       <c r="P130" s="1">
         <v>3388</v>
       </c>
       <c r="Q130" s="1">
         <v>3167</v>
       </c>
       <c r="R130" s="1">
         <v>221</v>
       </c>
       <c r="S130" s="3">
         <v>0.065</v>
       </c>
       <c r="T130" s="4">
         <v>2.7408</v>
       </c>
       <c r="U130" s="4">
         <v>2.7408</v>
       </c>
-      <c r="V130" s="2">
-        <v>0</v>
+      <c r="V130" s="4">
+        <v>0.0</v>
       </c>
       <c r="W130" s="1">
         <v>2317</v>
       </c>
       <c r="X130" s="1">
         <v>1156</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131" t="s">
         <v>302</v>
       </c>
       <c r="B131" t="s">
         <v>46</v>
       </c>
       <c r="C131" t="s">
         <v>303</v>
       </c>
       <c r="D131" s="1">
         <v>14349</v>
       </c>
       <c r="E131" s="1">
         <v>13481</v>
       </c>
       <c r="F131" s="1">
@@ -13406,52 +13406,52 @@
       </c>
       <c r="N131" s="1">
         <v>9832</v>
       </c>
       <c r="O131" s="3">
         <v>0.685</v>
       </c>
       <c r="P131" s="1">
         <v>9197</v>
       </c>
       <c r="Q131" s="1">
         <v>7802</v>
       </c>
       <c r="R131" s="1">
         <v>1395</v>
       </c>
       <c r="S131" s="3">
         <v>0.152</v>
       </c>
       <c r="T131" s="4">
         <v>2.2529</v>
       </c>
       <c r="U131" s="4">
         <v>2.2529</v>
       </c>
-      <c r="V131" s="2">
-        <v>0</v>
+      <c r="V131" s="4">
+        <v>0.0</v>
       </c>
       <c r="W131" s="1">
         <v>6369</v>
       </c>
       <c r="X131" s="1">
         <v>3463</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132" t="s">
         <v>304</v>
       </c>
       <c r="B132" t="s">
         <v>46</v>
       </c>
       <c r="C132" t="s">
         <v>305</v>
       </c>
       <c r="D132" s="1">
         <v>1781</v>
       </c>
       <c r="E132" s="1">
         <v>1655</v>
       </c>
       <c r="F132" s="1">
@@ -13480,52 +13480,52 @@
       </c>
       <c r="N132" s="1">
         <v>847</v>
       </c>
       <c r="O132" s="3">
         <v>0.476</v>
       </c>
       <c r="P132" s="1">
         <v>1057</v>
       </c>
       <c r="Q132" s="1">
         <v>818</v>
       </c>
       <c r="R132" s="1">
         <v>239</v>
       </c>
       <c r="S132" s="3">
         <v>0.226</v>
       </c>
       <c r="T132" s="4">
         <v>0.4292</v>
       </c>
       <c r="U132" s="4">
         <v>0.4292</v>
       </c>
-      <c r="V132" s="2">
-        <v>0</v>
+      <c r="V132" s="4">
+        <v>0.0</v>
       </c>
       <c r="W132" s="1">
         <v>4150</v>
       </c>
       <c r="X132" s="1">
         <v>1906</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133" t="s">
         <v>306</v>
       </c>
       <c r="B133" t="s">
         <v>307</v>
       </c>
       <c r="C133" t="s">
         <v>308</v>
       </c>
       <c r="D133" s="1">
         <v>1615</v>
       </c>
       <c r="E133" s="1">
         <v>1500</v>
       </c>
       <c r="F133" s="1">
@@ -13628,52 +13628,52 @@
       </c>
       <c r="N134" s="1">
         <v>8</v>
       </c>
       <c r="O134" s="3">
         <v>0.024</v>
       </c>
       <c r="P134" s="1">
         <v>179</v>
       </c>
       <c r="Q134" s="1">
         <v>162</v>
       </c>
       <c r="R134" s="1">
         <v>17</v>
       </c>
       <c r="S134" s="3">
         <v>0.095</v>
       </c>
       <c r="T134" s="4">
         <v>0.047</v>
       </c>
       <c r="U134" s="4">
         <v>0.047</v>
       </c>
-      <c r="V134" s="2">
-        <v>0</v>
+      <c r="V134" s="4">
+        <v>0.0</v>
       </c>
       <c r="W134" s="1">
         <v>7106</v>
       </c>
       <c r="X134" s="1">
         <v>3447</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135" t="s">
         <v>311</v>
       </c>
       <c r="B135" t="s">
         <v>307</v>
       </c>
       <c r="C135" t="s">
         <v>312</v>
       </c>
       <c r="D135" s="1">
         <v>112</v>
       </c>
       <c r="E135" s="1">
         <v>110</v>
       </c>
       <c r="F135" s="1">
@@ -13924,52 +13924,52 @@
       </c>
       <c r="N138" s="1">
         <v>33</v>
       </c>
       <c r="O138" s="3">
         <v>0.042</v>
       </c>
       <c r="P138" s="1">
         <v>481</v>
       </c>
       <c r="Q138" s="1">
         <v>325</v>
       </c>
       <c r="R138" s="1">
         <v>156</v>
       </c>
       <c r="S138" s="3">
         <v>0.324</v>
       </c>
       <c r="T138" s="4">
         <v>12.6127</v>
       </c>
       <c r="U138" s="4">
         <v>12.6127</v>
       </c>
-      <c r="V138" s="2">
-        <v>0</v>
+      <c r="V138" s="4">
+        <v>0.0</v>
       </c>
       <c r="W138" s="1">
         <v>62</v>
       </c>
       <c r="X138" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139" t="s">
         <v>319</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" t="s">
         <v>320</v>
       </c>
       <c r="D139" s="1">
         <v>656</v>
       </c>
       <c r="E139" s="1">
         <v>632</v>
       </c>
       <c r="F139" s="1">
@@ -14220,52 +14220,52 @@
       </c>
       <c r="N142" s="1">
         <v>12</v>
       </c>
       <c r="O142" s="3">
         <v>0.022</v>
       </c>
       <c r="P142" s="1">
         <v>246</v>
       </c>
       <c r="Q142" s="1">
         <v>216</v>
       </c>
       <c r="R142" s="1">
         <v>30</v>
       </c>
       <c r="S142" s="3">
         <v>0.122</v>
       </c>
       <c r="T142" s="4">
         <v>0.3763</v>
       </c>
       <c r="U142" s="4">
         <v>0.3763</v>
       </c>
-      <c r="V142" s="2">
-        <v>0</v>
+      <c r="V142" s="4">
+        <v>0.0</v>
       </c>
       <c r="W142" s="1">
         <v>1459</v>
       </c>
       <c r="X142" s="1">
         <v>574</v>
       </c>
     </row>
     <row r="143" spans="1:24">
       <c r="A143" t="s">
         <v>327</v>
       </c>
       <c r="B143" t="s">
         <v>307</v>
       </c>
       <c r="C143" t="s">
         <v>328</v>
       </c>
       <c r="D143" s="1">
         <v>3816</v>
       </c>
       <c r="E143" s="1">
         <v>3719</v>
       </c>
       <c r="F143" s="1">
@@ -14368,52 +14368,52 @@
       </c>
       <c r="N144" s="1">
         <v>13</v>
       </c>
       <c r="O144" s="3">
         <v>0.039</v>
       </c>
       <c r="P144" s="1">
         <v>169</v>
       </c>
       <c r="Q144" s="1">
         <v>159</v>
       </c>
       <c r="R144" s="1">
         <v>10</v>
       </c>
       <c r="S144" s="3">
         <v>0.059</v>
       </c>
       <c r="T144" s="4">
         <v>0.3231</v>
       </c>
       <c r="U144" s="4">
         <v>0.3231</v>
       </c>
-      <c r="V144" s="2">
-        <v>0</v>
+      <c r="V144" s="4">
+        <v>0.0</v>
       </c>
       <c r="W144" s="1">
         <v>1034</v>
       </c>
       <c r="X144" s="1">
         <v>492</v>
       </c>
     </row>
     <row r="145" spans="1:24">
       <c r="A145" t="s">
         <v>331</v>
       </c>
       <c r="B145" t="s">
         <v>307</v>
       </c>
       <c r="C145" t="s">
         <v>332</v>
       </c>
       <c r="D145" s="1">
         <v>2859</v>
       </c>
       <c r="E145" s="1">
         <v>2741</v>
       </c>
       <c r="F145" s="1">
@@ -14516,52 +14516,52 @@
       </c>
       <c r="N146" s="1">
         <v>26</v>
       </c>
       <c r="O146" s="3">
         <v>0.072</v>
       </c>
       <c r="P146" s="1">
         <v>176</v>
       </c>
       <c r="Q146" s="1">
         <v>166</v>
       </c>
       <c r="R146" s="1">
         <v>10</v>
       </c>
       <c r="S146" s="3">
         <v>0.057</v>
       </c>
       <c r="T146" s="4">
         <v>0.076</v>
       </c>
       <c r="U146" s="4">
         <v>0.076</v>
       </c>
-      <c r="V146" s="2">
-        <v>0</v>
+      <c r="V146" s="4">
+        <v>0.0</v>
       </c>
       <c r="W146" s="1">
         <v>4750</v>
       </c>
       <c r="X146" s="1">
         <v>2184</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147" t="s">
         <v>335</v>
       </c>
       <c r="B147" t="s">
         <v>307</v>
       </c>
       <c r="C147" t="s">
         <v>336</v>
       </c>
       <c r="D147" s="1">
         <v>1736</v>
       </c>
       <c r="E147" s="1">
         <v>1658</v>
       </c>
       <c r="F147" s="1">
@@ -14738,52 +14738,52 @@
       </c>
       <c r="N149" s="1">
         <v>3</v>
       </c>
       <c r="O149" s="3">
         <v>0.041</v>
       </c>
       <c r="P149" s="1">
         <v>86</v>
       </c>
       <c r="Q149" s="1">
         <v>33</v>
       </c>
       <c r="R149" s="1">
         <v>53</v>
       </c>
       <c r="S149" s="3">
         <v>0.616</v>
       </c>
       <c r="T149" s="4">
         <v>1.8417</v>
       </c>
       <c r="U149" s="4">
         <v>1.8417</v>
       </c>
-      <c r="V149" s="2">
-        <v>0</v>
+      <c r="V149" s="4">
+        <v>0.0</v>
       </c>
       <c r="W149" s="1">
         <v>40</v>
       </c>
       <c r="X149" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150" t="s">
         <v>341</v>
       </c>
       <c r="B150" t="s">
         <v>307</v>
       </c>
       <c r="C150" t="s">
         <v>342</v>
       </c>
       <c r="D150" s="1">
         <v>4605</v>
       </c>
       <c r="E150" s="1">
         <v>4413</v>
       </c>
       <c r="F150" s="1">
@@ -15552,52 +15552,52 @@
       </c>
       <c r="N160" s="1">
         <v>29</v>
       </c>
       <c r="O160" s="3">
         <v>0.042</v>
       </c>
       <c r="P160" s="1">
         <v>345</v>
       </c>
       <c r="Q160" s="1">
         <v>298</v>
       </c>
       <c r="R160" s="1">
         <v>47</v>
       </c>
       <c r="S160" s="3">
         <v>0.136</v>
       </c>
       <c r="T160" s="4">
         <v>0.9564</v>
       </c>
       <c r="U160" s="4">
         <v>0.9564</v>
       </c>
-      <c r="V160" s="2">
-        <v>0</v>
+      <c r="V160" s="4">
+        <v>0.0</v>
       </c>
       <c r="W160" s="1">
         <v>727</v>
       </c>
       <c r="X160" s="1">
         <v>312</v>
       </c>
     </row>
     <row r="161" spans="1:24">
       <c r="A161" t="s">
         <v>363</v>
       </c>
       <c r="B161" t="s">
         <v>307</v>
       </c>
       <c r="C161" t="s">
         <v>364</v>
       </c>
       <c r="D161" s="1">
         <v>2472</v>
       </c>
       <c r="E161" s="1">
         <v>2379</v>
       </c>
       <c r="F161" s="1">
@@ -15700,52 +15700,52 @@
       </c>
       <c r="N162" s="1">
         <v>15</v>
       </c>
       <c r="O162" s="3">
         <v>0.04</v>
       </c>
       <c r="P162" s="1">
         <v>231</v>
       </c>
       <c r="Q162" s="1">
         <v>140</v>
       </c>
       <c r="R162" s="1">
         <v>91</v>
       </c>
       <c r="S162" s="3">
         <v>0.394</v>
       </c>
       <c r="T162" s="4">
         <v>15.0226</v>
       </c>
       <c r="U162" s="4">
         <v>15.0226</v>
       </c>
-      <c r="V162" s="2">
-        <v>0</v>
+      <c r="V162" s="4">
+        <v>0.0</v>
       </c>
       <c r="W162" s="1">
         <v>25</v>
       </c>
       <c r="X162" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:24">
       <c r="A163" t="s">
         <v>367</v>
       </c>
       <c r="B163" t="s">
         <v>307</v>
       </c>
       <c r="C163" t="s">
         <v>219</v>
       </c>
       <c r="D163" s="1">
         <v>351</v>
       </c>
       <c r="E163" s="1">
         <v>343</v>
       </c>
       <c r="F163" s="1">
@@ -16070,52 +16070,52 @@
       </c>
       <c r="N167" s="1">
         <v>26</v>
       </c>
       <c r="O167" s="3">
         <v>0.031</v>
       </c>
       <c r="P167" s="1">
         <v>407</v>
       </c>
       <c r="Q167" s="1">
         <v>377</v>
       </c>
       <c r="R167" s="1">
         <v>30</v>
       </c>
       <c r="S167" s="3">
         <v>0.074</v>
       </c>
       <c r="T167" s="4">
         <v>2.1113</v>
       </c>
       <c r="U167" s="4">
         <v>2.1113</v>
       </c>
-      <c r="V167" s="2">
-        <v>0</v>
+      <c r="V167" s="4">
+        <v>0.0</v>
       </c>
       <c r="W167" s="1">
         <v>391</v>
       </c>
       <c r="X167" s="1">
         <v>179</v>
       </c>
     </row>
     <row r="168" spans="1:24">
       <c r="A168" t="s">
         <v>376</v>
       </c>
       <c r="B168" t="s">
         <v>307</v>
       </c>
       <c r="C168" t="s">
         <v>377</v>
       </c>
       <c r="D168" s="1">
         <v>1006</v>
       </c>
       <c r="E168" s="1">
         <v>981</v>
       </c>
       <c r="F168" s="1">
@@ -16218,52 +16218,52 @@
       </c>
       <c r="N169" s="1">
         <v>17</v>
       </c>
       <c r="O169" s="3">
         <v>0.035</v>
       </c>
       <c r="P169" s="1">
         <v>223</v>
       </c>
       <c r="Q169" s="1">
         <v>215</v>
       </c>
       <c r="R169" s="1">
         <v>8</v>
       </c>
       <c r="S169" s="3">
         <v>0.036</v>
       </c>
       <c r="T169" s="4">
         <v>0.1521</v>
       </c>
       <c r="U169" s="4">
         <v>0.1521</v>
       </c>
-      <c r="V169" s="2">
-        <v>0</v>
+      <c r="V169" s="4">
+        <v>0.0</v>
       </c>
       <c r="W169" s="1">
         <v>3215</v>
       </c>
       <c r="X169" s="1">
         <v>1414</v>
       </c>
     </row>
     <row r="170" spans="1:24">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>307</v>
       </c>
       <c r="C170" t="s">
         <v>381</v>
       </c>
       <c r="D170" s="1">
         <v>2709</v>
       </c>
       <c r="E170" s="1">
         <v>2642</v>
       </c>
       <c r="F170" s="1">
@@ -16366,52 +16366,52 @@
       </c>
       <c r="N171" s="1">
         <v>55</v>
       </c>
       <c r="O171" s="3">
         <v>0.041</v>
       </c>
       <c r="P171" s="1">
         <v>575</v>
       </c>
       <c r="Q171" s="1">
         <v>502</v>
       </c>
       <c r="R171" s="1">
         <v>73</v>
       </c>
       <c r="S171" s="3">
         <v>0.127</v>
       </c>
       <c r="T171" s="4">
         <v>26.6674</v>
       </c>
       <c r="U171" s="4">
         <v>26.6674</v>
       </c>
-      <c r="V171" s="2">
-        <v>0</v>
+      <c r="V171" s="4">
+        <v>0.0</v>
       </c>
       <c r="W171" s="1">
         <v>51</v>
       </c>
       <c r="X171" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172" t="s">
         <v>384</v>
       </c>
       <c r="B172" t="s">
         <v>307</v>
       </c>
       <c r="C172" t="s">
         <v>385</v>
       </c>
       <c r="D172" s="1">
         <v>656</v>
       </c>
       <c r="E172" s="1">
         <v>638</v>
       </c>
       <c r="F172" s="1">
@@ -16440,52 +16440,52 @@
       </c>
       <c r="N172" s="1">
         <v>21</v>
       </c>
       <c r="O172" s="3">
         <v>0.032</v>
       </c>
       <c r="P172" s="1">
         <v>288</v>
       </c>
       <c r="Q172" s="1">
         <v>259</v>
       </c>
       <c r="R172" s="1">
         <v>29</v>
       </c>
       <c r="S172" s="3">
         <v>0.101</v>
       </c>
       <c r="T172" s="4">
         <v>14.7448</v>
       </c>
       <c r="U172" s="4">
         <v>14.7448</v>
       </c>
-      <c r="V172" s="2">
-        <v>0</v>
+      <c r="V172" s="4">
+        <v>0.0</v>
       </c>
       <c r="W172" s="1">
         <v>44</v>
       </c>
       <c r="X172" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173" t="s">
         <v>386</v>
       </c>
       <c r="B173" t="s">
         <v>307</v>
       </c>
       <c r="C173" t="s">
         <v>387</v>
       </c>
       <c r="D173" s="1">
         <v>895</v>
       </c>
       <c r="E173" s="1">
         <v>876</v>
       </c>
       <c r="F173" s="1">
@@ -16662,52 +16662,52 @@
       </c>
       <c r="N175" s="1">
         <v>57</v>
       </c>
       <c r="O175" s="3">
         <v>0.034</v>
       </c>
       <c r="P175" s="1">
         <v>776</v>
       </c>
       <c r="Q175" s="1">
         <v>705</v>
       </c>
       <c r="R175" s="1">
         <v>71</v>
       </c>
       <c r="S175" s="3">
         <v>0.091</v>
       </c>
       <c r="T175" s="4">
         <v>26.0933</v>
       </c>
       <c r="U175" s="4">
         <v>26.0933</v>
       </c>
-      <c r="V175" s="2">
-        <v>0</v>
+      <c r="V175" s="4">
+        <v>0.0</v>
       </c>
       <c r="W175" s="1">
         <v>65</v>
       </c>
       <c r="X175" s="1">
         <v>27</v>
       </c>
     </row>
     <row r="176" spans="1:24">
       <c r="A176" t="s">
         <v>392</v>
       </c>
       <c r="B176" t="s">
         <v>307</v>
       </c>
       <c r="C176" t="s">
         <v>393</v>
       </c>
       <c r="D176" s="1">
         <v>1192</v>
       </c>
       <c r="E176" s="1">
         <v>1161</v>
       </c>
       <c r="F176" s="1">
@@ -16736,52 +16736,52 @@
       </c>
       <c r="N176" s="1">
         <v>56</v>
       </c>
       <c r="O176" s="3">
         <v>0.047</v>
       </c>
       <c r="P176" s="1">
         <v>612</v>
       </c>
       <c r="Q176" s="1">
         <v>566</v>
       </c>
       <c r="R176" s="1">
         <v>46</v>
       </c>
       <c r="S176" s="3">
         <v>0.075</v>
       </c>
       <c r="T176" s="4">
         <v>0.4285</v>
       </c>
       <c r="U176" s="4">
         <v>0.4285</v>
       </c>
-      <c r="V176" s="2">
-        <v>0</v>
+      <c r="V176" s="4">
+        <v>0.0</v>
       </c>
       <c r="W176" s="1">
         <v>2782</v>
       </c>
       <c r="X176" s="1">
         <v>1321</v>
       </c>
     </row>
     <row r="177" spans="1:24">
       <c r="A177" t="s">
         <v>394</v>
       </c>
       <c r="B177" t="s">
         <v>307</v>
       </c>
       <c r="C177" t="s">
         <v>395</v>
       </c>
       <c r="D177" s="1">
         <v>594</v>
       </c>
       <c r="E177" s="1">
         <v>582</v>
       </c>
       <c r="F177" s="1">
@@ -16810,52 +16810,52 @@
       </c>
       <c r="N177" s="1">
         <v>18</v>
       </c>
       <c r="O177" s="3">
         <v>0.03</v>
       </c>
       <c r="P177" s="1">
         <v>285</v>
       </c>
       <c r="Q177" s="1">
         <v>254</v>
       </c>
       <c r="R177" s="1">
         <v>31</v>
       </c>
       <c r="S177" s="3">
         <v>0.109</v>
       </c>
       <c r="T177" s="4">
         <v>0.6877</v>
       </c>
       <c r="U177" s="4">
         <v>0.6877</v>
       </c>
-      <c r="V177" s="2">
-        <v>0</v>
+      <c r="V177" s="4">
+        <v>0.0</v>
       </c>
       <c r="W177" s="1">
         <v>864</v>
       </c>
       <c r="X177" s="1">
         <v>369</v>
       </c>
     </row>
     <row r="178" spans="1:24">
       <c r="A178" t="s">
         <v>396</v>
       </c>
       <c r="B178" t="s">
         <v>397</v>
       </c>
       <c r="C178" t="s">
         <v>398</v>
       </c>
       <c r="D178" s="1">
         <v>9238</v>
       </c>
       <c r="E178" s="1">
         <v>8643</v>
       </c>
       <c r="F178" s="1">
@@ -17550,52 +17550,52 @@
       </c>
       <c r="N187" s="1">
         <v>583</v>
       </c>
       <c r="O187" s="3">
         <v>0.072</v>
       </c>
       <c r="P187" s="1">
         <v>3430</v>
       </c>
       <c r="Q187" s="1">
         <v>3243</v>
       </c>
       <c r="R187" s="1">
         <v>187</v>
       </c>
       <c r="S187" s="3">
         <v>0.055</v>
       </c>
       <c r="T187" s="4">
         <v>15.6863</v>
       </c>
       <c r="U187" s="4">
         <v>15.6863</v>
       </c>
-      <c r="V187" s="2">
-        <v>0</v>
+      <c r="V187" s="4">
+        <v>0.0</v>
       </c>
       <c r="W187" s="1">
         <v>513</v>
       </c>
       <c r="X187" s="1">
         <v>207</v>
       </c>
     </row>
     <row r="188" spans="1:24">
       <c r="A188" t="s">
         <v>417</v>
       </c>
       <c r="B188" t="s">
         <v>397</v>
       </c>
       <c r="C188" t="s">
         <v>418</v>
       </c>
       <c r="D188" s="1">
         <v>2168</v>
       </c>
       <c r="E188" s="1">
         <v>2057</v>
       </c>
       <c r="F188" s="1">
@@ -17698,52 +17698,52 @@
       </c>
       <c r="N189" s="1">
         <v>20</v>
       </c>
       <c r="O189" s="3">
         <v>0.08</v>
       </c>
       <c r="P189" s="1">
         <v>108</v>
       </c>
       <c r="Q189" s="1">
         <v>98</v>
       </c>
       <c r="R189" s="1">
         <v>10</v>
       </c>
       <c r="S189" s="3">
         <v>0.093</v>
       </c>
       <c r="T189" s="4">
         <v>0.0816</v>
       </c>
       <c r="U189" s="4">
         <v>0.0816</v>
       </c>
-      <c r="V189" s="2">
-        <v>0</v>
+      <c r="V189" s="4">
+        <v>0.0</v>
       </c>
       <c r="W189" s="1">
         <v>3051</v>
       </c>
       <c r="X189" s="1">
         <v>1201</v>
       </c>
     </row>
     <row r="190" spans="1:24">
       <c r="A190" t="s">
         <v>421</v>
       </c>
       <c r="B190" t="s">
         <v>397</v>
       </c>
       <c r="C190" t="s">
         <v>422</v>
       </c>
       <c r="D190" s="1">
         <v>1818</v>
       </c>
       <c r="E190" s="1">
         <v>1763</v>
       </c>
       <c r="F190" s="1">
@@ -18290,52 +18290,52 @@
       </c>
       <c r="N197" s="1">
         <v>6</v>
       </c>
       <c r="O197" s="3">
         <v>0.052</v>
       </c>
       <c r="P197" s="1">
         <v>47</v>
       </c>
       <c r="Q197" s="1">
         <v>43</v>
       </c>
       <c r="R197" s="1">
         <v>4</v>
       </c>
       <c r="S197" s="3">
         <v>0.085</v>
       </c>
       <c r="T197" s="4">
         <v>0.2601</v>
       </c>
       <c r="U197" s="4">
         <v>0.2601</v>
       </c>
-      <c r="V197" s="2">
-        <v>0</v>
+      <c r="V197" s="4">
+        <v>0.0</v>
       </c>
       <c r="W197" s="1">
         <v>446</v>
       </c>
       <c r="X197" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="198" spans="1:24">
       <c r="A198" t="s">
         <v>437</v>
       </c>
       <c r="B198" t="s">
         <v>397</v>
       </c>
       <c r="C198" t="s">
         <v>438</v>
       </c>
       <c r="D198" s="1">
         <v>3882</v>
       </c>
       <c r="E198" s="1">
         <v>3765</v>
       </c>
       <c r="F198" s="1">
@@ -18882,52 +18882,52 @@
       </c>
       <c r="N205" s="1">
         <v>13</v>
       </c>
       <c r="O205" s="3">
         <v>0.125</v>
       </c>
       <c r="P205" s="1">
         <v>60</v>
       </c>
       <c r="Q205" s="1">
         <v>49</v>
       </c>
       <c r="R205" s="1">
         <v>11</v>
       </c>
       <c r="S205" s="3">
         <v>0.183</v>
       </c>
       <c r="T205" s="4">
         <v>0.1694</v>
       </c>
       <c r="U205" s="4">
         <v>0.1694</v>
       </c>
-      <c r="V205" s="2">
-        <v>0</v>
+      <c r="V205" s="4">
+        <v>0.0</v>
       </c>
       <c r="W205" s="1">
         <v>614</v>
       </c>
       <c r="X205" s="1">
         <v>289</v>
       </c>
     </row>
     <row r="206" spans="1:24">
       <c r="A206" t="s">
         <v>453</v>
       </c>
       <c r="B206" t="s">
         <v>397</v>
       </c>
       <c r="C206" t="s">
         <v>454</v>
       </c>
       <c r="D206" s="1">
         <v>129</v>
       </c>
       <c r="E206" s="1">
         <v>117</v>
       </c>
       <c r="F206" s="1">
@@ -18956,52 +18956,52 @@
       </c>
       <c r="N206" s="1">
         <v>13</v>
       </c>
       <c r="O206" s="3">
         <v>0.101</v>
       </c>
       <c r="P206" s="1">
         <v>64</v>
       </c>
       <c r="Q206" s="1">
         <v>57</v>
       </c>
       <c r="R206" s="1">
         <v>7</v>
       </c>
       <c r="S206" s="3">
         <v>0.109</v>
       </c>
       <c r="T206" s="4">
         <v>0.1353</v>
       </c>
       <c r="U206" s="4">
         <v>0.1353</v>
       </c>
-      <c r="V206" s="2">
-        <v>0</v>
+      <c r="V206" s="4">
+        <v>0.0</v>
       </c>
       <c r="W206" s="1">
         <v>953</v>
       </c>
       <c r="X206" s="1">
         <v>421</v>
       </c>
     </row>
     <row r="207" spans="1:24">
       <c r="A207" t="s">
         <v>455</v>
       </c>
       <c r="B207" t="s">
         <v>397</v>
       </c>
       <c r="C207" t="s">
         <v>456</v>
       </c>
       <c r="D207" s="1">
         <v>13495</v>
       </c>
       <c r="E207" s="1">
         <v>12841</v>
       </c>
       <c r="F207" s="1">
@@ -19622,52 +19622,52 @@
       </c>
       <c r="N215" s="1">
         <v>28</v>
       </c>
       <c r="O215" s="3">
         <v>0.085</v>
       </c>
       <c r="P215" s="1">
         <v>168</v>
       </c>
       <c r="Q215" s="1">
         <v>151</v>
       </c>
       <c r="R215" s="1">
         <v>17</v>
       </c>
       <c r="S215" s="3">
         <v>0.101</v>
       </c>
       <c r="T215" s="4">
         <v>0.2766</v>
       </c>
       <c r="U215" s="4">
         <v>0.2766</v>
       </c>
-      <c r="V215" s="2">
-        <v>0</v>
+      <c r="V215" s="4">
+        <v>0.0</v>
       </c>
       <c r="W215" s="1">
         <v>1193</v>
       </c>
       <c r="X215" s="1">
         <v>546</v>
       </c>
     </row>
     <row r="216" spans="1:24">
       <c r="A216" t="s">
         <v>473</v>
       </c>
       <c r="B216" t="s">
         <v>397</v>
       </c>
       <c r="C216" t="s">
         <v>474</v>
       </c>
       <c r="D216" s="1">
         <v>7183</v>
       </c>
       <c r="E216" s="1">
         <v>6900</v>
       </c>
       <c r="F216" s="1">
@@ -19696,52 +19696,52 @@
       </c>
       <c r="N216" s="1">
         <v>378</v>
       </c>
       <c r="O216" s="3">
         <v>0.053</v>
       </c>
       <c r="P216" s="1">
         <v>3432</v>
       </c>
       <c r="Q216" s="1">
         <v>3193</v>
       </c>
       <c r="R216" s="1">
         <v>239</v>
       </c>
       <c r="S216" s="3">
         <v>0.07</v>
       </c>
       <c r="T216" s="4">
         <v>32.6936</v>
       </c>
       <c r="U216" s="4">
         <v>32.6936</v>
       </c>
-      <c r="V216" s="2">
-        <v>0</v>
+      <c r="V216" s="4">
+        <v>0.0</v>
       </c>
       <c r="W216" s="1">
         <v>220</v>
       </c>
       <c r="X216" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="217" spans="1:24">
       <c r="A217" t="s">
         <v>475</v>
       </c>
       <c r="B217" t="s">
         <v>397</v>
       </c>
       <c r="C217" t="s">
         <v>476</v>
       </c>
       <c r="D217" s="1">
         <v>5495</v>
       </c>
       <c r="E217" s="1">
         <v>5311</v>
       </c>
       <c r="F217" s="1">
@@ -20140,52 +20140,52 @@
       </c>
       <c r="N222" s="1">
         <v>184</v>
       </c>
       <c r="O222" s="3">
         <v>0.142</v>
       </c>
       <c r="P222" s="1">
         <v>676</v>
       </c>
       <c r="Q222" s="1">
         <v>611</v>
       </c>
       <c r="R222" s="1">
         <v>65</v>
       </c>
       <c r="S222" s="3">
         <v>0.096</v>
       </c>
       <c r="T222" s="4">
         <v>0.727</v>
       </c>
       <c r="U222" s="4">
         <v>0.727</v>
       </c>
-      <c r="V222" s="2">
-        <v>0</v>
+      <c r="V222" s="4">
+        <v>0.0</v>
       </c>
       <c r="W222" s="1">
         <v>1788</v>
       </c>
       <c r="X222" s="1">
         <v>840</v>
       </c>
     </row>
     <row r="223" spans="1:24">
       <c r="A223" t="s">
         <v>487</v>
       </c>
       <c r="B223" t="s">
         <v>397</v>
       </c>
       <c r="C223" t="s">
         <v>488</v>
       </c>
       <c r="D223" s="1">
         <v>2793</v>
       </c>
       <c r="E223" s="1">
         <v>2689</v>
       </c>
       <c r="F223" s="1">
@@ -20732,52 +20732,52 @@
       </c>
       <c r="N230" s="1">
         <v>109</v>
       </c>
       <c r="O230" s="3">
         <v>0.091</v>
       </c>
       <c r="P230" s="1">
         <v>551</v>
       </c>
       <c r="Q230" s="1">
         <v>517</v>
       </c>
       <c r="R230" s="1">
         <v>34</v>
       </c>
       <c r="S230" s="3">
         <v>0.062</v>
       </c>
       <c r="T230" s="4">
         <v>0.795</v>
       </c>
       <c r="U230" s="4">
         <v>0.795</v>
       </c>
-      <c r="V230" s="2">
-        <v>0</v>
+      <c r="V230" s="4">
+        <v>0.0</v>
       </c>
       <c r="W230" s="1">
         <v>1503</v>
       </c>
       <c r="X230" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="231" spans="1:24">
       <c r="A231" t="s">
         <v>503</v>
       </c>
       <c r="B231" t="s">
         <v>397</v>
       </c>
       <c r="C231" t="s">
         <v>504</v>
       </c>
       <c r="D231" s="1">
         <v>1316</v>
       </c>
       <c r="E231" s="1">
         <v>1222</v>
       </c>
       <c r="F231" s="1">
@@ -20806,52 +20806,52 @@
       </c>
       <c r="N231" s="1">
         <v>289</v>
       </c>
       <c r="O231" s="3">
         <v>0.22</v>
       </c>
       <c r="P231" s="1">
         <v>679</v>
       </c>
       <c r="Q231" s="1">
         <v>617</v>
       </c>
       <c r="R231" s="1">
         <v>62</v>
       </c>
       <c r="S231" s="3">
         <v>0.091</v>
       </c>
       <c r="T231" s="4">
         <v>0.693</v>
       </c>
       <c r="U231" s="4">
         <v>0.693</v>
       </c>
-      <c r="V231" s="2">
-        <v>0</v>
+      <c r="V231" s="4">
+        <v>0.0</v>
       </c>
       <c r="W231" s="1">
         <v>1899</v>
       </c>
       <c r="X231" s="1">
         <v>890</v>
       </c>
     </row>
     <row r="232" spans="1:24">
       <c r="A232" t="s">
         <v>505</v>
       </c>
       <c r="B232" t="s">
         <v>506</v>
       </c>
       <c r="C232" t="s">
         <v>507</v>
       </c>
       <c r="D232" s="1">
         <v>14844</v>
       </c>
       <c r="E232" s="1">
         <v>14247</v>
       </c>
       <c r="F232" s="1">
@@ -20954,52 +20954,52 @@
       </c>
       <c r="N233" s="1">
         <v>64</v>
       </c>
       <c r="O233" s="3">
         <v>0.103</v>
       </c>
       <c r="P233" s="1">
         <v>356</v>
       </c>
       <c r="Q233" s="1">
         <v>239</v>
       </c>
       <c r="R233" s="1">
         <v>117</v>
       </c>
       <c r="S233" s="3">
         <v>0.329</v>
       </c>
       <c r="T233" s="4">
         <v>24.9529</v>
       </c>
       <c r="U233" s="4">
         <v>24.9529</v>
       </c>
-      <c r="V233" s="2">
-        <v>0</v>
+      <c r="V233" s="4">
+        <v>0.0</v>
       </c>
       <c r="W233" s="1">
         <v>25</v>
       </c>
       <c r="X233" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:24">
       <c r="A234" t="s">
         <v>510</v>
       </c>
       <c r="B234" t="s">
         <v>506</v>
       </c>
       <c r="C234" t="s">
         <v>511</v>
       </c>
       <c r="D234" s="1">
         <v>1214</v>
       </c>
       <c r="E234" s="1">
         <v>1142</v>
       </c>
       <c r="F234" s="1">
@@ -21102,52 +21102,52 @@
       </c>
       <c r="N235" s="1">
         <v>15</v>
       </c>
       <c r="O235" s="3">
         <v>0.035</v>
       </c>
       <c r="P235" s="1">
         <v>205</v>
       </c>
       <c r="Q235" s="1">
         <v>171</v>
       </c>
       <c r="R235" s="1">
         <v>34</v>
       </c>
       <c r="S235" s="3">
         <v>0.166</v>
       </c>
       <c r="T235" s="4">
         <v>1.8246</v>
       </c>
       <c r="U235" s="4">
         <v>1.8246</v>
       </c>
-      <c r="V235" s="2">
-        <v>0</v>
+      <c r="V235" s="4">
+        <v>0.0</v>
       </c>
       <c r="W235" s="1">
         <v>232</v>
       </c>
       <c r="X235" s="1">
         <v>94</v>
       </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236" t="s">
         <v>514</v>
       </c>
       <c r="B236" t="s">
         <v>506</v>
       </c>
       <c r="C236" t="s">
         <v>515</v>
       </c>
       <c r="D236" s="1">
         <v>7900</v>
       </c>
       <c r="E236" s="1">
         <v>7628</v>
       </c>
       <c r="F236" s="1">
@@ -21250,52 +21250,52 @@
       </c>
       <c r="N237" s="1">
         <v>1866</v>
       </c>
       <c r="O237" s="3">
         <v>0.138</v>
       </c>
       <c r="P237" s="1">
         <v>7071</v>
       </c>
       <c r="Q237" s="1">
         <v>6174</v>
       </c>
       <c r="R237" s="1">
         <v>897</v>
       </c>
       <c r="S237" s="3">
         <v>0.127</v>
       </c>
       <c r="T237" s="4">
         <v>2.7188</v>
       </c>
       <c r="U237" s="4">
         <v>2.7188</v>
       </c>
-      <c r="V237" s="2">
-        <v>0</v>
+      <c r="V237" s="4">
+        <v>0.0</v>
       </c>
       <c r="W237" s="1">
         <v>4966</v>
       </c>
       <c r="X237" s="1">
         <v>2271</v>
       </c>
     </row>
     <row r="238" spans="1:24">
       <c r="A238" t="s">
         <v>518</v>
       </c>
       <c r="B238" t="s">
         <v>506</v>
       </c>
       <c r="C238" t="s">
         <v>519</v>
       </c>
       <c r="D238" s="1">
         <v>17230</v>
       </c>
       <c r="E238" s="1">
         <v>16545</v>
       </c>
       <c r="F238" s="1">
@@ -21398,52 +21398,52 @@
       </c>
       <c r="N239" s="1">
         <v>19</v>
       </c>
       <c r="O239" s="3">
         <v>0.052</v>
       </c>
       <c r="P239" s="1">
         <v>155</v>
       </c>
       <c r="Q239" s="1">
         <v>152</v>
       </c>
       <c r="R239" s="1">
         <v>3</v>
       </c>
       <c r="S239" s="3">
         <v>0.019</v>
       </c>
       <c r="T239" s="4">
         <v>0.5366</v>
       </c>
       <c r="U239" s="4">
         <v>0.5366</v>
       </c>
-      <c r="V239" s="2">
-        <v>0</v>
+      <c r="V239" s="4">
+        <v>0.0</v>
       </c>
       <c r="W239" s="1">
         <v>678</v>
       </c>
       <c r="X239" s="1">
         <v>283</v>
       </c>
     </row>
     <row r="240" spans="1:24">
       <c r="A240" t="s">
         <v>522</v>
       </c>
       <c r="B240" t="s">
         <v>506</v>
       </c>
       <c r="C240" t="s">
         <v>414</v>
       </c>
       <c r="D240" s="1">
         <v>7899</v>
       </c>
       <c r="E240" s="1">
         <v>7637</v>
       </c>
       <c r="F240" s="1">
@@ -21620,52 +21620,52 @@
       </c>
       <c r="N242" s="1">
         <v>7</v>
       </c>
       <c r="O242" s="3">
         <v>0.117</v>
       </c>
       <c r="P242" s="1">
         <v>34</v>
       </c>
       <c r="Q242" s="1">
         <v>29</v>
       </c>
       <c r="R242" s="1">
         <v>5</v>
       </c>
       <c r="S242" s="3">
         <v>0.147</v>
       </c>
       <c r="T242" s="4">
         <v>2.8192</v>
       </c>
       <c r="U242" s="4">
         <v>2.8192</v>
       </c>
-      <c r="V242" s="2">
-        <v>0</v>
+      <c r="V242" s="4">
+        <v>0.0</v>
       </c>
       <c r="W242" s="1">
         <v>21</v>
       </c>
       <c r="X242" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="243" spans="1:24">
       <c r="A243" t="s">
         <v>527</v>
       </c>
       <c r="B243" t="s">
         <v>506</v>
       </c>
       <c r="C243" t="s">
         <v>528</v>
       </c>
       <c r="D243" s="1">
         <v>916</v>
       </c>
       <c r="E243" s="1">
         <v>881</v>
       </c>
       <c r="F243" s="1">
@@ -21768,52 +21768,52 @@
       </c>
       <c r="N244" s="1">
         <v>131</v>
       </c>
       <c r="O244" s="3">
         <v>0.051</v>
       </c>
       <c r="P244" s="1">
         <v>1135</v>
       </c>
       <c r="Q244" s="1">
         <v>1051</v>
       </c>
       <c r="R244" s="1">
         <v>84</v>
       </c>
       <c r="S244" s="3">
         <v>0.074</v>
       </c>
       <c r="T244" s="4">
         <v>25.1127</v>
       </c>
       <c r="U244" s="4">
         <v>25.1127</v>
       </c>
-      <c r="V244" s="2">
-        <v>0</v>
+      <c r="V244" s="4">
+        <v>0.0</v>
       </c>
       <c r="W244" s="1">
         <v>102</v>
       </c>
       <c r="X244" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="245" spans="1:24">
       <c r="A245" t="s">
         <v>531</v>
       </c>
       <c r="B245" t="s">
         <v>506</v>
       </c>
       <c r="C245" t="s">
         <v>532</v>
       </c>
       <c r="D245" s="1">
         <v>2427</v>
       </c>
       <c r="E245" s="1">
         <v>2349</v>
       </c>
       <c r="F245" s="1">
@@ -22064,52 +22064,52 @@
       </c>
       <c r="N248" s="1">
         <v>37</v>
       </c>
       <c r="O248" s="3">
         <v>0.055</v>
       </c>
       <c r="P248" s="1">
         <v>327</v>
       </c>
       <c r="Q248" s="1">
         <v>281</v>
       </c>
       <c r="R248" s="1">
         <v>46</v>
       </c>
       <c r="S248" s="3">
         <v>0.141</v>
       </c>
       <c r="T248" s="4">
         <v>1.3551</v>
       </c>
       <c r="U248" s="4">
         <v>1.3551</v>
       </c>
-      <c r="V248" s="2">
-        <v>0</v>
+      <c r="V248" s="4">
+        <v>0.0</v>
       </c>
       <c r="W248" s="1">
         <v>493</v>
       </c>
       <c r="X248" s="1">
         <v>207</v>
       </c>
     </row>
     <row r="249" spans="1:24">
       <c r="A249" t="s">
         <v>539</v>
       </c>
       <c r="B249" t="s">
         <v>506</v>
       </c>
       <c r="C249" t="s">
         <v>540</v>
       </c>
       <c r="D249" s="1">
         <v>4263</v>
       </c>
       <c r="E249" s="1">
         <v>4114</v>
       </c>
       <c r="F249" s="1">
@@ -22360,52 +22360,52 @@
       </c>
       <c r="N252" s="1">
         <v>36</v>
       </c>
       <c r="O252" s="3">
         <v>0.047</v>
       </c>
       <c r="P252" s="1">
         <v>328</v>
       </c>
       <c r="Q252" s="1">
         <v>320</v>
       </c>
       <c r="R252" s="1">
         <v>8</v>
       </c>
       <c r="S252" s="3">
         <v>0.024</v>
       </c>
       <c r="T252" s="4">
         <v>1.0428</v>
       </c>
       <c r="U252" s="4">
         <v>1.0428</v>
       </c>
-      <c r="V252" s="2">
-        <v>0</v>
+      <c r="V252" s="4">
+        <v>0.0</v>
       </c>
       <c r="W252" s="1">
         <v>733</v>
       </c>
       <c r="X252" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="253" spans="1:24">
       <c r="A253" t="s">
         <v>547</v>
       </c>
       <c r="B253" t="s">
         <v>506</v>
       </c>
       <c r="C253" t="s">
         <v>548</v>
       </c>
       <c r="D253" s="1">
         <v>307</v>
       </c>
       <c r="E253" s="1">
         <v>301</v>
       </c>
       <c r="F253" s="1">
@@ -22434,52 +22434,52 @@
       </c>
       <c r="N253" s="1">
         <v>10</v>
       </c>
       <c r="O253" s="3">
         <v>0.033</v>
       </c>
       <c r="P253" s="1">
         <v>129</v>
       </c>
       <c r="Q253" s="1">
         <v>126</v>
       </c>
       <c r="R253" s="1">
         <v>3</v>
       </c>
       <c r="S253" s="3">
         <v>0.023</v>
       </c>
       <c r="T253" s="4">
         <v>1.2745</v>
       </c>
       <c r="U253" s="4">
         <v>1.2745</v>
       </c>
-      <c r="V253" s="2">
-        <v>0</v>
+      <c r="V253" s="4">
+        <v>0.0</v>
       </c>
       <c r="W253" s="1">
         <v>241</v>
       </c>
       <c r="X253" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="254" spans="1:24">
       <c r="A254" t="s">
         <v>549</v>
       </c>
       <c r="B254" t="s">
         <v>506</v>
       </c>
       <c r="C254" t="s">
         <v>550</v>
       </c>
       <c r="D254" s="1">
         <v>1737</v>
       </c>
       <c r="E254" s="1">
         <v>1670</v>
       </c>
       <c r="F254" s="1">
@@ -22508,52 +22508,52 @@
       </c>
       <c r="N254" s="1">
         <v>111</v>
       </c>
       <c r="O254" s="3">
         <v>0.064</v>
       </c>
       <c r="P254" s="1">
         <v>824</v>
       </c>
       <c r="Q254" s="1">
         <v>771</v>
       </c>
       <c r="R254" s="1">
         <v>53</v>
       </c>
       <c r="S254" s="3">
         <v>0.064</v>
       </c>
       <c r="T254" s="4">
         <v>0.8183</v>
       </c>
       <c r="U254" s="4">
         <v>0.8183</v>
       </c>
-      <c r="V254" s="2">
-        <v>0</v>
+      <c r="V254" s="4">
+        <v>0.0</v>
       </c>
       <c r="W254" s="1">
         <v>2123</v>
       </c>
       <c r="X254" s="1">
         <v>942</v>
       </c>
     </row>
     <row r="255" spans="1:24">
       <c r="A255" t="s">
         <v>551</v>
       </c>
       <c r="B255" t="s">
         <v>506</v>
       </c>
       <c r="C255" t="s">
         <v>552</v>
       </c>
       <c r="D255" s="1">
         <v>180</v>
       </c>
       <c r="E255" s="1">
         <v>176</v>
       </c>
       <c r="F255" s="1">
@@ -22582,52 +22582,52 @@
       </c>
       <c r="N255" s="1">
         <v>10</v>
       </c>
       <c r="O255" s="3">
         <v>0.056</v>
       </c>
       <c r="P255" s="1">
         <v>72</v>
       </c>
       <c r="Q255" s="1">
         <v>64</v>
       </c>
       <c r="R255" s="1">
         <v>8</v>
       </c>
       <c r="S255" s="3">
         <v>0.111</v>
       </c>
       <c r="T255" s="4">
         <v>0.1128</v>
       </c>
       <c r="U255" s="4">
         <v>0.1128</v>
       </c>
-      <c r="V255" s="2">
-        <v>0</v>
+      <c r="V255" s="4">
+        <v>0.0</v>
       </c>
       <c r="W255" s="1">
         <v>1596</v>
       </c>
       <c r="X255" s="1">
         <v>567</v>
       </c>
     </row>
     <row r="256" spans="1:24">
       <c r="A256" t="s">
         <v>553</v>
       </c>
       <c r="B256" t="s">
         <v>506</v>
       </c>
       <c r="C256" t="s">
         <v>554</v>
       </c>
       <c r="D256" s="1">
         <v>1940</v>
       </c>
       <c r="E256" s="1">
         <v>1893</v>
       </c>
       <c r="F256" s="1">
@@ -23174,52 +23174,52 @@
       </c>
       <c r="N263" s="1">
         <v>6</v>
       </c>
       <c r="O263" s="3">
         <v>0.034</v>
       </c>
       <c r="P263" s="1">
         <v>88</v>
       </c>
       <c r="Q263" s="1">
         <v>76</v>
       </c>
       <c r="R263" s="1">
         <v>12</v>
       </c>
       <c r="S263" s="3">
         <v>0.136</v>
       </c>
       <c r="T263" s="4">
         <v>0.3626</v>
       </c>
       <c r="U263" s="4">
         <v>0.3626</v>
       </c>
-      <c r="V263" s="2">
-        <v>0</v>
+      <c r="V263" s="4">
+        <v>0.0</v>
       </c>
       <c r="W263" s="1">
         <v>483</v>
       </c>
       <c r="X263" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="264" spans="1:24">
       <c r="A264" t="s">
         <v>567</v>
       </c>
       <c r="B264" t="s">
         <v>506</v>
       </c>
       <c r="C264" t="s">
         <v>568</v>
       </c>
       <c r="D264" s="1">
         <v>2745</v>
       </c>
       <c r="E264" s="1">
         <v>2668</v>
       </c>
       <c r="F264" s="1">
@@ -23322,52 +23322,52 @@
       </c>
       <c r="N265" s="1">
         <v>38</v>
       </c>
       <c r="O265" s="3">
         <v>0.033</v>
       </c>
       <c r="P265" s="1">
         <v>526</v>
       </c>
       <c r="Q265" s="1">
         <v>476</v>
       </c>
       <c r="R265" s="1">
         <v>50</v>
       </c>
       <c r="S265" s="3">
         <v>0.095</v>
       </c>
       <c r="T265" s="4">
         <v>25.4356</v>
       </c>
       <c r="U265" s="4">
         <v>25.4356</v>
       </c>
-      <c r="V265" s="2">
-        <v>0</v>
+      <c r="V265" s="4">
+        <v>0.0</v>
       </c>
       <c r="W265" s="1">
         <v>46</v>
       </c>
       <c r="X265" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:24">
       <c r="A266" t="s">
         <v>570</v>
       </c>
       <c r="B266" t="s">
         <v>506</v>
       </c>
       <c r="C266" t="s">
         <v>571</v>
       </c>
       <c r="D266" s="1">
         <v>1458</v>
       </c>
       <c r="E266" s="1">
         <v>1420</v>
       </c>
       <c r="F266" s="1">
@@ -23396,52 +23396,52 @@
       </c>
       <c r="N266" s="1">
         <v>90</v>
       </c>
       <c r="O266" s="3">
         <v>0.062</v>
       </c>
       <c r="P266" s="1">
         <v>715</v>
       </c>
       <c r="Q266" s="1">
         <v>625</v>
       </c>
       <c r="R266" s="1">
         <v>90</v>
       </c>
       <c r="S266" s="3">
         <v>0.126</v>
       </c>
       <c r="T266" s="4">
         <v>0.4704</v>
       </c>
       <c r="U266" s="4">
         <v>0.4704</v>
       </c>
-      <c r="V266" s="2">
-        <v>0</v>
+      <c r="V266" s="4">
+        <v>0.0</v>
       </c>
       <c r="W266" s="1">
         <v>3099</v>
       </c>
       <c r="X266" s="1">
         <v>1329</v>
       </c>
     </row>
     <row r="267" spans="1:24">
       <c r="A267" t="s">
         <v>572</v>
       </c>
       <c r="B267" t="s">
         <v>506</v>
       </c>
       <c r="C267" t="s">
         <v>573</v>
       </c>
       <c r="D267" s="1">
         <v>993</v>
       </c>
       <c r="E267" s="1">
         <v>971</v>
       </c>
       <c r="F267" s="1">
@@ -23766,52 +23766,52 @@
       </c>
       <c r="N271" s="1">
         <v>20</v>
       </c>
       <c r="O271" s="3">
         <v>0.035</v>
       </c>
       <c r="P271" s="1">
         <v>294</v>
       </c>
       <c r="Q271" s="1">
         <v>243</v>
       </c>
       <c r="R271" s="1">
         <v>51</v>
       </c>
       <c r="S271" s="3">
         <v>0.173</v>
       </c>
       <c r="T271" s="4">
         <v>22.9415</v>
       </c>
       <c r="U271" s="4">
         <v>22.9415</v>
       </c>
-      <c r="V271" s="2">
-        <v>0</v>
+      <c r="V271" s="4">
+        <v>0.0</v>
       </c>
       <c r="W271" s="1">
         <v>25</v>
       </c>
       <c r="X271" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:24">
       <c r="A272" t="s">
         <v>582</v>
       </c>
       <c r="B272" t="s">
         <v>506</v>
       </c>
       <c r="C272" t="s">
         <v>583</v>
       </c>
       <c r="D272" s="1">
         <v>4990</v>
       </c>
       <c r="E272" s="1">
         <v>4835</v>
       </c>
       <c r="F272" s="1">
@@ -23914,52 +23914,52 @@
       </c>
       <c r="N273" s="1">
         <v>12</v>
       </c>
       <c r="O273" s="3">
         <v>0.067</v>
       </c>
       <c r="P273" s="1">
         <v>90</v>
       </c>
       <c r="Q273" s="1">
         <v>79</v>
       </c>
       <c r="R273" s="1">
         <v>11</v>
       </c>
       <c r="S273" s="3">
         <v>0.122</v>
       </c>
       <c r="T273" s="4">
         <v>0.3948</v>
       </c>
       <c r="U273" s="4">
         <v>0.3948</v>
       </c>
-      <c r="V273" s="2">
-        <v>0</v>
+      <c r="V273" s="4">
+        <v>0.0</v>
       </c>
       <c r="W273" s="1">
         <v>453</v>
       </c>
       <c r="X273" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="274" spans="1:24">
       <c r="A274" t="s">
         <v>586</v>
       </c>
       <c r="B274" t="s">
         <v>506</v>
       </c>
       <c r="C274" t="s">
         <v>587</v>
       </c>
       <c r="D274" s="1">
         <v>231</v>
       </c>
       <c r="E274" s="1">
         <v>222</v>
       </c>
       <c r="F274" s="1">
@@ -23988,52 +23988,52 @@
       </c>
       <c r="N274" s="1">
         <v>17</v>
       </c>
       <c r="O274" s="3">
         <v>0.074</v>
       </c>
       <c r="P274" s="1">
         <v>118</v>
       </c>
       <c r="Q274" s="1">
         <v>108</v>
       </c>
       <c r="R274" s="1">
         <v>10</v>
       </c>
       <c r="S274" s="3">
         <v>0.085</v>
       </c>
       <c r="T274" s="4">
         <v>0.7955</v>
       </c>
       <c r="U274" s="4">
         <v>0.7955</v>
       </c>
-      <c r="V274" s="2">
-        <v>0</v>
+      <c r="V274" s="4">
+        <v>0.0</v>
       </c>
       <c r="W274" s="1">
         <v>290</v>
       </c>
       <c r="X274" s="1">
         <v>136</v>
       </c>
     </row>
     <row r="275" spans="1:24">
       <c r="A275" t="s">
         <v>588</v>
       </c>
       <c r="B275" t="s">
         <v>506</v>
       </c>
       <c r="C275" t="s">
         <v>589</v>
       </c>
       <c r="D275" s="1">
         <v>1123</v>
       </c>
       <c r="E275" s="1">
         <v>1085</v>
       </c>
       <c r="F275" s="1">
@@ -24062,52 +24062,52 @@
       </c>
       <c r="N275" s="1">
         <v>58</v>
       </c>
       <c r="O275" s="3">
         <v>0.052</v>
       </c>
       <c r="P275" s="1">
         <v>499</v>
       </c>
       <c r="Q275" s="1">
         <v>469</v>
       </c>
       <c r="R275" s="1">
         <v>30</v>
       </c>
       <c r="S275" s="3">
         <v>0.06</v>
       </c>
       <c r="T275" s="4">
         <v>4.0822</v>
       </c>
       <c r="U275" s="4">
         <v>4.0822</v>
       </c>
-      <c r="V275" s="2">
-        <v>0</v>
+      <c r="V275" s="4">
+        <v>0.0</v>
       </c>
       <c r="W275" s="1">
         <v>275</v>
       </c>
       <c r="X275" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="276" spans="1:24">
       <c r="A276" t="s">
         <v>590</v>
       </c>
       <c r="B276" t="s">
         <v>506</v>
       </c>
       <c r="C276" t="s">
         <v>591</v>
       </c>
       <c r="D276" s="1">
         <v>1426</v>
       </c>
       <c r="E276" s="1">
         <v>1402</v>
       </c>
       <c r="F276" s="1">
@@ -24136,52 +24136,52 @@
       </c>
       <c r="N276" s="1">
         <v>40</v>
       </c>
       <c r="O276" s="3">
         <v>0.028</v>
       </c>
       <c r="P276" s="1">
         <v>778</v>
       </c>
       <c r="Q276" s="1">
         <v>697</v>
       </c>
       <c r="R276" s="1">
         <v>81</v>
       </c>
       <c r="S276" s="3">
         <v>0.104</v>
       </c>
       <c r="T276" s="4">
         <v>0.9065</v>
       </c>
       <c r="U276" s="4">
         <v>0.9065</v>
       </c>
-      <c r="V276" s="2">
-        <v>0</v>
+      <c r="V276" s="4">
+        <v>0.0</v>
       </c>
       <c r="W276" s="1">
         <v>1573</v>
       </c>
       <c r="X276" s="1">
         <v>769</v>
       </c>
     </row>
     <row r="277" spans="1:24">
       <c r="A277" t="s">
         <v>592</v>
       </c>
       <c r="B277" t="s">
         <v>506</v>
       </c>
       <c r="C277" t="s">
         <v>593</v>
       </c>
       <c r="D277" s="1">
         <v>2919</v>
       </c>
       <c r="E277" s="1">
         <v>2759</v>
       </c>
       <c r="F277" s="1">
@@ -24210,52 +24210,52 @@
       </c>
       <c r="N277" s="1">
         <v>332</v>
       </c>
       <c r="O277" s="3">
         <v>0.114</v>
       </c>
       <c r="P277" s="1">
         <v>1257</v>
       </c>
       <c r="Q277" s="1">
         <v>1221</v>
       </c>
       <c r="R277" s="1">
         <v>36</v>
       </c>
       <c r="S277" s="3">
         <v>0.029</v>
       </c>
       <c r="T277" s="4">
         <v>0.8047</v>
       </c>
       <c r="U277" s="4">
         <v>0.8047</v>
       </c>
-      <c r="V277" s="2">
-        <v>0</v>
+      <c r="V277" s="4">
+        <v>0.0</v>
       </c>
       <c r="W277" s="1">
         <v>3627</v>
       </c>
       <c r="X277" s="1">
         <v>1517</v>
       </c>
     </row>
     <row r="278" spans="1:24">
       <c r="A278" t="s">
         <v>594</v>
       </c>
       <c r="B278" t="s">
         <v>506</v>
       </c>
       <c r="C278" t="s">
         <v>595</v>
       </c>
       <c r="D278" s="1">
         <v>3081</v>
       </c>
       <c r="E278" s="1">
         <v>2910</v>
       </c>
       <c r="F278" s="1">
@@ -24284,52 +24284,52 @@
       </c>
       <c r="N278" s="1">
         <v>567</v>
       </c>
       <c r="O278" s="3">
         <v>0.184</v>
       </c>
       <c r="P278" s="1">
         <v>1508</v>
       </c>
       <c r="Q278" s="1">
         <v>1258</v>
       </c>
       <c r="R278" s="1">
         <v>250</v>
       </c>
       <c r="S278" s="3">
         <v>0.166</v>
       </c>
       <c r="T278" s="4">
         <v>1.6454</v>
       </c>
       <c r="U278" s="4">
         <v>1.6454</v>
       </c>
-      <c r="V278" s="2">
-        <v>0</v>
+      <c r="V278" s="4">
+        <v>0.0</v>
       </c>
       <c r="W278" s="1">
         <v>1872</v>
       </c>
       <c r="X278" s="1">
         <v>765</v>
       </c>
     </row>
     <row r="279" spans="1:24">
       <c r="A279" t="s">
         <v>596</v>
       </c>
       <c r="B279" t="s">
         <v>506</v>
       </c>
       <c r="C279" t="s">
         <v>597</v>
       </c>
       <c r="D279" s="1">
         <v>6806</v>
       </c>
       <c r="E279" s="1">
         <v>6529</v>
       </c>
       <c r="F279" s="1">
@@ -24506,52 +24506,52 @@
       </c>
       <c r="N281" s="1">
         <v>21</v>
       </c>
       <c r="O281" s="3">
         <v>0.039</v>
       </c>
       <c r="P281" s="1">
         <v>362</v>
       </c>
       <c r="Q281" s="1">
         <v>311</v>
       </c>
       <c r="R281" s="1">
         <v>51</v>
       </c>
       <c r="S281" s="3">
         <v>0.141</v>
       </c>
       <c r="T281" s="4">
         <v>0.3397</v>
       </c>
       <c r="U281" s="4">
         <v>0.3397</v>
       </c>
-      <c r="V281" s="2">
-        <v>0</v>
+      <c r="V281" s="4">
+        <v>0.0</v>
       </c>
       <c r="W281" s="1">
         <v>1581</v>
       </c>
       <c r="X281" s="1">
         <v>916</v>
       </c>
     </row>
     <row r="282" spans="1:24">
       <c r="A282" t="s">
         <v>602</v>
       </c>
       <c r="B282" t="s">
         <v>506</v>
       </c>
       <c r="C282" t="s">
         <v>603</v>
       </c>
       <c r="D282" s="1">
         <v>866</v>
       </c>
       <c r="E282" s="1">
         <v>840</v>
       </c>
       <c r="F282" s="1">
@@ -24580,52 +24580,52 @@
       </c>
       <c r="N282" s="1">
         <v>41</v>
       </c>
       <c r="O282" s="3">
         <v>0.047</v>
       </c>
       <c r="P282" s="1">
         <v>395</v>
       </c>
       <c r="Q282" s="1">
         <v>338</v>
       </c>
       <c r="R282" s="1">
         <v>57</v>
       </c>
       <c r="S282" s="3">
         <v>0.144</v>
       </c>
       <c r="T282" s="4">
         <v>20.9885</v>
       </c>
       <c r="U282" s="4">
         <v>20.9885</v>
       </c>
-      <c r="V282" s="2">
-        <v>0</v>
+      <c r="V282" s="4">
+        <v>0.0</v>
       </c>
       <c r="W282" s="1">
         <v>41</v>
       </c>
       <c r="X282" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:24">
       <c r="A283" t="s">
         <v>604</v>
       </c>
       <c r="B283" t="s">
         <v>506</v>
       </c>
       <c r="C283" t="s">
         <v>387</v>
       </c>
       <c r="D283" s="1">
         <v>1288</v>
       </c>
       <c r="E283" s="1">
         <v>1238</v>
       </c>
       <c r="F283" s="1">
@@ -24802,52 +24802,52 @@
       </c>
       <c r="N285" s="1">
         <v>7</v>
       </c>
       <c r="O285" s="3">
         <v>0.038</v>
       </c>
       <c r="P285" s="1">
         <v>83</v>
       </c>
       <c r="Q285" s="1">
         <v>83</v>
       </c>
       <c r="R285" s="2">
         <v>0</v>
       </c>
       <c r="S285" s="3">
         <v>0</v>
       </c>
       <c r="T285" s="4">
         <v>0.1101</v>
       </c>
       <c r="U285" s="4">
         <v>0.1101</v>
       </c>
-      <c r="V285" s="2">
-        <v>0</v>
+      <c r="V285" s="4">
+        <v>0.0</v>
       </c>
       <c r="W285" s="1">
         <v>1653</v>
       </c>
       <c r="X285" s="1">
         <v>754</v>
       </c>
     </row>
     <row r="286" spans="1:24">
       <c r="A286" t="s">
         <v>609</v>
       </c>
       <c r="B286" t="s">
         <v>506</v>
       </c>
       <c r="C286" t="s">
         <v>610</v>
       </c>
       <c r="D286" s="1">
         <v>3361</v>
       </c>
       <c r="E286" s="1">
         <v>3238</v>
       </c>
       <c r="F286" s="1">
@@ -24876,52 +24876,52 @@
       </c>
       <c r="N286" s="1">
         <v>167</v>
       </c>
       <c r="O286" s="3">
         <v>0.05</v>
       </c>
       <c r="P286" s="1">
         <v>1507</v>
       </c>
       <c r="Q286" s="1">
         <v>1428</v>
       </c>
       <c r="R286" s="1">
         <v>79</v>
       </c>
       <c r="S286" s="3">
         <v>0.052</v>
       </c>
       <c r="T286" s="4">
         <v>23.8201</v>
       </c>
       <c r="U286" s="4">
         <v>23.8201</v>
       </c>
-      <c r="V286" s="2">
-        <v>0</v>
+      <c r="V286" s="4">
+        <v>0.0</v>
       </c>
       <c r="W286" s="1">
         <v>141</v>
       </c>
       <c r="X286" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="287" spans="1:24">
       <c r="A287" t="s">
         <v>611</v>
       </c>
       <c r="B287" t="s">
         <v>506</v>
       </c>
       <c r="C287" t="s">
         <v>612</v>
       </c>
       <c r="D287" s="1">
         <v>1400</v>
       </c>
       <c r="E287" s="1">
         <v>1349</v>
       </c>
       <c r="F287" s="1">
@@ -25616,52 +25616,52 @@
       </c>
       <c r="N296" s="1">
         <v>59</v>
       </c>
       <c r="O296" s="3">
         <v>0.058</v>
       </c>
       <c r="P296" s="1">
         <v>508</v>
       </c>
       <c r="Q296" s="1">
         <v>432</v>
       </c>
       <c r="R296" s="1">
         <v>76</v>
       </c>
       <c r="S296" s="3">
         <v>0.15</v>
       </c>
       <c r="T296" s="4">
         <v>0.5778</v>
       </c>
       <c r="U296" s="4">
         <v>0.5778</v>
       </c>
-      <c r="V296" s="2">
-        <v>0</v>
+      <c r="V296" s="4">
+        <v>0.0</v>
       </c>
       <c r="W296" s="1">
         <v>1753</v>
       </c>
       <c r="X296" s="1">
         <v>748</v>
       </c>
     </row>
     <row r="297" spans="1:24">
       <c r="A297" t="s">
         <v>632</v>
       </c>
       <c r="B297" t="s">
         <v>616</v>
       </c>
       <c r="C297" t="s">
         <v>633</v>
       </c>
       <c r="D297" s="1">
         <v>6672</v>
       </c>
       <c r="E297" s="1">
         <v>6466</v>
       </c>
       <c r="F297" s="1">
@@ -25764,52 +25764,52 @@
       </c>
       <c r="N298" s="1">
         <v>67</v>
       </c>
       <c r="O298" s="3">
         <v>0.087</v>
       </c>
       <c r="P298" s="1">
         <v>378</v>
       </c>
       <c r="Q298" s="1">
         <v>328</v>
       </c>
       <c r="R298" s="1">
         <v>50</v>
       </c>
       <c r="S298" s="3">
         <v>0.132</v>
       </c>
       <c r="T298" s="4">
         <v>0.216</v>
       </c>
       <c r="U298" s="4">
         <v>0.216</v>
       </c>
-      <c r="V298" s="2">
-        <v>0</v>
+      <c r="V298" s="4">
+        <v>0.0</v>
       </c>
       <c r="W298" s="1">
         <v>3569</v>
       </c>
       <c r="X298" s="1">
         <v>1519</v>
       </c>
     </row>
     <row r="299" spans="1:24">
       <c r="A299" t="s">
         <v>636</v>
       </c>
       <c r="B299" t="s">
         <v>616</v>
       </c>
       <c r="C299" t="s">
         <v>637</v>
       </c>
       <c r="D299" s="1">
         <v>1890</v>
       </c>
       <c r="E299" s="1">
         <v>1809</v>
       </c>
       <c r="F299" s="1">
@@ -25838,52 +25838,52 @@
       </c>
       <c r="N299" s="1">
         <v>168</v>
       </c>
       <c r="O299" s="3">
         <v>0.089</v>
       </c>
       <c r="P299" s="1">
         <v>873</v>
       </c>
       <c r="Q299" s="1">
         <v>811</v>
       </c>
       <c r="R299" s="1">
         <v>62</v>
       </c>
       <c r="S299" s="3">
         <v>0.071</v>
       </c>
       <c r="T299" s="4">
         <v>1.1869</v>
       </c>
       <c r="U299" s="4">
         <v>1.1869</v>
       </c>
-      <c r="V299" s="2">
-        <v>0</v>
+      <c r="V299" s="4">
+        <v>0.0</v>
       </c>
       <c r="W299" s="1">
         <v>1592</v>
       </c>
       <c r="X299" s="1">
         <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:24">
       <c r="A300" t="s">
         <v>638</v>
       </c>
       <c r="B300" t="s">
         <v>616</v>
       </c>
       <c r="C300" t="s">
         <v>639</v>
       </c>
       <c r="D300" s="1">
         <v>502</v>
       </c>
       <c r="E300" s="1">
         <v>484</v>
       </c>
       <c r="F300" s="1">
@@ -26504,52 +26504,52 @@
       </c>
       <c r="N308" s="1">
         <v>16</v>
       </c>
       <c r="O308" s="3">
         <v>0.065</v>
       </c>
       <c r="P308" s="1">
         <v>95</v>
       </c>
       <c r="Q308" s="1">
         <v>79</v>
       </c>
       <c r="R308" s="1">
         <v>16</v>
       </c>
       <c r="S308" s="3">
         <v>0.168</v>
       </c>
       <c r="T308" s="4">
         <v>0.2971</v>
       </c>
       <c r="U308" s="4">
         <v>0.2971</v>
       </c>
-      <c r="V308" s="2">
-        <v>0</v>
+      <c r="V308" s="4">
+        <v>0.0</v>
       </c>
       <c r="W308" s="1">
         <v>828</v>
       </c>
       <c r="X308" s="1">
         <v>266</v>
       </c>
     </row>
     <row r="309" spans="1:24">
       <c r="A309" t="s">
         <v>654</v>
       </c>
       <c r="B309" t="s">
         <v>616</v>
       </c>
       <c r="C309" t="s">
         <v>655</v>
       </c>
       <c r="D309" s="1">
         <v>3276</v>
       </c>
       <c r="E309" s="1">
         <v>3068</v>
       </c>
       <c r="F309" s="1">
@@ -27096,52 +27096,52 @@
       </c>
       <c r="N316" s="1">
         <v>87</v>
       </c>
       <c r="O316" s="3">
         <v>0.051</v>
       </c>
       <c r="P316" s="1">
         <v>830</v>
       </c>
       <c r="Q316" s="1">
         <v>750</v>
       </c>
       <c r="R316" s="1">
         <v>80</v>
       </c>
       <c r="S316" s="3">
         <v>0.096</v>
       </c>
       <c r="T316" s="4">
         <v>1.4655</v>
       </c>
       <c r="U316" s="4">
         <v>1.4655</v>
       </c>
-      <c r="V316" s="2">
-        <v>0</v>
+      <c r="V316" s="4">
+        <v>0.0</v>
       </c>
       <c r="W316" s="1">
         <v>1163</v>
       </c>
       <c r="X316" s="1">
         <v>512</v>
       </c>
     </row>
     <row r="317" spans="1:24">
       <c r="A317" t="s">
         <v>669</v>
       </c>
       <c r="B317" t="s">
         <v>616</v>
       </c>
       <c r="C317" t="s">
         <v>670</v>
       </c>
       <c r="D317" s="1">
         <v>1156</v>
       </c>
       <c r="E317" s="1">
         <v>1073</v>
       </c>
       <c r="F317" s="1">
@@ -27392,52 +27392,52 @@
       </c>
       <c r="N320" s="1">
         <v>1</v>
       </c>
       <c r="O320" s="3">
         <v>0.083</v>
       </c>
       <c r="P320" s="1">
         <v>23</v>
       </c>
       <c r="Q320" s="1">
         <v>9</v>
       </c>
       <c r="R320" s="1">
         <v>14</v>
       </c>
       <c r="S320" s="3">
         <v>0.609</v>
       </c>
       <c r="T320" s="4">
         <v>0.1108</v>
       </c>
       <c r="U320" s="4">
         <v>0.1108</v>
       </c>
-      <c r="V320" s="2">
-        <v>0</v>
+      <c r="V320" s="4">
+        <v>0.0</v>
       </c>
       <c r="W320" s="1">
         <v>108</v>
       </c>
       <c r="X320" s="1">
         <v>81</v>
       </c>
     </row>
     <row r="321" spans="1:24">
       <c r="A321" t="s">
         <v>677</v>
       </c>
       <c r="B321" t="s">
         <v>616</v>
       </c>
       <c r="C321" t="s">
         <v>678</v>
       </c>
       <c r="D321" s="1">
         <v>831</v>
       </c>
       <c r="E321" s="1">
         <v>800</v>
       </c>
       <c r="F321" s="1">
@@ -27466,52 +27466,52 @@
       </c>
       <c r="N321" s="1">
         <v>34</v>
       </c>
       <c r="O321" s="3">
         <v>0.041</v>
       </c>
       <c r="P321" s="1">
         <v>397</v>
       </c>
       <c r="Q321" s="1">
         <v>361</v>
       </c>
       <c r="R321" s="1">
         <v>36</v>
       </c>
       <c r="S321" s="3">
         <v>0.091</v>
       </c>
       <c r="T321" s="4">
         <v>0.7158</v>
       </c>
       <c r="U321" s="4">
         <v>0.7158</v>
       </c>
-      <c r="V321" s="2">
-        <v>0</v>
+      <c r="V321" s="4">
+        <v>0.0</v>
       </c>
       <c r="W321" s="1">
         <v>1161</v>
       </c>
       <c r="X321" s="1">
         <v>504</v>
       </c>
     </row>
     <row r="322" spans="1:24">
       <c r="A322" t="s">
         <v>679</v>
       </c>
       <c r="B322" t="s">
         <v>616</v>
       </c>
       <c r="C322" t="s">
         <v>680</v>
       </c>
       <c r="D322" s="1">
         <v>1917</v>
       </c>
       <c r="E322" s="1">
         <v>1830</v>
       </c>
       <c r="F322" s="1">
@@ -27910,52 +27910,52 @@
       </c>
       <c r="N327" s="1">
         <v>2917</v>
       </c>
       <c r="O327" s="3">
         <v>0.292</v>
       </c>
       <c r="P327" s="1">
         <v>5226</v>
       </c>
       <c r="Q327" s="1">
         <v>4565</v>
       </c>
       <c r="R327" s="1">
         <v>661</v>
       </c>
       <c r="S327" s="3">
         <v>0.126</v>
       </c>
       <c r="T327" s="4">
         <v>2.0502</v>
       </c>
       <c r="U327" s="4">
         <v>2.0502</v>
       </c>
-      <c r="V327" s="2">
-        <v>0</v>
+      <c r="V327" s="4">
+        <v>0.0</v>
       </c>
       <c r="W327" s="1">
         <v>4870</v>
       </c>
       <c r="X327" s="1">
         <v>2227</v>
       </c>
     </row>
     <row r="328" spans="1:24">
       <c r="A328" t="s">
         <v>691</v>
       </c>
       <c r="B328" t="s">
         <v>616</v>
       </c>
       <c r="C328" t="s">
         <v>692</v>
       </c>
       <c r="D328" s="1">
         <v>1773</v>
       </c>
       <c r="E328" s="1">
         <v>1701</v>
       </c>
       <c r="F328" s="1">
@@ -28058,52 +28058,52 @@
       </c>
       <c r="N329" s="1">
         <v>35</v>
       </c>
       <c r="O329" s="3">
         <v>0.084</v>
       </c>
       <c r="P329" s="1">
         <v>209</v>
       </c>
       <c r="Q329" s="1">
         <v>182</v>
       </c>
       <c r="R329" s="1">
         <v>27</v>
       </c>
       <c r="S329" s="3">
         <v>0.129</v>
       </c>
       <c r="T329" s="4">
         <v>0.1846</v>
       </c>
       <c r="U329" s="4">
         <v>0.1846</v>
       </c>
-      <c r="V329" s="2">
-        <v>0</v>
+      <c r="V329" s="4">
+        <v>0.0</v>
       </c>
       <c r="W329" s="1">
         <v>2270</v>
       </c>
       <c r="X329" s="1">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:24">
       <c r="A330" t="s">
         <v>695</v>
       </c>
       <c r="B330" t="s">
         <v>616</v>
       </c>
       <c r="C330" t="s">
         <v>387</v>
       </c>
       <c r="D330" s="1">
         <v>3894</v>
       </c>
       <c r="E330" s="1">
         <v>3728</v>
       </c>
       <c r="F330" s="1">
@@ -28280,52 +28280,52 @@
       </c>
       <c r="N332" s="1">
         <v>18</v>
       </c>
       <c r="O332" s="3">
         <v>0.042</v>
       </c>
       <c r="P332" s="1">
         <v>225</v>
       </c>
       <c r="Q332" s="1">
         <v>175</v>
       </c>
       <c r="R332" s="1">
         <v>50</v>
       </c>
       <c r="S332" s="3">
         <v>0.222</v>
       </c>
       <c r="T332" s="4">
         <v>27.9548</v>
       </c>
       <c r="U332" s="4">
         <v>27.9548</v>
       </c>
-      <c r="V332" s="2">
-        <v>0</v>
+      <c r="V332" s="4">
+        <v>0.0</v>
       </c>
       <c r="W332" s="1">
         <v>15</v>
       </c>
       <c r="X332" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:24">
       <c r="A333" t="s">
         <v>700</v>
       </c>
       <c r="B333" t="s">
         <v>699</v>
       </c>
       <c r="C333" t="s">
         <v>701</v>
       </c>
       <c r="D333" s="1">
         <v>432</v>
       </c>
       <c r="E333" s="1">
         <v>418</v>
       </c>
       <c r="F333" s="1">
@@ -28502,52 +28502,52 @@
       </c>
       <c r="N335" s="1">
         <v>26</v>
       </c>
       <c r="O335" s="3">
         <v>0.128</v>
       </c>
       <c r="P335" s="1">
         <v>83</v>
       </c>
       <c r="Q335" s="1">
         <v>72</v>
       </c>
       <c r="R335" s="1">
         <v>11</v>
       </c>
       <c r="S335" s="3">
         <v>0.133</v>
       </c>
       <c r="T335" s="4">
         <v>0.0973</v>
       </c>
       <c r="U335" s="4">
         <v>0.0973</v>
       </c>
-      <c r="V335" s="2">
-        <v>0</v>
+      <c r="V335" s="4">
+        <v>0.0</v>
       </c>
       <c r="W335" s="1">
         <v>2086</v>
       </c>
       <c r="X335" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="336" spans="1:24">
       <c r="A336" t="s">
         <v>705</v>
       </c>
       <c r="B336" t="s">
         <v>699</v>
       </c>
       <c r="C336" t="s">
         <v>706</v>
       </c>
       <c r="D336" s="1">
         <v>6383</v>
       </c>
       <c r="E336" s="1">
         <v>6064</v>
       </c>
       <c r="F336" s="1">
@@ -28798,52 +28798,52 @@
       </c>
       <c r="N339" s="1">
         <v>15</v>
       </c>
       <c r="O339" s="3">
         <v>0.056</v>
       </c>
       <c r="P339" s="1">
         <v>122</v>
       </c>
       <c r="Q339" s="1">
         <v>103</v>
       </c>
       <c r="R339" s="1">
         <v>19</v>
       </c>
       <c r="S339" s="3">
         <v>0.156</v>
       </c>
       <c r="T339" s="4">
         <v>8.0945</v>
       </c>
       <c r="U339" s="4">
         <v>8.0945</v>
       </c>
-      <c r="V339" s="2">
-        <v>0</v>
+      <c r="V339" s="4">
+        <v>0.0</v>
       </c>
       <c r="W339" s="1">
         <v>33</v>
       </c>
       <c r="X339" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:24">
       <c r="A340" t="s">
         <v>712</v>
       </c>
       <c r="B340" t="s">
         <v>699</v>
       </c>
       <c r="C340" t="s">
         <v>713</v>
       </c>
       <c r="D340" s="1">
         <v>234</v>
       </c>
       <c r="E340" s="1">
         <v>215</v>
       </c>
       <c r="F340" s="1">
@@ -28872,52 +28872,52 @@
       </c>
       <c r="N340" s="1">
         <v>21</v>
       </c>
       <c r="O340" s="3">
         <v>0.09</v>
       </c>
       <c r="P340" s="1">
         <v>139</v>
       </c>
       <c r="Q340" s="1">
         <v>99</v>
       </c>
       <c r="R340" s="1">
         <v>40</v>
       </c>
       <c r="S340" s="3">
         <v>0.288</v>
       </c>
       <c r="T340" s="4">
         <v>23.0355</v>
       </c>
       <c r="U340" s="4">
         <v>23.0355</v>
       </c>
-      <c r="V340" s="2">
-        <v>0</v>
+      <c r="V340" s="4">
+        <v>0.0</v>
       </c>
       <c r="W340" s="1">
         <v>10</v>
       </c>
       <c r="X340" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="341" spans="1:24">
       <c r="A341" t="s">
         <v>714</v>
       </c>
       <c r="B341" t="s">
         <v>699</v>
       </c>
       <c r="C341" t="s">
         <v>715</v>
       </c>
       <c r="D341" s="1">
         <v>182</v>
       </c>
       <c r="E341" s="1">
         <v>178</v>
       </c>
       <c r="F341" s="1">
@@ -28946,52 +28946,52 @@
       </c>
       <c r="N341" s="1">
         <v>4</v>
       </c>
       <c r="O341" s="3">
         <v>0.022</v>
       </c>
       <c r="P341" s="1">
         <v>98</v>
       </c>
       <c r="Q341" s="1">
         <v>89</v>
       </c>
       <c r="R341" s="1">
         <v>9</v>
       </c>
       <c r="S341" s="3">
         <v>0.092</v>
       </c>
       <c r="T341" s="4">
         <v>4.2373</v>
       </c>
       <c r="U341" s="4">
         <v>4.2373</v>
       </c>
-      <c r="V341" s="2">
-        <v>0</v>
+      <c r="V341" s="4">
+        <v>0.0</v>
       </c>
       <c r="W341" s="1">
         <v>43</v>
       </c>
       <c r="X341" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="342" spans="1:24">
       <c r="A342" t="s">
         <v>716</v>
       </c>
       <c r="B342" t="s">
         <v>699</v>
       </c>
       <c r="C342" t="s">
         <v>446</v>
       </c>
       <c r="D342" s="1">
         <v>401</v>
       </c>
       <c r="E342" s="1">
         <v>385</v>
       </c>
       <c r="F342" s="1">
@@ -29242,52 +29242,52 @@
       </c>
       <c r="N345" s="1">
         <v>34</v>
       </c>
       <c r="O345" s="3">
         <v>0.134</v>
       </c>
       <c r="P345" s="1">
         <v>136</v>
       </c>
       <c r="Q345" s="1">
         <v>103</v>
       </c>
       <c r="R345" s="1">
         <v>33</v>
       </c>
       <c r="S345" s="3">
         <v>0.243</v>
       </c>
       <c r="T345" s="4">
         <v>0.1879</v>
       </c>
       <c r="U345" s="4">
         <v>0.1879</v>
       </c>
-      <c r="V345" s="2">
-        <v>0</v>
+      <c r="V345" s="4">
+        <v>0.0</v>
       </c>
       <c r="W345" s="1">
         <v>1346</v>
       </c>
       <c r="X345" s="1">
         <v>548</v>
       </c>
     </row>
     <row r="346" spans="1:24">
       <c r="A346" t="s">
         <v>722</v>
       </c>
       <c r="B346" t="s">
         <v>699</v>
       </c>
       <c r="C346" t="s">
         <v>564</v>
       </c>
       <c r="D346" s="1">
         <v>2351</v>
       </c>
       <c r="E346" s="1">
         <v>2258</v>
       </c>
       <c r="F346" s="1">
@@ -30056,52 +30056,52 @@
       </c>
       <c r="N356" s="1">
         <v>369</v>
       </c>
       <c r="O356" s="3">
         <v>0.092</v>
       </c>
       <c r="P356" s="1">
         <v>1715</v>
       </c>
       <c r="Q356" s="1">
         <v>1404</v>
       </c>
       <c r="R356" s="1">
         <v>311</v>
       </c>
       <c r="S356" s="3">
         <v>0.181</v>
       </c>
       <c r="T356" s="4">
         <v>0.8053</v>
       </c>
       <c r="U356" s="4">
         <v>0.8053</v>
       </c>
-      <c r="V356" s="2">
-        <v>0</v>
+      <c r="V356" s="4">
+        <v>0.0</v>
       </c>
       <c r="W356" s="1">
         <v>4975</v>
       </c>
       <c r="X356" s="1">
         <v>1743</v>
       </c>
     </row>
     <row r="357" spans="1:24">
       <c r="A357" t="s">
         <v>739</v>
       </c>
       <c r="B357" t="s">
         <v>699</v>
       </c>
       <c r="C357" t="s">
         <v>740</v>
       </c>
       <c r="D357" s="1">
         <v>569</v>
       </c>
       <c r="E357" s="1">
         <v>539</v>
       </c>
       <c r="F357" s="1">
@@ -30204,52 +30204,52 @@
       </c>
       <c r="N358" s="1">
         <v>13</v>
       </c>
       <c r="O358" s="3">
         <v>0.127</v>
       </c>
       <c r="P358" s="1">
         <v>49</v>
       </c>
       <c r="Q358" s="1">
         <v>46</v>
       </c>
       <c r="R358" s="1">
         <v>3</v>
       </c>
       <c r="S358" s="3">
         <v>0.061</v>
       </c>
       <c r="T358" s="4">
         <v>0.0574</v>
       </c>
       <c r="U358" s="4">
         <v>0.0574</v>
       </c>
-      <c r="V358" s="2">
-        <v>0</v>
+      <c r="V358" s="4">
+        <v>0.0</v>
       </c>
       <c r="W358" s="1">
         <v>1777</v>
       </c>
       <c r="X358" s="1">
         <v>801</v>
       </c>
     </row>
     <row r="359" spans="1:24">
       <c r="A359" t="s">
         <v>744</v>
       </c>
       <c r="B359" t="s">
         <v>742</v>
       </c>
       <c r="C359" t="s">
         <v>745</v>
       </c>
       <c r="D359" s="1">
         <v>2761</v>
       </c>
       <c r="E359" s="1">
         <v>2690</v>
       </c>
       <c r="F359" s="1">
@@ -30500,52 +30500,52 @@
       </c>
       <c r="N362" s="1">
         <v>265</v>
       </c>
       <c r="O362" s="3">
         <v>0.082</v>
       </c>
       <c r="P362" s="1">
         <v>1773</v>
       </c>
       <c r="Q362" s="1">
         <v>1511</v>
       </c>
       <c r="R362" s="1">
         <v>262</v>
       </c>
       <c r="S362" s="3">
         <v>0.148</v>
       </c>
       <c r="T362" s="4">
         <v>1.4144</v>
       </c>
       <c r="U362" s="4">
         <v>1.4144</v>
       </c>
-      <c r="V362" s="2">
-        <v>0</v>
+      <c r="V362" s="4">
+        <v>0.0</v>
       </c>
       <c r="W362" s="1">
         <v>2272</v>
       </c>
       <c r="X362" s="1">
         <v>1068</v>
       </c>
     </row>
     <row r="363" spans="1:24">
       <c r="A363" t="s">
         <v>752</v>
       </c>
       <c r="B363" t="s">
         <v>742</v>
       </c>
       <c r="C363" t="s">
         <v>753</v>
       </c>
       <c r="D363" s="1">
         <v>1675</v>
       </c>
       <c r="E363" s="1">
         <v>1636</v>
       </c>
       <c r="F363" s="1">
@@ -31536,52 +31536,52 @@
       </c>
       <c r="N376" s="1">
         <v>15</v>
       </c>
       <c r="O376" s="3">
         <v>0.059</v>
       </c>
       <c r="P376" s="1">
         <v>103</v>
       </c>
       <c r="Q376" s="1">
         <v>87</v>
       </c>
       <c r="R376" s="1">
         <v>16</v>
       </c>
       <c r="S376" s="3">
         <v>0.155</v>
       </c>
       <c r="T376" s="4">
         <v>0.9306</v>
       </c>
       <c r="U376" s="4">
         <v>0.9306</v>
       </c>
-      <c r="V376" s="2">
-        <v>0</v>
+      <c r="V376" s="4">
+        <v>0.0</v>
       </c>
       <c r="W376" s="1">
         <v>275</v>
       </c>
       <c r="X376" s="1">
         <v>93</v>
       </c>
     </row>
     <row r="377" spans="1:24">
       <c r="A377" t="s">
         <v>778</v>
       </c>
       <c r="B377" t="s">
         <v>742</v>
       </c>
       <c r="C377" t="s">
         <v>779</v>
       </c>
       <c r="D377" s="1">
         <v>626</v>
       </c>
       <c r="E377" s="1">
         <v>615</v>
       </c>
       <c r="F377" s="1">
@@ -31906,52 +31906,52 @@
       </c>
       <c r="N381" s="1">
         <v>16</v>
       </c>
       <c r="O381" s="3">
         <v>0.04</v>
       </c>
       <c r="P381" s="1">
         <v>182</v>
       </c>
       <c r="Q381" s="1">
         <v>164</v>
       </c>
       <c r="R381" s="1">
         <v>18</v>
       </c>
       <c r="S381" s="3">
         <v>0.099</v>
       </c>
       <c r="T381" s="4">
         <v>0.7431</v>
       </c>
       <c r="U381" s="4">
         <v>0.7431</v>
       </c>
-      <c r="V381" s="2">
-        <v>0</v>
+      <c r="V381" s="4">
+        <v>0.0</v>
       </c>
       <c r="W381" s="1">
         <v>545</v>
       </c>
       <c r="X381" s="1">
         <v>221</v>
       </c>
     </row>
     <row r="382" spans="1:24">
       <c r="A382" t="s">
         <v>788</v>
       </c>
       <c r="B382" t="s">
         <v>742</v>
       </c>
       <c r="C382" t="s">
         <v>789</v>
       </c>
       <c r="D382" s="1">
         <v>1430</v>
       </c>
       <c r="E382" s="1">
         <v>1396</v>
       </c>
       <c r="F382" s="1">
@@ -32202,52 +32202,52 @@
       </c>
       <c r="N385" s="1">
         <v>8</v>
       </c>
       <c r="O385" s="3">
         <v>0.031</v>
       </c>
       <c r="P385" s="1">
         <v>111</v>
       </c>
       <c r="Q385" s="1">
         <v>101</v>
       </c>
       <c r="R385" s="1">
         <v>10</v>
       </c>
       <c r="S385" s="3">
         <v>0.09</v>
       </c>
       <c r="T385" s="4">
         <v>0.4956</v>
       </c>
       <c r="U385" s="4">
         <v>0.4956</v>
       </c>
-      <c r="V385" s="2">
-        <v>0</v>
+      <c r="V385" s="4">
+        <v>0.0</v>
       </c>
       <c r="W385" s="1">
         <v>515</v>
       </c>
       <c r="X385" s="1">
         <v>204</v>
       </c>
     </row>
     <row r="386" spans="1:24">
       <c r="A386" t="s">
         <v>795</v>
       </c>
       <c r="B386" t="s">
         <v>742</v>
       </c>
       <c r="C386" t="s">
         <v>796</v>
       </c>
       <c r="D386" s="1">
         <v>2786</v>
       </c>
       <c r="E386" s="1">
         <v>2719</v>
       </c>
       <c r="F386" s="1">
@@ -32498,52 +32498,52 @@
       </c>
       <c r="N389" s="1">
         <v>5</v>
       </c>
       <c r="O389" s="3">
         <v>0.089</v>
       </c>
       <c r="P389" s="1">
         <v>28</v>
       </c>
       <c r="Q389" s="1">
         <v>27</v>
       </c>
       <c r="R389" s="1">
         <v>1</v>
       </c>
       <c r="S389" s="3">
         <v>0.036</v>
       </c>
       <c r="T389" s="4">
         <v>0.146</v>
       </c>
       <c r="U389" s="4">
         <v>0.146</v>
       </c>
-      <c r="V389" s="2">
-        <v>0</v>
+      <c r="V389" s="4">
+        <v>0.0</v>
       </c>
       <c r="W389" s="1">
         <v>384</v>
       </c>
       <c r="X389" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="390" spans="1:24">
       <c r="A390" t="s">
         <v>803</v>
       </c>
       <c r="B390" t="s">
         <v>742</v>
       </c>
       <c r="C390" t="s">
         <v>804</v>
       </c>
       <c r="D390" s="1">
         <v>1825</v>
       </c>
       <c r="E390" s="1">
         <v>1794</v>
       </c>
       <c r="F390" s="1">
@@ -34422,52 +34422,52 @@
       </c>
       <c r="N415" s="1">
         <v>53</v>
       </c>
       <c r="O415" s="3">
         <v>0.082</v>
       </c>
       <c r="P415" s="1">
         <v>292</v>
       </c>
       <c r="Q415" s="1">
         <v>276</v>
       </c>
       <c r="R415" s="1">
         <v>16</v>
       </c>
       <c r="S415" s="3">
         <v>0.055</v>
       </c>
       <c r="T415" s="4">
         <v>0.3242</v>
       </c>
       <c r="U415" s="4">
         <v>0.3242</v>
       </c>
-      <c r="V415" s="2">
-        <v>0</v>
+      <c r="V415" s="4">
+        <v>0.0</v>
       </c>
       <c r="W415" s="1">
         <v>1996</v>
       </c>
       <c r="X415" s="1">
         <v>851</v>
       </c>
     </row>
     <row r="416" spans="1:24">
       <c r="A416" t="s">
         <v>848</v>
       </c>
       <c r="B416" t="s">
         <v>814</v>
       </c>
       <c r="C416" t="s">
         <v>849</v>
       </c>
       <c r="D416" s="1">
         <v>989</v>
       </c>
       <c r="E416" s="1">
         <v>956</v>
       </c>
       <c r="F416" s="1">
@@ -35088,52 +35088,52 @@
       </c>
       <c r="N424" s="1">
         <v>190</v>
       </c>
       <c r="O424" s="3">
         <v>0.052</v>
       </c>
       <c r="P424" s="1">
         <v>1607</v>
       </c>
       <c r="Q424" s="1">
         <v>1489</v>
       </c>
       <c r="R424" s="1">
         <v>118</v>
       </c>
       <c r="S424" s="3">
         <v>0.073</v>
       </c>
       <c r="T424" s="4">
         <v>44.805</v>
       </c>
       <c r="U424" s="4">
         <v>44.805</v>
       </c>
-      <c r="V424" s="2">
-        <v>0</v>
+      <c r="V424" s="4">
+        <v>0.0</v>
       </c>
       <c r="W424" s="1">
         <v>82</v>
       </c>
       <c r="X424" s="1">
         <v>33</v>
       </c>
     </row>
     <row r="425" spans="1:24">
       <c r="A425" t="s">
         <v>865</v>
       </c>
       <c r="B425" t="s">
         <v>861</v>
       </c>
       <c r="C425" t="s">
         <v>866</v>
       </c>
       <c r="D425" s="1">
         <v>393</v>
       </c>
       <c r="E425" s="1">
         <v>376</v>
       </c>
       <c r="F425" s="1">
@@ -35162,52 +35162,52 @@
       </c>
       <c r="N425" s="1">
         <v>20</v>
       </c>
       <c r="O425" s="3">
         <v>0.051</v>
       </c>
       <c r="P425" s="1">
         <v>195</v>
       </c>
       <c r="Q425" s="1">
         <v>175</v>
       </c>
       <c r="R425" s="1">
         <v>20</v>
       </c>
       <c r="S425" s="3">
         <v>0.103</v>
       </c>
       <c r="T425" s="4">
         <v>2.4276</v>
       </c>
       <c r="U425" s="4">
         <v>2.4276</v>
       </c>
-      <c r="V425" s="2">
-        <v>0</v>
+      <c r="V425" s="4">
+        <v>0.0</v>
       </c>
       <c r="W425" s="1">
         <v>162</v>
       </c>
       <c r="X425" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="426" spans="1:24">
       <c r="A426" t="s">
         <v>867</v>
       </c>
       <c r="B426" t="s">
         <v>861</v>
       </c>
       <c r="C426" t="s">
         <v>868</v>
       </c>
       <c r="D426" s="1">
         <v>2352</v>
       </c>
       <c r="E426" s="1">
         <v>2256</v>
       </c>
       <c r="F426" s="1">
@@ -35236,52 +35236,52 @@
       </c>
       <c r="N426" s="1">
         <v>170</v>
       </c>
       <c r="O426" s="3">
         <v>0.072</v>
       </c>
       <c r="P426" s="1">
         <v>1187</v>
       </c>
       <c r="Q426" s="1">
         <v>1049</v>
       </c>
       <c r="R426" s="1">
         <v>138</v>
       </c>
       <c r="S426" s="3">
         <v>0.116</v>
       </c>
       <c r="T426" s="4">
         <v>3.6953</v>
       </c>
       <c r="U426" s="4">
         <v>3.6953</v>
       </c>
-      <c r="V426" s="2">
-        <v>0</v>
+      <c r="V426" s="4">
+        <v>0.0</v>
       </c>
       <c r="W426" s="1">
         <v>636</v>
       </c>
       <c r="X426" s="1">
         <v>284</v>
       </c>
     </row>
     <row r="427" spans="1:24">
       <c r="A427" t="s">
         <v>869</v>
       </c>
       <c r="B427" t="s">
         <v>861</v>
       </c>
       <c r="C427" t="s">
         <v>870</v>
       </c>
       <c r="D427" s="1">
         <v>617</v>
       </c>
       <c r="E427" s="1">
         <v>597</v>
       </c>
       <c r="F427" s="1">
@@ -35310,52 +35310,52 @@
       </c>
       <c r="N427" s="1">
         <v>31</v>
       </c>
       <c r="O427" s="3">
         <v>0.05</v>
       </c>
       <c r="P427" s="1">
         <v>259</v>
       </c>
       <c r="Q427" s="1">
         <v>237</v>
       </c>
       <c r="R427" s="1">
         <v>22</v>
       </c>
       <c r="S427" s="3">
         <v>0.085</v>
       </c>
       <c r="T427" s="4">
         <v>11.8833</v>
       </c>
       <c r="U427" s="4">
         <v>11.8833</v>
       </c>
-      <c r="V427" s="2">
-        <v>0</v>
+      <c r="V427" s="4">
+        <v>0.0</v>
       </c>
       <c r="W427" s="1">
         <v>52</v>
       </c>
       <c r="X427" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="428" spans="1:24">
       <c r="A428" t="s">
         <v>871</v>
       </c>
       <c r="B428" t="s">
         <v>861</v>
       </c>
       <c r="C428" t="s">
         <v>515</v>
       </c>
       <c r="D428" s="1">
         <v>1991</v>
       </c>
       <c r="E428" s="1">
         <v>1894</v>
       </c>
       <c r="F428" s="1">
@@ -35458,52 +35458,52 @@
       </c>
       <c r="N429" s="1">
         <v>145</v>
       </c>
       <c r="O429" s="3">
         <v>0.102</v>
       </c>
       <c r="P429" s="1">
         <v>691</v>
       </c>
       <c r="Q429" s="1">
         <v>611</v>
       </c>
       <c r="R429" s="1">
         <v>80</v>
       </c>
       <c r="S429" s="3">
         <v>0.116</v>
       </c>
       <c r="T429" s="4">
         <v>0.6216</v>
       </c>
       <c r="U429" s="4">
         <v>0.6216</v>
       </c>
-      <c r="V429" s="2">
-        <v>0</v>
+      <c r="V429" s="4">
+        <v>0.0</v>
       </c>
       <c r="W429" s="1">
         <v>2292</v>
       </c>
       <c r="X429" s="1">
         <v>983</v>
       </c>
     </row>
     <row r="430" spans="1:24">
       <c r="A430" t="s">
         <v>874</v>
       </c>
       <c r="B430" t="s">
         <v>861</v>
       </c>
       <c r="C430" t="s">
         <v>875</v>
       </c>
       <c r="D430" s="1">
         <v>5362</v>
       </c>
       <c r="E430" s="1">
         <v>5091</v>
       </c>
       <c r="F430" s="1">
@@ -35606,52 +35606,52 @@
       </c>
       <c r="N431" s="1">
         <v>1618</v>
       </c>
       <c r="O431" s="3">
         <v>0.166</v>
       </c>
       <c r="P431" s="1">
         <v>4680</v>
       </c>
       <c r="Q431" s="1">
         <v>4323</v>
       </c>
       <c r="R431" s="1">
         <v>357</v>
       </c>
       <c r="S431" s="3">
         <v>0.076</v>
       </c>
       <c r="T431" s="4">
         <v>2.31</v>
       </c>
       <c r="U431" s="4">
         <v>2.31</v>
       </c>
-      <c r="V431" s="2">
-        <v>0</v>
+      <c r="V431" s="4">
+        <v>0.0</v>
       </c>
       <c r="W431" s="1">
         <v>4218</v>
       </c>
       <c r="X431" s="1">
         <v>1871</v>
       </c>
     </row>
     <row r="432" spans="1:24">
       <c r="A432" t="s">
         <v>878</v>
       </c>
       <c r="B432" t="s">
         <v>861</v>
       </c>
       <c r="C432" t="s">
         <v>879</v>
       </c>
       <c r="D432" s="1">
         <v>8209</v>
       </c>
       <c r="E432" s="1">
         <v>7710</v>
       </c>
       <c r="F432" s="1">
@@ -35680,52 +35680,52 @@
       </c>
       <c r="N432" s="1">
         <v>849</v>
       </c>
       <c r="O432" s="3">
         <v>0.103</v>
       </c>
       <c r="P432" s="1">
         <v>3777</v>
       </c>
       <c r="Q432" s="1">
         <v>3486</v>
       </c>
       <c r="R432" s="1">
         <v>291</v>
       </c>
       <c r="S432" s="3">
         <v>0.077</v>
       </c>
       <c r="T432" s="4">
         <v>14.8541</v>
       </c>
       <c r="U432" s="4">
         <v>14.8541</v>
       </c>
-      <c r="V432" s="2">
-        <v>0</v>
+      <c r="V432" s="4">
+        <v>0.0</v>
       </c>
       <c r="W432" s="1">
         <v>553</v>
       </c>
       <c r="X432" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="433" spans="1:24">
       <c r="A433" t="s">
         <v>880</v>
       </c>
       <c r="B433" t="s">
         <v>861</v>
       </c>
       <c r="C433" t="s">
         <v>881</v>
       </c>
       <c r="D433" s="1">
         <v>5380</v>
       </c>
       <c r="E433" s="1">
         <v>5182</v>
       </c>
       <c r="F433" s="1">
@@ -36050,52 +36050,52 @@
       </c>
       <c r="N437" s="1">
         <v>857</v>
       </c>
       <c r="O437" s="3">
         <v>0.099</v>
       </c>
       <c r="P437" s="1">
         <v>3789</v>
       </c>
       <c r="Q437" s="1">
         <v>3558</v>
       </c>
       <c r="R437" s="1">
         <v>231</v>
       </c>
       <c r="S437" s="3">
         <v>0.061</v>
       </c>
       <c r="T437" s="4">
         <v>24.6138</v>
       </c>
       <c r="U437" s="4">
         <v>24.6138</v>
       </c>
-      <c r="V437" s="2">
-        <v>0</v>
+      <c r="V437" s="4">
+        <v>0.0</v>
       </c>
       <c r="W437" s="1">
         <v>351</v>
       </c>
       <c r="X437" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="438" spans="1:24">
       <c r="A438" t="s">
         <v>890</v>
       </c>
       <c r="B438" t="s">
         <v>861</v>
       </c>
       <c r="C438" t="s">
         <v>891</v>
       </c>
       <c r="D438" s="1">
         <v>733</v>
       </c>
       <c r="E438" s="1">
         <v>704</v>
       </c>
       <c r="F438" s="1">
@@ -36272,52 +36272,52 @@
       </c>
       <c r="N440" s="1">
         <v>40</v>
       </c>
       <c r="O440" s="3">
         <v>0.064</v>
       </c>
       <c r="P440" s="1">
         <v>333</v>
       </c>
       <c r="Q440" s="1">
         <v>281</v>
       </c>
       <c r="R440" s="1">
         <v>52</v>
       </c>
       <c r="S440" s="3">
         <v>0.156</v>
       </c>
       <c r="T440" s="4">
         <v>0.3516</v>
       </c>
       <c r="U440" s="4">
         <v>0.3516</v>
       </c>
-      <c r="V440" s="2">
-        <v>0</v>
+      <c r="V440" s="4">
+        <v>0.0</v>
       </c>
       <c r="W440" s="1">
         <v>1789</v>
       </c>
       <c r="X440" s="1">
         <v>799</v>
       </c>
     </row>
     <row r="441" spans="1:24">
       <c r="A441" t="s">
         <v>896</v>
       </c>
       <c r="B441" t="s">
         <v>861</v>
       </c>
       <c r="C441" t="s">
         <v>897</v>
       </c>
       <c r="D441" s="1">
         <v>1371</v>
       </c>
       <c r="E441" s="1">
         <v>1313</v>
       </c>
       <c r="F441" s="1">
@@ -36346,52 +36346,52 @@
       </c>
       <c r="N441" s="1">
         <v>85</v>
       </c>
       <c r="O441" s="3">
         <v>0.062</v>
       </c>
       <c r="P441" s="1">
         <v>666</v>
       </c>
       <c r="Q441" s="1">
         <v>595</v>
       </c>
       <c r="R441" s="1">
         <v>71</v>
       </c>
       <c r="S441" s="3">
         <v>0.107</v>
       </c>
       <c r="T441" s="4">
         <v>27.5312</v>
       </c>
       <c r="U441" s="4">
         <v>27.5312</v>
       </c>
-      <c r="V441" s="2">
-        <v>0</v>
+      <c r="V441" s="4">
+        <v>0.0</v>
       </c>
       <c r="W441" s="1">
         <v>50</v>
       </c>
       <c r="X441" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="442" spans="1:24">
       <c r="A442" t="s">
         <v>898</v>
       </c>
       <c r="B442" t="s">
         <v>861</v>
       </c>
       <c r="C442" t="s">
         <v>899</v>
       </c>
       <c r="D442" s="1">
         <v>754</v>
       </c>
       <c r="E442" s="1">
         <v>713</v>
       </c>
       <c r="F442" s="1">
@@ -36420,52 +36420,52 @@
       </c>
       <c r="N442" s="1">
         <v>55</v>
       </c>
       <c r="O442" s="3">
         <v>0.073</v>
       </c>
       <c r="P442" s="1">
         <v>340</v>
       </c>
       <c r="Q442" s="1">
         <v>311</v>
       </c>
       <c r="R442" s="1">
         <v>29</v>
       </c>
       <c r="S442" s="3">
         <v>0.085</v>
       </c>
       <c r="T442" s="4">
         <v>9.5891</v>
       </c>
       <c r="U442" s="4">
         <v>9.5891</v>
       </c>
-      <c r="V442" s="2">
-        <v>0</v>
+      <c r="V442" s="4">
+        <v>0.0</v>
       </c>
       <c r="W442" s="1">
         <v>79</v>
       </c>
       <c r="X442" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="443" spans="1:24">
       <c r="A443" t="s">
         <v>900</v>
       </c>
       <c r="B443" t="s">
         <v>861</v>
       </c>
       <c r="C443" t="s">
         <v>544</v>
       </c>
       <c r="D443" s="1">
         <v>2395</v>
       </c>
       <c r="E443" s="1">
         <v>2316</v>
       </c>
       <c r="F443" s="1">
@@ -36790,52 +36790,52 @@
       </c>
       <c r="N447" s="1">
         <v>44</v>
       </c>
       <c r="O447" s="3">
         <v>0.034</v>
       </c>
       <c r="P447" s="1">
         <v>567</v>
       </c>
       <c r="Q447" s="1">
         <v>463</v>
       </c>
       <c r="R447" s="1">
         <v>104</v>
       </c>
       <c r="S447" s="3">
         <v>0.183</v>
       </c>
       <c r="T447" s="4">
         <v>35.1142</v>
       </c>
       <c r="U447" s="4">
         <v>35.1142</v>
       </c>
-      <c r="V447" s="2">
-        <v>0</v>
+      <c r="V447" s="4">
+        <v>0.0</v>
       </c>
       <c r="W447" s="1">
         <v>37</v>
       </c>
       <c r="X447" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="448" spans="1:24">
       <c r="A448" t="s">
         <v>909</v>
       </c>
       <c r="B448" t="s">
         <v>861</v>
       </c>
       <c r="C448" t="s">
         <v>910</v>
       </c>
       <c r="D448" s="1">
         <v>1853</v>
       </c>
       <c r="E448" s="1">
         <v>1713</v>
       </c>
       <c r="F448" s="1">
@@ -36864,52 +36864,52 @@
       </c>
       <c r="N448" s="1">
         <v>355</v>
       </c>
       <c r="O448" s="3">
         <v>0.192</v>
       </c>
       <c r="P448" s="1">
         <v>934</v>
       </c>
       <c r="Q448" s="1">
         <v>818</v>
       </c>
       <c r="R448" s="1">
         <v>116</v>
       </c>
       <c r="S448" s="3">
         <v>0.124</v>
       </c>
       <c r="T448" s="4">
         <v>0.4489</v>
       </c>
       <c r="U448" s="4">
         <v>0.4489</v>
       </c>
-      <c r="V448" s="2">
-        <v>0</v>
+      <c r="V448" s="4">
+        <v>0.0</v>
       </c>
       <c r="W448" s="1">
         <v>4128</v>
       </c>
       <c r="X448" s="1">
         <v>1822</v>
       </c>
     </row>
     <row r="449" spans="1:24">
       <c r="A449" t="s">
         <v>911</v>
       </c>
       <c r="B449" t="s">
         <v>861</v>
       </c>
       <c r="C449" t="s">
         <v>912</v>
       </c>
       <c r="D449" s="1">
         <v>267</v>
       </c>
       <c r="E449" s="1">
         <v>250</v>
       </c>
       <c r="F449" s="1">
@@ -37160,52 +37160,52 @@
       </c>
       <c r="N452" s="1">
         <v>42</v>
       </c>
       <c r="O452" s="3">
         <v>0.112</v>
       </c>
       <c r="P452" s="1">
         <v>251</v>
       </c>
       <c r="Q452" s="1">
         <v>220</v>
       </c>
       <c r="R452" s="1">
         <v>31</v>
       </c>
       <c r="S452" s="3">
         <v>0.124</v>
       </c>
       <c r="T452" s="4">
         <v>0.1673</v>
       </c>
       <c r="U452" s="4">
         <v>0.1673</v>
       </c>
-      <c r="V452" s="2">
-        <v>0</v>
+      <c r="V452" s="4">
+        <v>0.0</v>
       </c>
       <c r="W452" s="1">
         <v>2247</v>
       </c>
       <c r="X452" s="1">
         <v>1315</v>
       </c>
     </row>
     <row r="453" spans="1:24">
       <c r="A453" t="s">
         <v>919</v>
       </c>
       <c r="B453" t="s">
         <v>861</v>
       </c>
       <c r="C453" t="s">
         <v>920</v>
       </c>
       <c r="D453" s="1">
         <v>20</v>
       </c>
       <c r="E453" s="1">
         <v>18</v>
       </c>
       <c r="F453" s="1">
@@ -37382,52 +37382,52 @@
       </c>
       <c r="N455" s="1">
         <v>53</v>
       </c>
       <c r="O455" s="3">
         <v>0.062</v>
       </c>
       <c r="P455" s="1">
         <v>380</v>
       </c>
       <c r="Q455" s="1">
         <v>350</v>
       </c>
       <c r="R455" s="1">
         <v>30</v>
       </c>
       <c r="S455" s="3">
         <v>0.079</v>
       </c>
       <c r="T455" s="4">
         <v>20.5524</v>
       </c>
       <c r="U455" s="4">
         <v>20.5524</v>
       </c>
-      <c r="V455" s="2">
-        <v>0</v>
+      <c r="V455" s="4">
+        <v>0.0</v>
       </c>
       <c r="W455" s="1">
         <v>41</v>
       </c>
       <c r="X455" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:24">
       <c r="A456" t="s">
         <v>923</v>
       </c>
       <c r="B456" t="s">
         <v>861</v>
       </c>
       <c r="C456" t="s">
         <v>924</v>
       </c>
       <c r="D456" s="1">
         <v>1172</v>
       </c>
       <c r="E456" s="1">
         <v>1098</v>
       </c>
       <c r="F456" s="1">
@@ -37456,52 +37456,52 @@
       </c>
       <c r="N456" s="1">
         <v>150</v>
       </c>
       <c r="O456" s="3">
         <v>0.128</v>
       </c>
       <c r="P456" s="1">
         <v>627</v>
       </c>
       <c r="Q456" s="1">
         <v>565</v>
       </c>
       <c r="R456" s="1">
         <v>62</v>
       </c>
       <c r="S456" s="3">
         <v>0.099</v>
       </c>
       <c r="T456" s="4">
         <v>0.4109</v>
       </c>
       <c r="U456" s="4">
         <v>0.4109</v>
       </c>
-      <c r="V456" s="2">
-        <v>0</v>
+      <c r="V456" s="4">
+        <v>0.0</v>
       </c>
       <c r="W456" s="1">
         <v>2852</v>
       </c>
       <c r="X456" s="1">
         <v>1375</v>
       </c>
     </row>
     <row r="457" spans="1:24">
       <c r="A457" t="s">
         <v>925</v>
       </c>
       <c r="B457" t="s">
         <v>861</v>
       </c>
       <c r="C457" t="s">
         <v>458</v>
       </c>
       <c r="D457" s="1">
         <v>1515</v>
       </c>
       <c r="E457" s="1">
         <v>1444</v>
       </c>
       <c r="F457" s="1">
@@ -37678,52 +37678,52 @@
       </c>
       <c r="N459" s="1">
         <v>20</v>
       </c>
       <c r="O459" s="3">
         <v>0.048</v>
       </c>
       <c r="P459" s="1">
         <v>213</v>
       </c>
       <c r="Q459" s="1">
         <v>195</v>
       </c>
       <c r="R459" s="1">
         <v>18</v>
       </c>
       <c r="S459" s="3">
         <v>0.085</v>
       </c>
       <c r="T459" s="4">
         <v>3.1905</v>
       </c>
       <c r="U459" s="4">
         <v>3.1905</v>
       </c>
-      <c r="V459" s="2">
-        <v>0</v>
+      <c r="V459" s="4">
+        <v>0.0</v>
       </c>
       <c r="W459" s="1">
         <v>132</v>
       </c>
       <c r="X459" s="1">
         <v>61</v>
       </c>
     </row>
     <row r="460" spans="1:24">
       <c r="A460" t="s">
         <v>929</v>
       </c>
       <c r="B460" t="s">
         <v>861</v>
       </c>
       <c r="C460" t="s">
         <v>930</v>
       </c>
       <c r="D460" s="1">
         <v>399</v>
       </c>
       <c r="E460" s="1">
         <v>359</v>
       </c>
       <c r="F460" s="1">
@@ -37752,52 +37752,52 @@
       </c>
       <c r="N460" s="1">
         <v>67</v>
       </c>
       <c r="O460" s="3">
         <v>0.168</v>
       </c>
       <c r="P460" s="1">
         <v>247</v>
       </c>
       <c r="Q460" s="1">
         <v>175</v>
       </c>
       <c r="R460" s="1">
         <v>72</v>
       </c>
       <c r="S460" s="3">
         <v>0.291</v>
       </c>
       <c r="T460" s="4">
         <v>1.9564</v>
       </c>
       <c r="U460" s="4">
         <v>1.9564</v>
       </c>
-      <c r="V460" s="2">
-        <v>0</v>
+      <c r="V460" s="4">
+        <v>0.0</v>
       </c>
       <c r="W460" s="1">
         <v>204</v>
       </c>
       <c r="X460" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="461" spans="1:24">
       <c r="A461" t="s">
         <v>931</v>
       </c>
       <c r="B461" t="s">
         <v>861</v>
       </c>
       <c r="C461" t="s">
         <v>181</v>
       </c>
       <c r="D461" s="1">
         <v>1664</v>
       </c>
       <c r="E461" s="1">
         <v>1579</v>
       </c>
       <c r="F461" s="1">
@@ -37826,52 +37826,52 @@
       </c>
       <c r="N461" s="1">
         <v>180</v>
       </c>
       <c r="O461" s="3">
         <v>0.108</v>
       </c>
       <c r="P461" s="1">
         <v>873</v>
       </c>
       <c r="Q461" s="1">
         <v>810</v>
       </c>
       <c r="R461" s="1">
         <v>63</v>
       </c>
       <c r="S461" s="3">
         <v>0.072</v>
       </c>
       <c r="T461" s="4">
         <v>0.3256</v>
       </c>
       <c r="U461" s="4">
         <v>0.3256</v>
       </c>
-      <c r="V461" s="2">
-        <v>0</v>
+      <c r="V461" s="4">
+        <v>0.0</v>
       </c>
       <c r="W461" s="1">
         <v>5111</v>
       </c>
       <c r="X461" s="1">
         <v>2488</v>
       </c>
     </row>
     <row r="462" spans="1:24">
       <c r="A462" t="s">
         <v>932</v>
       </c>
       <c r="B462" t="s">
         <v>861</v>
       </c>
       <c r="C462" t="s">
         <v>933</v>
       </c>
       <c r="D462" s="1">
         <v>924</v>
       </c>
       <c r="E462" s="1">
         <v>886</v>
       </c>
       <c r="F462" s="1">
@@ -37900,52 +37900,52 @@
       </c>
       <c r="N462" s="1">
         <v>57</v>
       </c>
       <c r="O462" s="3">
         <v>0.062</v>
       </c>
       <c r="P462" s="1">
         <v>431</v>
       </c>
       <c r="Q462" s="1">
         <v>378</v>
       </c>
       <c r="R462" s="1">
         <v>53</v>
       </c>
       <c r="S462" s="3">
         <v>0.123</v>
       </c>
       <c r="T462" s="4">
         <v>0.44</v>
       </c>
       <c r="U462" s="4">
         <v>0.44</v>
       </c>
-      <c r="V462" s="2">
-        <v>0</v>
+      <c r="V462" s="4">
+        <v>0.0</v>
       </c>
       <c r="W462" s="1">
         <v>2100</v>
       </c>
       <c r="X462" s="1">
         <v>859</v>
       </c>
     </row>
     <row r="463" spans="1:24">
       <c r="A463" t="s">
         <v>934</v>
       </c>
       <c r="B463" t="s">
         <v>861</v>
       </c>
       <c r="C463" t="s">
         <v>935</v>
       </c>
       <c r="D463" s="1">
         <v>4159</v>
       </c>
       <c r="E463" s="1">
         <v>3856</v>
       </c>
       <c r="F463" s="1">
@@ -38270,52 +38270,52 @@
       </c>
       <c r="N467" s="1">
         <v>88</v>
       </c>
       <c r="O467" s="3">
         <v>0.057</v>
       </c>
       <c r="P467" s="1">
         <v>747</v>
       </c>
       <c r="Q467" s="1">
         <v>637</v>
       </c>
       <c r="R467" s="1">
         <v>110</v>
       </c>
       <c r="S467" s="3">
         <v>0.147</v>
       </c>
       <c r="T467" s="4">
         <v>22.083</v>
       </c>
       <c r="U467" s="4">
         <v>22.083</v>
       </c>
-      <c r="V467" s="2">
-        <v>0</v>
+      <c r="V467" s="4">
+        <v>0.0</v>
       </c>
       <c r="W467" s="1">
         <v>70</v>
       </c>
       <c r="X467" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="468" spans="1:24">
       <c r="A468" t="s">
         <v>943</v>
       </c>
       <c r="B468" t="s">
         <v>861</v>
       </c>
       <c r="C468" t="s">
         <v>944</v>
       </c>
       <c r="D468" s="1">
         <v>1303</v>
       </c>
       <c r="E468" s="1">
         <v>1209</v>
       </c>
       <c r="F468" s="1">
@@ -38566,52 +38566,52 @@
       </c>
       <c r="N471" s="1">
         <v>165</v>
       </c>
       <c r="O471" s="3">
         <v>0.056</v>
       </c>
       <c r="P471" s="1">
         <v>1306</v>
       </c>
       <c r="Q471" s="1">
         <v>1218</v>
       </c>
       <c r="R471" s="1">
         <v>88</v>
       </c>
       <c r="S471" s="3">
         <v>0.067</v>
       </c>
       <c r="T471" s="4">
         <v>20.2896</v>
       </c>
       <c r="U471" s="4">
         <v>20.2896</v>
       </c>
-      <c r="V471" s="2">
-        <v>0</v>
+      <c r="V471" s="4">
+        <v>0.0</v>
       </c>
       <c r="W471" s="1">
         <v>145</v>
       </c>
       <c r="X471" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="472" spans="1:24">
       <c r="A472" t="s">
         <v>951</v>
       </c>
       <c r="B472" t="s">
         <v>861</v>
       </c>
       <c r="C472" t="s">
         <v>952</v>
       </c>
       <c r="D472" s="1">
         <v>22946</v>
       </c>
       <c r="E472" s="1">
         <v>21968</v>
       </c>
       <c r="F472" s="1">
@@ -39306,52 +39306,52 @@
       </c>
       <c r="N481" s="1">
         <v>14</v>
       </c>
       <c r="O481" s="3">
         <v>0.065</v>
       </c>
       <c r="P481" s="1">
         <v>96</v>
       </c>
       <c r="Q481" s="1">
         <v>84</v>
       </c>
       <c r="R481" s="1">
         <v>12</v>
       </c>
       <c r="S481" s="3">
         <v>0.125</v>
       </c>
       <c r="T481" s="4">
         <v>1.6104</v>
       </c>
       <c r="U481" s="4">
         <v>1.6104</v>
       </c>
-      <c r="V481" s="2">
-        <v>0</v>
+      <c r="V481" s="4">
+        <v>0.0</v>
       </c>
       <c r="W481" s="1">
         <v>134</v>
       </c>
       <c r="X481" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="482" spans="1:24">
       <c r="A482" t="s">
         <v>970</v>
       </c>
       <c r="B482" t="s">
         <v>861</v>
       </c>
       <c r="C482" t="s">
         <v>851</v>
       </c>
       <c r="D482" s="1">
         <v>5374</v>
       </c>
       <c r="E482" s="1">
         <v>5199</v>
       </c>
       <c r="F482" s="1">
@@ -39454,52 +39454,52 @@
       </c>
       <c r="N483" s="1">
         <v>3760</v>
       </c>
       <c r="O483" s="3">
         <v>0.285</v>
       </c>
       <c r="P483" s="1">
         <v>6604</v>
       </c>
       <c r="Q483" s="1">
         <v>5628</v>
       </c>
       <c r="R483" s="1">
         <v>976</v>
       </c>
       <c r="S483" s="3">
         <v>0.148</v>
       </c>
       <c r="T483" s="4">
         <v>2.918</v>
       </c>
       <c r="U483" s="4">
         <v>2.918</v>
       </c>
-      <c r="V483" s="2">
-        <v>0</v>
+      <c r="V483" s="4">
+        <v>0.0</v>
       </c>
       <c r="W483" s="1">
         <v>4515</v>
       </c>
       <c r="X483" s="1">
         <v>1929</v>
       </c>
     </row>
     <row r="484" spans="1:24">
       <c r="A484" t="s">
         <v>973</v>
       </c>
       <c r="B484" t="s">
         <v>861</v>
       </c>
       <c r="C484" t="s">
         <v>974</v>
       </c>
       <c r="D484" s="1">
         <v>1291</v>
       </c>
       <c r="E484" s="1">
         <v>1257</v>
       </c>
       <c r="F484" s="1">
@@ -39528,52 +39528,52 @@
       </c>
       <c r="N484" s="1">
         <v>50</v>
       </c>
       <c r="O484" s="3">
         <v>0.039</v>
       </c>
       <c r="P484" s="1">
         <v>654</v>
       </c>
       <c r="Q484" s="1">
         <v>549</v>
       </c>
       <c r="R484" s="1">
         <v>105</v>
       </c>
       <c r="S484" s="3">
         <v>0.161</v>
       </c>
       <c r="T484" s="4">
         <v>22.4203</v>
       </c>
       <c r="U484" s="4">
         <v>22.4203</v>
       </c>
-      <c r="V484" s="2">
-        <v>0</v>
+      <c r="V484" s="4">
+        <v>0.0</v>
       </c>
       <c r="W484" s="1">
         <v>58</v>
       </c>
       <c r="X484" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="485" spans="1:24">
       <c r="A485" t="s">
         <v>975</v>
       </c>
       <c r="B485" t="s">
         <v>861</v>
       </c>
       <c r="C485" t="s">
         <v>976</v>
       </c>
       <c r="D485" s="1">
         <v>977</v>
       </c>
       <c r="E485" s="1">
         <v>940</v>
       </c>
       <c r="F485" s="1">
@@ -39676,52 +39676,52 @@
       </c>
       <c r="N486" s="1">
         <v>46</v>
       </c>
       <c r="O486" s="3">
         <v>0.057</v>
       </c>
       <c r="P486" s="1">
         <v>362</v>
       </c>
       <c r="Q486" s="1">
         <v>312</v>
       </c>
       <c r="R486" s="1">
         <v>50</v>
       </c>
       <c r="S486" s="3">
         <v>0.138</v>
       </c>
       <c r="T486" s="4">
         <v>39.1201</v>
       </c>
       <c r="U486" s="4">
         <v>39.1201</v>
       </c>
-      <c r="V486" s="2">
-        <v>0</v>
+      <c r="V486" s="4">
+        <v>0.0</v>
       </c>
       <c r="W486" s="1">
         <v>21</v>
       </c>
       <c r="X486" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="487" spans="1:24">
       <c r="A487" t="s">
         <v>979</v>
       </c>
       <c r="B487" t="s">
         <v>861</v>
       </c>
       <c r="C487" t="s">
         <v>980</v>
       </c>
       <c r="D487" s="1">
         <v>109</v>
       </c>
       <c r="E487" s="1">
         <v>102</v>
       </c>
       <c r="F487" s="1">
@@ -39750,52 +39750,52 @@
       </c>
       <c r="N487" s="1">
         <v>13</v>
       </c>
       <c r="O487" s="3">
         <v>0.119</v>
       </c>
       <c r="P487" s="1">
         <v>64</v>
       </c>
       <c r="Q487" s="1">
         <v>49</v>
       </c>
       <c r="R487" s="1">
         <v>15</v>
       </c>
       <c r="S487" s="3">
         <v>0.234</v>
       </c>
       <c r="T487" s="4">
         <v>0.4059</v>
       </c>
       <c r="U487" s="4">
         <v>0.4059</v>
       </c>
-      <c r="V487" s="2">
-        <v>0</v>
+      <c r="V487" s="4">
+        <v>0.0</v>
       </c>
       <c r="W487" s="1">
         <v>269</v>
       </c>
       <c r="X487" s="1">
         <v>121</v>
       </c>
     </row>
     <row r="488" spans="1:24">
       <c r="A488" t="s">
         <v>981</v>
       </c>
       <c r="B488" t="s">
         <v>861</v>
       </c>
       <c r="C488" t="s">
         <v>982</v>
       </c>
       <c r="D488" s="1">
         <v>1547</v>
       </c>
       <c r="E488" s="1">
         <v>1476</v>
       </c>
       <c r="F488" s="1">
@@ -39824,52 +39824,52 @@
       </c>
       <c r="N488" s="1">
         <v>147</v>
       </c>
       <c r="O488" s="3">
         <v>0.095</v>
       </c>
       <c r="P488" s="1">
         <v>746</v>
       </c>
       <c r="Q488" s="1">
         <v>676</v>
       </c>
       <c r="R488" s="1">
         <v>70</v>
       </c>
       <c r="S488" s="3">
         <v>0.094</v>
       </c>
       <c r="T488" s="4">
         <v>16.2515</v>
       </c>
       <c r="U488" s="4">
         <v>16.2515</v>
       </c>
-      <c r="V488" s="2">
-        <v>0</v>
+      <c r="V488" s="4">
+        <v>0.0</v>
       </c>
       <c r="W488" s="1">
         <v>95</v>
       </c>
       <c r="X488" s="1">
         <v>42</v>
       </c>
     </row>
     <row r="489" spans="1:24">
       <c r="A489" t="s">
         <v>983</v>
       </c>
       <c r="B489" t="s">
         <v>984</v>
       </c>
       <c r="C489" t="s">
         <v>985</v>
       </c>
       <c r="D489" s="1">
         <v>142</v>
       </c>
       <c r="E489" s="1">
         <v>138</v>
       </c>
       <c r="F489" s="1">
@@ -39898,52 +39898,52 @@
       </c>
       <c r="N489" s="1">
         <v>11</v>
       </c>
       <c r="O489" s="3">
         <v>0.077</v>
       </c>
       <c r="P489" s="1">
         <v>89</v>
       </c>
       <c r="Q489" s="1">
         <v>68</v>
       </c>
       <c r="R489" s="1">
         <v>21</v>
       </c>
       <c r="S489" s="3">
         <v>0.236</v>
       </c>
       <c r="T489" s="4">
         <v>0.2804</v>
       </c>
       <c r="U489" s="4">
         <v>0.2804</v>
       </c>
-      <c r="V489" s="2">
-        <v>0</v>
+      <c r="V489" s="4">
+        <v>0.0</v>
       </c>
       <c r="W489" s="1">
         <v>506</v>
       </c>
       <c r="X489" s="1">
         <v>243</v>
       </c>
     </row>
     <row r="490" spans="1:24">
       <c r="A490" t="s">
         <v>986</v>
       </c>
       <c r="B490" t="s">
         <v>984</v>
       </c>
       <c r="C490" t="s">
         <v>509</v>
       </c>
       <c r="D490" s="1">
         <v>8328</v>
       </c>
       <c r="E490" s="1">
         <v>7984</v>
       </c>
       <c r="F490" s="1">
@@ -40490,52 +40490,52 @@
       </c>
       <c r="N497" s="1">
         <v>213</v>
       </c>
       <c r="O497" s="3">
         <v>0.082</v>
       </c>
       <c r="P497" s="1">
         <v>1264</v>
       </c>
       <c r="Q497" s="1">
         <v>1185</v>
       </c>
       <c r="R497" s="1">
         <v>79</v>
       </c>
       <c r="S497" s="3">
         <v>0.062</v>
       </c>
       <c r="T497" s="4">
         <v>1.056</v>
       </c>
       <c r="U497" s="4">
         <v>1.056</v>
       </c>
-      <c r="V497" s="2">
-        <v>0</v>
+      <c r="V497" s="4">
+        <v>0.0</v>
       </c>
       <c r="W497" s="1">
         <v>2458</v>
       </c>
       <c r="X497" s="1">
         <v>1122</v>
       </c>
     </row>
     <row r="498" spans="1:24">
       <c r="A498" t="s">
         <v>1001</v>
       </c>
       <c r="B498" t="s">
         <v>984</v>
       </c>
       <c r="C498" t="s">
         <v>1002</v>
       </c>
       <c r="D498" s="1">
         <v>2639</v>
       </c>
       <c r="E498" s="1">
         <v>2521</v>
       </c>
       <c r="F498" s="1">
@@ -40712,52 +40712,52 @@
       </c>
       <c r="N500" s="1">
         <v>2</v>
       </c>
       <c r="O500" s="3">
         <v>0.02</v>
       </c>
       <c r="P500" s="1">
         <v>56</v>
       </c>
       <c r="Q500" s="1">
         <v>42</v>
       </c>
       <c r="R500" s="1">
         <v>14</v>
       </c>
       <c r="S500" s="3">
         <v>0.25</v>
       </c>
       <c r="T500" s="4">
         <v>0.2272</v>
       </c>
       <c r="U500" s="4">
         <v>0.2272</v>
       </c>
-      <c r="V500" s="2">
-        <v>0</v>
+      <c r="V500" s="4">
+        <v>0.0</v>
       </c>
       <c r="W500" s="1">
         <v>449</v>
       </c>
       <c r="X500" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="501" spans="1:24">
       <c r="A501" t="s">
         <v>1007</v>
       </c>
       <c r="B501" t="s">
         <v>984</v>
       </c>
       <c r="C501" t="s">
         <v>544</v>
       </c>
       <c r="D501" s="1">
         <v>2192</v>
       </c>
       <c r="E501" s="1">
         <v>2135</v>
       </c>
       <c r="F501" s="1">
@@ -41008,52 +41008,52 @@
       </c>
       <c r="N504" s="1">
         <v>89</v>
       </c>
       <c r="O504" s="3">
         <v>0.1</v>
       </c>
       <c r="P504" s="1">
         <v>512</v>
       </c>
       <c r="Q504" s="1">
         <v>439</v>
       </c>
       <c r="R504" s="1">
         <v>73</v>
       </c>
       <c r="S504" s="3">
         <v>0.143</v>
       </c>
       <c r="T504" s="4">
         <v>0.4034</v>
       </c>
       <c r="U504" s="4">
         <v>0.4034</v>
       </c>
-      <c r="V504" s="2">
-        <v>0</v>
+      <c r="V504" s="4">
+        <v>0.0</v>
       </c>
       <c r="W504" s="1">
         <v>2216</v>
       </c>
       <c r="X504" s="1">
         <v>1088</v>
       </c>
     </row>
     <row r="505" spans="1:24">
       <c r="A505" t="s">
         <v>1014</v>
       </c>
       <c r="B505" t="s">
         <v>984</v>
       </c>
       <c r="C505" t="s">
         <v>1015</v>
       </c>
       <c r="D505" s="1">
         <v>2046</v>
       </c>
       <c r="E505" s="1">
         <v>1960</v>
       </c>
       <c r="F505" s="1">
@@ -41156,52 +41156,52 @@
       </c>
       <c r="N506" s="1">
         <v>2096</v>
       </c>
       <c r="O506" s="3">
         <v>0.14</v>
       </c>
       <c r="P506" s="1">
         <v>7607</v>
       </c>
       <c r="Q506" s="1">
         <v>6834</v>
       </c>
       <c r="R506" s="1">
         <v>773</v>
       </c>
       <c r="S506" s="3">
         <v>0.102</v>
       </c>
       <c r="T506" s="4">
         <v>4.0554</v>
       </c>
       <c r="U506" s="4">
         <v>4.0554</v>
       </c>
-      <c r="V506" s="2">
-        <v>0</v>
+      <c r="V506" s="4">
+        <v>0.0</v>
       </c>
       <c r="W506" s="1">
         <v>3693</v>
       </c>
       <c r="X506" s="1">
         <v>1685</v>
       </c>
     </row>
     <row r="507" spans="1:24">
       <c r="A507" t="s">
         <v>1018</v>
       </c>
       <c r="B507" t="s">
         <v>984</v>
       </c>
       <c r="C507" t="s">
         <v>1019</v>
       </c>
       <c r="D507" s="1">
         <v>41466</v>
       </c>
       <c r="E507" s="1">
         <v>39828</v>
       </c>
       <c r="F507" s="1">
@@ -41304,52 +41304,52 @@
       </c>
       <c r="N508" s="1">
         <v>9</v>
       </c>
       <c r="O508" s="3">
         <v>0.029</v>
       </c>
       <c r="P508" s="1">
         <v>129</v>
       </c>
       <c r="Q508" s="1">
         <v>125</v>
       </c>
       <c r="R508" s="1">
         <v>4</v>
       </c>
       <c r="S508" s="3">
         <v>0.031</v>
       </c>
       <c r="T508" s="4">
         <v>0.2531</v>
       </c>
       <c r="U508" s="4">
         <v>0.2531</v>
       </c>
-      <c r="V508" s="2">
-        <v>0</v>
+      <c r="V508" s="4">
+        <v>0.0</v>
       </c>
       <c r="W508" s="1">
         <v>1225</v>
       </c>
       <c r="X508" s="1">
         <v>494</v>
       </c>
     </row>
     <row r="509" spans="1:24">
       <c r="A509" t="s">
         <v>1022</v>
       </c>
       <c r="B509" t="s">
         <v>984</v>
       </c>
       <c r="C509" t="s">
         <v>1023</v>
       </c>
       <c r="D509" s="1">
         <v>509</v>
       </c>
       <c r="E509" s="1">
         <v>480</v>
       </c>
       <c r="F509" s="1">
@@ -41452,52 +41452,52 @@
       </c>
       <c r="N510" s="1">
         <v>357</v>
       </c>
       <c r="O510" s="3">
         <v>0.091</v>
       </c>
       <c r="P510" s="1">
         <v>2198</v>
       </c>
       <c r="Q510" s="1">
         <v>2009</v>
       </c>
       <c r="R510" s="1">
         <v>189</v>
       </c>
       <c r="S510" s="3">
         <v>0.086</v>
       </c>
       <c r="T510" s="4">
         <v>0.8368</v>
       </c>
       <c r="U510" s="4">
         <v>0.8368</v>
       </c>
-      <c r="V510" s="2">
-        <v>0</v>
+      <c r="V510" s="4">
+        <v>0.0</v>
       </c>
       <c r="W510" s="1">
         <v>4663</v>
       </c>
       <c r="X510" s="1">
         <v>2401</v>
       </c>
     </row>
     <row r="511" spans="1:24">
       <c r="A511" t="s">
         <v>1026</v>
       </c>
       <c r="B511" t="s">
         <v>984</v>
       </c>
       <c r="C511" t="s">
         <v>1027</v>
       </c>
       <c r="D511" s="1">
         <v>8780</v>
       </c>
       <c r="E511" s="1">
         <v>8071</v>
       </c>
       <c r="F511" s="1">
@@ -41526,52 +41526,52 @@
       </c>
       <c r="N511" s="1">
         <v>1536</v>
       </c>
       <c r="O511" s="3">
         <v>0.175</v>
       </c>
       <c r="P511" s="1">
         <v>4748</v>
       </c>
       <c r="Q511" s="1">
         <v>4062</v>
       </c>
       <c r="R511" s="1">
         <v>686</v>
       </c>
       <c r="S511" s="3">
         <v>0.144</v>
       </c>
       <c r="T511" s="4">
         <v>2.3876</v>
       </c>
       <c r="U511" s="4">
         <v>2.3876</v>
       </c>
-      <c r="V511" s="2">
-        <v>0</v>
+      <c r="V511" s="4">
+        <v>0.0</v>
       </c>
       <c r="W511" s="1">
         <v>3677</v>
       </c>
       <c r="X511" s="1">
         <v>1701</v>
       </c>
     </row>
     <row r="512" spans="1:24">
       <c r="A512" t="s">
         <v>1028</v>
       </c>
       <c r="B512" t="s">
         <v>984</v>
       </c>
       <c r="C512" t="s">
         <v>1029</v>
       </c>
       <c r="D512" s="1">
         <v>8060</v>
       </c>
       <c r="E512" s="1">
         <v>7690</v>
       </c>
       <c r="F512" s="1">
@@ -41600,52 +41600,52 @@
       </c>
       <c r="N512" s="1">
         <v>616</v>
       </c>
       <c r="O512" s="3">
         <v>0.076</v>
       </c>
       <c r="P512" s="1">
         <v>4161</v>
       </c>
       <c r="Q512" s="1">
         <v>3723</v>
       </c>
       <c r="R512" s="1">
         <v>438</v>
       </c>
       <c r="S512" s="3">
         <v>0.105</v>
       </c>
       <c r="T512" s="4">
         <v>2.3156</v>
       </c>
       <c r="U512" s="4">
         <v>2.3156</v>
       </c>
-      <c r="V512" s="2">
-        <v>0</v>
+      <c r="V512" s="4">
+        <v>0.0</v>
       </c>
       <c r="W512" s="1">
         <v>3481</v>
       </c>
       <c r="X512" s="1">
         <v>1608</v>
       </c>
     </row>
     <row r="513" spans="1:24">
       <c r="A513" t="s">
         <v>1030</v>
       </c>
       <c r="B513" t="s">
         <v>984</v>
       </c>
       <c r="C513" t="s">
         <v>1031</v>
       </c>
       <c r="D513" s="1">
         <v>146</v>
       </c>
       <c r="E513" s="1">
         <v>146</v>
       </c>
       <c r="F513" s="1">
@@ -41674,52 +41674,52 @@
       </c>
       <c r="N513" s="1">
         <v>2</v>
       </c>
       <c r="O513" s="3">
         <v>0.014</v>
       </c>
       <c r="P513" s="1">
         <v>100</v>
       </c>
       <c r="Q513" s="1">
         <v>74</v>
       </c>
       <c r="R513" s="1">
         <v>26</v>
       </c>
       <c r="S513" s="3">
         <v>0.26</v>
       </c>
       <c r="T513" s="4">
         <v>0.1291</v>
       </c>
       <c r="U513" s="4">
         <v>0.1291</v>
       </c>
-      <c r="V513" s="2">
-        <v>0</v>
+      <c r="V513" s="4">
+        <v>0.0</v>
       </c>
       <c r="W513" s="1">
         <v>1131</v>
       </c>
       <c r="X513" s="1">
         <v>573</v>
       </c>
     </row>
     <row r="514" spans="1:24">
       <c r="A514" t="s">
         <v>1032</v>
       </c>
       <c r="B514" t="s">
         <v>984</v>
       </c>
       <c r="C514" t="s">
         <v>1033</v>
       </c>
       <c r="D514" s="1">
         <v>1513</v>
       </c>
       <c r="E514" s="1">
         <v>1466</v>
       </c>
       <c r="F514" s="1">
@@ -41748,52 +41748,52 @@
       </c>
       <c r="N514" s="1">
         <v>75</v>
       </c>
       <c r="O514" s="3">
         <v>0.05</v>
       </c>
       <c r="P514" s="1">
         <v>904</v>
       </c>
       <c r="Q514" s="1">
         <v>795</v>
       </c>
       <c r="R514" s="1">
         <v>109</v>
       </c>
       <c r="S514" s="3">
         <v>0.121</v>
       </c>
       <c r="T514" s="4">
         <v>0.504</v>
       </c>
       <c r="U514" s="4">
         <v>0.504</v>
       </c>
-      <c r="V514" s="2">
-        <v>0</v>
+      <c r="V514" s="4">
+        <v>0.0</v>
       </c>
       <c r="W514" s="1">
         <v>3002</v>
       </c>
       <c r="X514" s="1">
         <v>1577</v>
       </c>
     </row>
     <row r="515" spans="1:24">
       <c r="A515" t="s">
         <v>1034</v>
       </c>
       <c r="B515" t="s">
         <v>984</v>
       </c>
       <c r="C515" t="s">
         <v>1035</v>
       </c>
       <c r="D515" s="1">
         <v>6056</v>
       </c>
       <c r="E515" s="1">
         <v>5875</v>
       </c>
       <c r="F515" s="1">
@@ -42044,52 +42044,52 @@
       </c>
       <c r="N518" s="1">
         <v>16</v>
       </c>
       <c r="O518" s="3">
         <v>0.044</v>
       </c>
       <c r="P518" s="1">
         <v>165</v>
       </c>
       <c r="Q518" s="1">
         <v>159</v>
       </c>
       <c r="R518" s="1">
         <v>6</v>
       </c>
       <c r="S518" s="3">
         <v>0.036</v>
       </c>
       <c r="T518" s="4">
         <v>0.4364</v>
       </c>
       <c r="U518" s="4">
         <v>0.4364</v>
       </c>
-      <c r="V518" s="2">
-        <v>0</v>
+      <c r="V518" s="4">
+        <v>0.0</v>
       </c>
       <c r="W518" s="1">
         <v>834</v>
       </c>
       <c r="X518" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="519" spans="1:24">
       <c r="A519" t="s">
         <v>1042</v>
       </c>
       <c r="B519" t="s">
         <v>984</v>
       </c>
       <c r="C519" t="s">
         <v>1043</v>
       </c>
       <c r="D519" s="1">
         <v>3585</v>
       </c>
       <c r="E519" s="1">
         <v>3455</v>
       </c>
       <c r="F519" s="1">
@@ -42118,52 +42118,52 @@
       </c>
       <c r="N519" s="1">
         <v>207</v>
       </c>
       <c r="O519" s="3">
         <v>0.058</v>
       </c>
       <c r="P519" s="1">
         <v>1425</v>
       </c>
       <c r="Q519" s="1">
         <v>1359</v>
       </c>
       <c r="R519" s="1">
         <v>66</v>
       </c>
       <c r="S519" s="3">
         <v>0.046</v>
       </c>
       <c r="T519" s="4">
         <v>1.9129</v>
       </c>
       <c r="U519" s="4">
         <v>1.9129</v>
       </c>
-      <c r="V519" s="2">
-        <v>0</v>
+      <c r="V519" s="4">
+        <v>0.0</v>
       </c>
       <c r="W519" s="1">
         <v>1874</v>
       </c>
       <c r="X519" s="1">
         <v>710</v>
       </c>
     </row>
     <row r="520" spans="1:24">
       <c r="A520" t="s">
         <v>1044</v>
       </c>
       <c r="B520" t="s">
         <v>984</v>
       </c>
       <c r="C520" t="s">
         <v>1045</v>
       </c>
       <c r="D520" s="1">
         <v>6876</v>
       </c>
       <c r="E520" s="1">
         <v>6352</v>
       </c>
       <c r="F520" s="1">
@@ -42266,52 +42266,52 @@
       </c>
       <c r="N521" s="1">
         <v>308</v>
       </c>
       <c r="O521" s="3">
         <v>0.073</v>
       </c>
       <c r="P521" s="1">
         <v>2194</v>
       </c>
       <c r="Q521" s="1">
         <v>1980</v>
       </c>
       <c r="R521" s="1">
         <v>214</v>
       </c>
       <c r="S521" s="3">
         <v>0.098</v>
       </c>
       <c r="T521" s="4">
         <v>1.0011</v>
       </c>
       <c r="U521" s="4">
         <v>1.0011</v>
       </c>
-      <c r="V521" s="2">
-        <v>0</v>
+      <c r="V521" s="4">
+        <v>0.0</v>
       </c>
       <c r="W521" s="1">
         <v>4240</v>
       </c>
       <c r="X521" s="1">
         <v>1978</v>
       </c>
     </row>
     <row r="522" spans="1:24">
       <c r="A522" t="s">
         <v>1048</v>
       </c>
       <c r="B522" t="s">
         <v>984</v>
       </c>
       <c r="C522" t="s">
         <v>938</v>
       </c>
       <c r="D522" s="1">
         <v>10119</v>
       </c>
       <c r="E522" s="1">
         <v>9778</v>
       </c>
       <c r="F522" s="1">
@@ -42488,52 +42488,52 @@
       </c>
       <c r="N524" s="1">
         <v>16</v>
       </c>
       <c r="O524" s="3">
         <v>0.032</v>
       </c>
       <c r="P524" s="1">
         <v>257</v>
       </c>
       <c r="Q524" s="1">
         <v>245</v>
       </c>
       <c r="R524" s="1">
         <v>12</v>
       </c>
       <c r="S524" s="3">
         <v>0.047</v>
       </c>
       <c r="T524" s="4">
         <v>0.8471</v>
       </c>
       <c r="U524" s="4">
         <v>0.8471</v>
       </c>
-      <c r="V524" s="2">
-        <v>0</v>
+      <c r="V524" s="4">
+        <v>0.0</v>
       </c>
       <c r="W524" s="1">
         <v>591</v>
       </c>
       <c r="X524" s="1">
         <v>289</v>
       </c>
     </row>
     <row r="525" spans="1:24">
       <c r="A525" t="s">
         <v>1053</v>
       </c>
       <c r="B525" t="s">
         <v>984</v>
       </c>
       <c r="C525" t="s">
         <v>1054</v>
       </c>
       <c r="D525" s="1">
         <v>671</v>
       </c>
       <c r="E525" s="1">
         <v>637</v>
       </c>
       <c r="F525" s="1">
@@ -42562,52 +42562,52 @@
       </c>
       <c r="N525" s="1">
         <v>40</v>
       </c>
       <c r="O525" s="3">
         <v>0.06</v>
       </c>
       <c r="P525" s="1">
         <v>321</v>
       </c>
       <c r="Q525" s="1">
         <v>280</v>
       </c>
       <c r="R525" s="1">
         <v>41</v>
       </c>
       <c r="S525" s="3">
         <v>0.128</v>
       </c>
       <c r="T525" s="4">
         <v>0.3277</v>
       </c>
       <c r="U525" s="4">
         <v>0.3277</v>
       </c>
-      <c r="V525" s="2">
-        <v>0</v>
+      <c r="V525" s="4">
+        <v>0.0</v>
       </c>
       <c r="W525" s="1">
         <v>2048</v>
       </c>
       <c r="X525" s="1">
         <v>854</v>
       </c>
     </row>
     <row r="526" spans="1:24">
       <c r="A526" t="s">
         <v>1055</v>
       </c>
       <c r="B526" t="s">
         <v>984</v>
       </c>
       <c r="C526" t="s">
         <v>1056</v>
       </c>
       <c r="D526" s="1">
         <v>12170</v>
       </c>
       <c r="E526" s="1">
         <v>11287</v>
       </c>
       <c r="F526" s="1">
@@ -42784,52 +42784,52 @@
       </c>
       <c r="N528" s="1">
         <v>234</v>
       </c>
       <c r="O528" s="3">
         <v>0.125</v>
       </c>
       <c r="P528" s="1">
         <v>956</v>
       </c>
       <c r="Q528" s="1">
         <v>850</v>
       </c>
       <c r="R528" s="1">
         <v>106</v>
       </c>
       <c r="S528" s="3">
         <v>0.111</v>
       </c>
       <c r="T528" s="4">
         <v>0.4197</v>
       </c>
       <c r="U528" s="4">
         <v>0.4197</v>
       </c>
-      <c r="V528" s="2">
-        <v>0</v>
+      <c r="V528" s="4">
+        <v>0.0</v>
       </c>
       <c r="W528" s="1">
         <v>4463</v>
       </c>
       <c r="X528" s="1">
         <v>2025</v>
       </c>
     </row>
     <row r="529" spans="1:24">
       <c r="A529" t="s">
         <v>1061</v>
       </c>
       <c r="B529" t="s">
         <v>984</v>
       </c>
       <c r="C529" t="s">
         <v>1062</v>
       </c>
       <c r="D529" s="1">
         <v>31880</v>
       </c>
       <c r="E529" s="1">
         <v>30737</v>
       </c>
       <c r="F529" s="1">
@@ -42932,52 +42932,52 @@
       </c>
       <c r="N530" s="1">
         <v>67</v>
       </c>
       <c r="O530" s="3">
         <v>0.081</v>
       </c>
       <c r="P530" s="1">
         <v>393</v>
       </c>
       <c r="Q530" s="1">
         <v>365</v>
       </c>
       <c r="R530" s="1">
         <v>28</v>
       </c>
       <c r="S530" s="3">
         <v>0.071</v>
       </c>
       <c r="T530" s="4">
         <v>0.2022</v>
       </c>
       <c r="U530" s="4">
         <v>0.2022</v>
       </c>
-      <c r="V530" s="2">
-        <v>0</v>
+      <c r="V530" s="4">
+        <v>0.0</v>
       </c>
       <c r="W530" s="1">
         <v>4070</v>
       </c>
       <c r="X530" s="1">
         <v>1805</v>
       </c>
     </row>
     <row r="531" spans="1:24">
       <c r="A531" t="s">
         <v>1065</v>
       </c>
       <c r="B531" t="s">
         <v>984</v>
       </c>
       <c r="C531" t="s">
         <v>1066</v>
       </c>
       <c r="D531" s="1">
         <v>788</v>
       </c>
       <c r="E531" s="1">
         <v>750</v>
       </c>
       <c r="F531" s="1">
@@ -43080,52 +43080,52 @@
       </c>
       <c r="N532" s="1">
         <v>26</v>
       </c>
       <c r="O532" s="3">
         <v>0.06</v>
       </c>
       <c r="P532" s="1">
         <v>197</v>
       </c>
       <c r="Q532" s="1">
         <v>172</v>
       </c>
       <c r="R532" s="1">
         <v>25</v>
       </c>
       <c r="S532" s="3">
         <v>0.127</v>
       </c>
       <c r="T532" s="4">
         <v>0.1567</v>
       </c>
       <c r="U532" s="4">
         <v>0.1567</v>
       </c>
-      <c r="V532" s="2">
-        <v>0</v>
+      <c r="V532" s="4">
+        <v>0.0</v>
       </c>
       <c r="W532" s="1">
         <v>2776</v>
       </c>
       <c r="X532" s="1">
         <v>1098</v>
       </c>
     </row>
     <row r="533" spans="1:24">
       <c r="A533" t="s">
         <v>1069</v>
       </c>
       <c r="B533" t="s">
         <v>984</v>
       </c>
       <c r="C533" t="s">
         <v>583</v>
       </c>
       <c r="D533" s="1">
         <v>20079</v>
       </c>
       <c r="E533" s="1">
         <v>19378</v>
       </c>
       <c r="F533" s="1">
@@ -43154,52 +43154,52 @@
       </c>
       <c r="N533" s="1">
         <v>1212</v>
       </c>
       <c r="O533" s="3">
         <v>0.06</v>
       </c>
       <c r="P533" s="1">
         <v>8228</v>
       </c>
       <c r="Q533" s="1">
         <v>7901</v>
       </c>
       <c r="R533" s="1">
         <v>327</v>
       </c>
       <c r="S533" s="3">
         <v>0.04</v>
       </c>
       <c r="T533" s="4">
         <v>30.7657</v>
       </c>
       <c r="U533" s="4">
         <v>30.7657</v>
       </c>
-      <c r="V533" s="2">
-        <v>0</v>
+      <c r="V533" s="4">
+        <v>0.0</v>
       </c>
       <c r="W533" s="1">
         <v>653</v>
       </c>
       <c r="X533" s="1">
         <v>257</v>
       </c>
     </row>
     <row r="534" spans="1:24">
       <c r="A534" t="s">
         <v>1070</v>
       </c>
       <c r="B534" t="s">
         <v>984</v>
       </c>
       <c r="C534" t="s">
         <v>1071</v>
       </c>
       <c r="D534" s="1">
         <v>11393</v>
       </c>
       <c r="E534" s="1">
         <v>10924</v>
       </c>
       <c r="F534" s="1">
@@ -43376,52 +43376,52 @@
       </c>
       <c r="N536" s="1">
         <v>273</v>
       </c>
       <c r="O536" s="3">
         <v>0.062</v>
       </c>
       <c r="P536" s="1">
         <v>2141</v>
       </c>
       <c r="Q536" s="1">
         <v>1933</v>
       </c>
       <c r="R536" s="1">
         <v>208</v>
       </c>
       <c r="S536" s="3">
         <v>0.097</v>
       </c>
       <c r="T536" s="4">
         <v>1.1651</v>
       </c>
       <c r="U536" s="4">
         <v>1.1651</v>
       </c>
-      <c r="V536" s="2">
-        <v>0</v>
+      <c r="V536" s="4">
+        <v>0.0</v>
       </c>
       <c r="W536" s="1">
         <v>3802</v>
       </c>
       <c r="X536" s="1">
         <v>1659</v>
       </c>
     </row>
     <row r="537" spans="1:24">
       <c r="A537" t="s">
         <v>1076</v>
       </c>
       <c r="B537" t="s">
         <v>984</v>
       </c>
       <c r="C537" t="s">
         <v>1077</v>
       </c>
       <c r="D537" s="1">
         <v>411</v>
       </c>
       <c r="E537" s="1">
         <v>397</v>
       </c>
       <c r="F537" s="1">
@@ -43450,52 +43450,52 @@
       </c>
       <c r="N537" s="1">
         <v>16</v>
       </c>
       <c r="O537" s="3">
         <v>0.039</v>
       </c>
       <c r="P537" s="1">
         <v>212</v>
       </c>
       <c r="Q537" s="1">
         <v>179</v>
       </c>
       <c r="R537" s="1">
         <v>33</v>
       </c>
       <c r="S537" s="3">
         <v>0.156</v>
       </c>
       <c r="T537" s="4">
         <v>0.2021</v>
       </c>
       <c r="U537" s="4">
         <v>0.2021</v>
       </c>
-      <c r="V537" s="2">
-        <v>0</v>
+      <c r="V537" s="4">
+        <v>0.0</v>
       </c>
       <c r="W537" s="1">
         <v>2034</v>
       </c>
       <c r="X537" s="1">
         <v>886</v>
       </c>
     </row>
     <row r="538" spans="1:24">
       <c r="A538" t="s">
         <v>1078</v>
       </c>
       <c r="B538" t="s">
         <v>984</v>
       </c>
       <c r="C538" t="s">
         <v>1079</v>
       </c>
       <c r="D538" s="1">
         <v>5647</v>
       </c>
       <c r="E538" s="1">
         <v>5416</v>
       </c>
       <c r="F538" s="1">
@@ -43672,52 +43672,52 @@
       </c>
       <c r="N540" s="1">
         <v>165</v>
       </c>
       <c r="O540" s="3">
         <v>0.077</v>
       </c>
       <c r="P540" s="1">
         <v>1193</v>
       </c>
       <c r="Q540" s="1">
         <v>1080</v>
       </c>
       <c r="R540" s="1">
         <v>113</v>
       </c>
       <c r="S540" s="3">
         <v>0.095</v>
       </c>
       <c r="T540" s="4">
         <v>0.7069</v>
       </c>
       <c r="U540" s="4">
         <v>0.7069</v>
       </c>
-      <c r="V540" s="2">
-        <v>0</v>
+      <c r="V540" s="4">
+        <v>0.0</v>
       </c>
       <c r="W540" s="1">
         <v>3020</v>
       </c>
       <c r="X540" s="1">
         <v>1528</v>
       </c>
     </row>
     <row r="541" spans="1:24">
       <c r="A541" t="s">
         <v>1084</v>
       </c>
       <c r="B541" t="s">
         <v>984</v>
       </c>
       <c r="C541" t="s">
         <v>1085</v>
       </c>
       <c r="D541" s="1">
         <v>5418</v>
       </c>
       <c r="E541" s="1">
         <v>5274</v>
       </c>
       <c r="F541" s="1">
@@ -43820,52 +43820,52 @@
       </c>
       <c r="N542" s="1">
         <v>243</v>
       </c>
       <c r="O542" s="3">
         <v>0.11</v>
       </c>
       <c r="P542" s="1">
         <v>1159</v>
       </c>
       <c r="Q542" s="1">
         <v>1027</v>
       </c>
       <c r="R542" s="1">
         <v>132</v>
       </c>
       <c r="S542" s="3">
         <v>0.114</v>
       </c>
       <c r="T542" s="4">
         <v>0.3918</v>
       </c>
       <c r="U542" s="4">
         <v>0.3918</v>
       </c>
-      <c r="V542" s="2">
-        <v>0</v>
+      <c r="V542" s="4">
+        <v>0.0</v>
       </c>
       <c r="W542" s="1">
         <v>5664</v>
       </c>
       <c r="X542" s="1">
         <v>2621</v>
       </c>
     </row>
     <row r="543" spans="1:24">
       <c r="A543" t="s">
         <v>1088</v>
       </c>
       <c r="B543" t="s">
         <v>984</v>
       </c>
       <c r="C543" t="s">
         <v>1089</v>
       </c>
       <c r="D543" s="1">
         <v>1340</v>
       </c>
       <c r="E543" s="1">
         <v>1288</v>
       </c>
       <c r="F543" s="1">
@@ -44042,52 +44042,52 @@
       </c>
       <c r="N545" s="1">
         <v>349</v>
       </c>
       <c r="O545" s="3">
         <v>0.108</v>
       </c>
       <c r="P545" s="1">
         <v>1627</v>
       </c>
       <c r="Q545" s="1">
         <v>1477</v>
       </c>
       <c r="R545" s="1">
         <v>150</v>
       </c>
       <c r="S545" s="3">
         <v>0.092</v>
       </c>
       <c r="T545" s="4">
         <v>1.2011</v>
       </c>
       <c r="U545" s="4">
         <v>1.2011</v>
       </c>
-      <c r="V545" s="2">
-        <v>0</v>
+      <c r="V545" s="4">
+        <v>0.0</v>
       </c>
       <c r="W545" s="1">
         <v>2687</v>
       </c>
       <c r="X545" s="1">
         <v>1230</v>
       </c>
     </row>
     <row r="546" spans="1:24">
       <c r="A546" t="s">
         <v>1093</v>
       </c>
       <c r="B546" t="s">
         <v>984</v>
       </c>
       <c r="C546" t="s">
         <v>1094</v>
       </c>
       <c r="D546" s="1">
         <v>21606</v>
       </c>
       <c r="E546" s="1">
         <v>20793</v>
       </c>
       <c r="F546" s="1">
@@ -44190,52 +44190,52 @@
       </c>
       <c r="N547" s="1">
         <v>132</v>
       </c>
       <c r="O547" s="3">
         <v>0.061</v>
       </c>
       <c r="P547" s="1">
         <v>1012</v>
       </c>
       <c r="Q547" s="1">
         <v>907</v>
       </c>
       <c r="R547" s="1">
         <v>105</v>
       </c>
       <c r="S547" s="3">
         <v>0.104</v>
       </c>
       <c r="T547" s="4">
         <v>15.1347</v>
       </c>
       <c r="U547" s="4">
         <v>15.1347</v>
       </c>
-      <c r="V547" s="2">
-        <v>0</v>
+      <c r="V547" s="4">
+        <v>0.0</v>
       </c>
       <c r="W547" s="1">
         <v>143</v>
       </c>
       <c r="X547" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="548" spans="1:24">
       <c r="A548" t="s">
         <v>1097</v>
       </c>
       <c r="B548" t="s">
         <v>984</v>
       </c>
       <c r="C548" t="s">
         <v>1098</v>
       </c>
       <c r="D548" s="1">
         <v>5075</v>
       </c>
       <c r="E548" s="1">
         <v>4687</v>
       </c>
       <c r="F548" s="1">
@@ -44560,52 +44560,52 @@
       </c>
       <c r="N552" s="1">
         <v>12</v>
       </c>
       <c r="O552" s="3">
         <v>0.048</v>
       </c>
       <c r="P552" s="1">
         <v>147</v>
       </c>
       <c r="Q552" s="1">
         <v>127</v>
       </c>
       <c r="R552" s="1">
         <v>20</v>
       </c>
       <c r="S552" s="3">
         <v>0.136</v>
       </c>
       <c r="T552" s="4">
         <v>0.1113</v>
       </c>
       <c r="U552" s="4">
         <v>0.1113</v>
       </c>
-      <c r="V552" s="2">
-        <v>0</v>
+      <c r="V552" s="4">
+        <v>0.0</v>
       </c>
       <c r="W552" s="1">
         <v>2264</v>
       </c>
       <c r="X552" s="1">
         <v>1141</v>
       </c>
     </row>
     <row r="553" spans="1:24">
       <c r="A553" t="s">
         <v>1106</v>
       </c>
       <c r="B553" t="s">
         <v>984</v>
       </c>
       <c r="C553" t="s">
         <v>1107</v>
       </c>
       <c r="D553" s="1">
         <v>2975</v>
       </c>
       <c r="E553" s="1">
         <v>2852</v>
       </c>
       <c r="F553" s="1">