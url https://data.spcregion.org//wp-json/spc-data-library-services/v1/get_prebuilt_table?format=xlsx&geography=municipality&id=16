--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -3278,51 +3278,51 @@
   <si>
     <t>West Leechburg Borough</t>
   </si>
   <si>
     <t>06000US4212983680</t>
   </si>
   <si>
     <t>West Newton Borough</t>
   </si>
   <si>
     <t>06000US4212987208</t>
   </si>
   <si>
     <t>Youngstown Borough</t>
   </si>
   <si>
     <t>06000US4212987232</t>
   </si>
   <si>
     <t>Youngwood Borough</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>Calculated Based on Census Estimates of the Resident Municipal Population, 2020-2024</t>
+    <t>Calculated Based on Census Estimates of the Resident Municipal Population, 2020-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.#%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -3632,51 +3632,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M557"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G553" sqref="G553"/>
+      <selection activeCell="H553" sqref="H553"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="98.976" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -3739,22610 +3739,22610 @@
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" s="1">
         <v>-0.009</v>
       </c>
       <c r="E3" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="F3" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G3" s="1">
         <v>-0.004</v>
       </c>
-      <c r="G3" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H3" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="1">
         <v>-0.011</v>
       </c>
       <c r="E4" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F4" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
       <c r="M4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E5" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F5" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G5" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G5" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H5" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>26</v>
       </c>
       <c r="M5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E6" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F6" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G6" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G6" s="1">
+      <c r="H6" s="1">
         <v>-0.005</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>26</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="1">
         <v>-0.011</v>
       </c>
       <c r="E7" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F7" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="G7" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I7" t="s">
         <v>26</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="E8" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="F8" s="1">
         <v>-0.007</v>
       </c>
-      <c r="E8" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I8" t="s">
         <v>26</v>
       </c>
       <c r="J8" t="s">
         <v>26</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>26</v>
       </c>
       <c r="M8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="1">
         <v>-0.011</v>
       </c>
       <c r="E9" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F9" s="1">
         <v>-0.009</v>
       </c>
       <c r="G9" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I9" t="s">
         <v>26</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>26</v>
       </c>
       <c r="M9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="E10" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F10" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G10" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I10" t="s">
         <v>26</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>26</v>
       </c>
       <c r="M10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1">
         <v>-0.01</v>
       </c>
       <c r="E11" s="1">
         <v>-0.013</v>
       </c>
       <c r="F11" s="1">
         <v>-0.008</v>
       </c>
       <c r="G11" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.013</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I11" t="s">
         <v>26</v>
       </c>
       <c r="J11" t="s">
         <v>26</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>26</v>
       </c>
       <c r="M11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1">
         <v>-0.01</v>
       </c>
       <c r="E12" s="1">
         <v>-0.012</v>
       </c>
       <c r="F12" s="1">
         <v>-0.008</v>
       </c>
       <c r="G12" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I12" t="s">
         <v>26</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>26</v>
       </c>
       <c r="M12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="E13" s="1">
-        <v>-0.013</v>
+        <v>-0.015</v>
       </c>
       <c r="F13" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="G13" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I13" t="s">
         <v>26</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>26</v>
       </c>
       <c r="M13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1">
         <v>-0.011</v>
       </c>
       <c r="E14" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="F14" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G14" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I14" t="s">
         <v>26</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>26</v>
       </c>
       <c r="M14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="E15" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F15" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G15" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G15" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H15" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I15" t="s">
         <v>26</v>
       </c>
       <c r="J15" t="s">
         <v>26</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>26</v>
       </c>
       <c r="M15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1">
-        <v>-0.012</v>
+        <v>-0.01</v>
       </c>
       <c r="E16" s="1">
         <v>-0.013</v>
       </c>
       <c r="F16" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G16" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G16" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H16" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I16" t="s">
         <v>26</v>
       </c>
       <c r="J16" t="s">
         <v>26</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>26</v>
       </c>
       <c r="M16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="E17" s="1">
+        <v>-0.014</v>
+      </c>
+      <c r="F17" s="1">
         <v>-0.01</v>
-      </c>
-[...4 lines deleted...]
-        <v>-0.008</v>
       </c>
       <c r="G17" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H17" t="s">
-        <v>26</v>
+      <c r="H17" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I17" t="s">
         <v>26</v>
       </c>
       <c r="J17" t="s">
         <v>26</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>26</v>
       </c>
       <c r="M17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="1">
         <v>-0.011</v>
       </c>
       <c r="E18" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F18" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G18" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G18" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H18" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I18" t="s">
         <v>26</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>26</v>
       </c>
       <c r="M18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>57</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="1">
         <v>-0.01</v>
       </c>
       <c r="E19" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F19" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G19" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G19" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H19" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I19" t="s">
         <v>26</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="1">
         <v>-0.011</v>
       </c>
       <c r="E20" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F20" s="1">
         <v>-0.007</v>
       </c>
       <c r="G20" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I20" t="s">
         <v>26</v>
       </c>
       <c r="J20" t="s">
         <v>26</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1">
         <v>0.002</v>
       </c>
       <c r="E21" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F21" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="G21" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="H21" s="1">
         <v>-0.007</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I21" t="s">
         <v>26</v>
       </c>
       <c r="J21" t="s">
         <v>26</v>
       </c>
       <c r="K21" t="s">
         <v>26</v>
       </c>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>63</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" s="1">
         <v>-0.011</v>
       </c>
       <c r="E22" s="1">
-        <v>-0.012</v>
+        <v>-0.015</v>
       </c>
       <c r="F22" s="1">
-        <v>-0.011</v>
+        <v>-0.008</v>
       </c>
       <c r="G22" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I22" t="s">
         <v>26</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" s="1">
         <v>-0.011</v>
       </c>
       <c r="E23" s="1">
         <v>-0.012</v>
       </c>
       <c r="F23" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G23" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G23" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H23" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I23" t="s">
         <v>26</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E24" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F24" s="1">
         <v>-0.009</v>
       </c>
       <c r="G24" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I24" t="s">
         <v>26</v>
       </c>
       <c r="J24" t="s">
         <v>26</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>69</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E25" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F25" s="1">
         <v>-0.009</v>
       </c>
       <c r="G25" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I25" t="s">
         <v>26</v>
       </c>
       <c r="J25" t="s">
         <v>26</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>71</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="1">
-        <v>0.002</v>
+        <v>0.003</v>
       </c>
       <c r="E26" s="1">
         <v>-0.002</v>
       </c>
       <c r="F26" s="1">
         <v>0.003</v>
       </c>
       <c r="G26" s="1">
-        <v>0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.004</v>
+      </c>
+      <c r="H26" s="1">
+        <v>0.011</v>
       </c>
       <c r="I26" t="s">
         <v>26</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>73</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E27" s="1">
         <v>-0.014</v>
       </c>
       <c r="F27" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G27" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G27" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H27" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I27" t="s">
         <v>26</v>
       </c>
       <c r="J27" t="s">
         <v>26</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>75</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="1">
         <v>-0.011</v>
       </c>
       <c r="E28" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F28" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G28" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G28" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H28" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I28" t="s">
         <v>26</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>77</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="1">
-        <v>-0.008</v>
+        <v>-0.007</v>
       </c>
       <c r="E29" s="1">
         <v>-0.014</v>
       </c>
       <c r="F29" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G29" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G29" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H29" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I29" t="s">
         <v>26</v>
       </c>
       <c r="J29" t="s">
         <v>26</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>79</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="1">
         <v>-0.011</v>
       </c>
       <c r="E30" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F30" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G30" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G30" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H30" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I30" t="s">
         <v>26</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>81</v>
       </c>
       <c r="B31" t="s">
         <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="1">
         <v>-0.011</v>
       </c>
       <c r="E31" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="F31" s="1">
         <v>-0.008</v>
       </c>
       <c r="G31" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I31" t="s">
         <v>26</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>83</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="1">
         <v>-0.008</v>
       </c>
       <c r="E32" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F32" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G32" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G32" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H32" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I32" t="s">
         <v>26</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32" t="s">
         <v>26</v>
       </c>
       <c r="M32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>85</v>
       </c>
       <c r="B33" t="s">
         <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>86</v>
       </c>
       <c r="D33" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E33" s="1">
-        <v>-0.014</v>
+        <v>-0.013</v>
       </c>
       <c r="F33" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G33" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G33" s="1">
+      <c r="H33" s="1">
         <v>-0.006</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I33" t="s">
         <v>26</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33" t="s">
         <v>26</v>
       </c>
       <c r="L33" t="s">
         <v>26</v>
       </c>
       <c r="M33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>87</v>
       </c>
       <c r="B34" t="s">
         <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>88</v>
       </c>
       <c r="D34" s="1">
         <v>-0.011</v>
       </c>
       <c r="E34" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F34" s="1">
         <v>-0.009</v>
       </c>
       <c r="G34" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I34" t="s">
         <v>26</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34" t="s">
         <v>26</v>
       </c>
       <c r="L34" t="s">
         <v>26</v>
       </c>
       <c r="M34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>89</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="1">
         <v>-0.011</v>
       </c>
       <c r="E35" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F35" s="1">
         <v>-0.009</v>
       </c>
       <c r="G35" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I35" t="s">
         <v>26</v>
       </c>
       <c r="J35" t="s">
         <v>26</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>91</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>92</v>
       </c>
       <c r="D36" s="1">
         <v>-0.011</v>
       </c>
       <c r="E36" s="1">
         <v>-0.014</v>
       </c>
       <c r="F36" s="1">
         <v>-0.008</v>
       </c>
       <c r="G36" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I36" t="s">
         <v>26</v>
       </c>
       <c r="J36" t="s">
         <v>26</v>
       </c>
       <c r="K36" t="s">
         <v>26</v>
       </c>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>93</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="1">
         <v>-0.008</v>
       </c>
       <c r="E37" s="1">
         <v>-0.01</v>
       </c>
       <c r="F37" s="1">
-        <v>-0.005</v>
+        <v>-0.007</v>
       </c>
       <c r="G37" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I37" t="s">
         <v>26</v>
       </c>
       <c r="J37" t="s">
         <v>26</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>95</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>96</v>
       </c>
       <c r="D38" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="E38" s="1">
-        <v>-0.013</v>
+        <v>-0.015</v>
       </c>
       <c r="F38" s="1">
         <v>-0.009</v>
       </c>
       <c r="G38" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I38" t="s">
         <v>26</v>
       </c>
       <c r="J38" t="s">
         <v>26</v>
       </c>
       <c r="K38" t="s">
         <v>26</v>
       </c>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>97</v>
       </c>
       <c r="B39" t="s">
         <v>24</v>
       </c>
       <c r="C39" t="s">
         <v>98</v>
       </c>
       <c r="D39" s="1">
         <v>-0.01</v>
       </c>
       <c r="E39" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="F39" s="1">
         <v>-0.008</v>
       </c>
       <c r="G39" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I39" t="s">
         <v>26</v>
       </c>
       <c r="J39" t="s">
         <v>26</v>
       </c>
       <c r="K39" t="s">
         <v>26</v>
       </c>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>99</v>
       </c>
       <c r="B40" t="s">
         <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>100</v>
       </c>
       <c r="D40" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E40" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F40" s="1">
         <v>-0.009</v>
       </c>
       <c r="G40" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I40" t="s">
         <v>26</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40" t="s">
         <v>26</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
         <v>24</v>
       </c>
       <c r="C41" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="1">
         <v>-0.01</v>
       </c>
       <c r="E41" s="1">
         <v>-0.014</v>
       </c>
       <c r="F41" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G41" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G41" s="1">
+      <c r="H41" s="1">
         <v>-0.005</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I41" t="s">
         <v>26</v>
       </c>
       <c r="J41" t="s">
         <v>26</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>103</v>
       </c>
       <c r="B42" t="s">
         <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>104</v>
       </c>
       <c r="D42" s="1">
         <v>-0.008</v>
       </c>
       <c r="E42" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="F42" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="G42" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I42" t="s">
         <v>26</v>
       </c>
       <c r="J42" t="s">
         <v>26</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>105</v>
       </c>
       <c r="B43" t="s">
         <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="1">
         <v>0.01</v>
       </c>
       <c r="E43" s="1">
         <v>0.01</v>
       </c>
       <c r="F43" s="1">
-        <v>0.005</v>
+        <v>0.004</v>
       </c>
       <c r="G43" s="1">
-        <v>0.138</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.134</v>
+      </c>
+      <c r="H43" s="1">
+        <v>0.013</v>
       </c>
       <c r="I43" t="s">
         <v>26</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
         <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>108</v>
       </c>
       <c r="D44" s="1">
         <v>-0.011</v>
       </c>
       <c r="E44" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F44" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G44" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G44" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H44" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I44" t="s">
         <v>26</v>
       </c>
       <c r="J44" t="s">
         <v>26</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>109</v>
       </c>
       <c r="B45" t="s">
         <v>24</v>
       </c>
       <c r="C45" t="s">
         <v>110</v>
       </c>
       <c r="D45" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E45" s="1">
         <v>-0.014</v>
       </c>
       <c r="F45" s="1">
         <v>-0.009</v>
       </c>
       <c r="G45" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="H45" s="1">
         <v>-0.006</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I45" t="s">
         <v>26</v>
       </c>
       <c r="J45" t="s">
         <v>26</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
         <v>111</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>112</v>
       </c>
       <c r="D46" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E46" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="F46" s="1">
         <v>-0.007</v>
       </c>
       <c r="G46" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I46" t="s">
         <v>26</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
         <v>113</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>114</v>
       </c>
       <c r="D47" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="E47" s="1">
         <v>-0.012</v>
       </c>
       <c r="F47" s="1">
         <v>-0.006</v>
       </c>
       <c r="G47" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I47" t="s">
         <v>26</v>
       </c>
       <c r="J47" t="s">
         <v>26</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>115</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48" t="s">
         <v>116</v>
       </c>
       <c r="D48" s="1">
         <v>-0.008</v>
       </c>
       <c r="E48" s="1">
-        <v>-0.015</v>
+        <v>-0.014</v>
       </c>
       <c r="F48" s="1">
-        <v>0.085</v>
+        <v>0.082</v>
       </c>
       <c r="G48" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I48" t="s">
         <v>26</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48" t="s">
         <v>26</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
         <v>117</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
         <v>118</v>
       </c>
       <c r="D49" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E49" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F49" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G49" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G49" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H49" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I49" t="s">
         <v>26</v>
       </c>
       <c r="J49" t="s">
         <v>26</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>119</v>
       </c>
       <c r="B50" t="s">
         <v>24</v>
       </c>
       <c r="C50" t="s">
         <v>120</v>
       </c>
       <c r="D50" s="1">
         <v>-0.01</v>
       </c>
       <c r="E50" s="1">
         <v>-0.012</v>
       </c>
       <c r="F50" s="1">
-        <v>-0.009</v>
+        <v>-0.014</v>
       </c>
       <c r="G50" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I50" t="s">
         <v>26</v>
       </c>
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50" t="s">
         <v>26</v>
       </c>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>121</v>
       </c>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51" t="s">
         <v>122</v>
       </c>
       <c r="D51" s="1">
         <v>-0.01</v>
       </c>
       <c r="E51" s="1">
-        <v>-0.015</v>
+        <v>-0.014</v>
       </c>
       <c r="F51" s="1">
         <v>-0.01</v>
       </c>
       <c r="G51" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H51" t="s">
-        <v>26</v>
+      <c r="H51" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I51" t="s">
         <v>26</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>123</v>
       </c>
       <c r="B52" t="s">
         <v>24</v>
       </c>
       <c r="C52" t="s">
         <v>124</v>
       </c>
       <c r="D52" s="1">
         <v>-0.01</v>
       </c>
       <c r="E52" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F52" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G52" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G52" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H52" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I52" t="s">
         <v>26</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>125</v>
       </c>
       <c r="B53" t="s">
         <v>24</v>
       </c>
       <c r="C53" t="s">
         <v>126</v>
       </c>
       <c r="D53" s="1">
         <v>-0.008</v>
       </c>
       <c r="E53" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F53" s="1">
         <v>-0.007</v>
       </c>
       <c r="G53" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I53" t="s">
         <v>26</v>
       </c>
       <c r="J53" t="s">
         <v>26</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>127</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
       <c r="C54" t="s">
         <v>128</v>
       </c>
       <c r="D54" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E54" s="1">
         <v>-0.012</v>
       </c>
       <c r="F54" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G54" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I54" t="s">
         <v>26</v>
       </c>
       <c r="J54" t="s">
         <v>26</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>129</v>
       </c>
       <c r="B55" t="s">
         <v>24</v>
       </c>
       <c r="C55" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="1">
         <v>-0.011</v>
       </c>
       <c r="E55" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F55" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G55" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G55" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H55" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I55" t="s">
         <v>26</v>
       </c>
       <c r="J55" t="s">
         <v>26</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
         <v>131</v>
       </c>
       <c r="B56" t="s">
         <v>24</v>
       </c>
       <c r="C56" t="s">
         <v>132</v>
       </c>
       <c r="D56" s="1">
         <v>-0.012</v>
       </c>
       <c r="E56" s="1">
         <v>-0.012</v>
       </c>
       <c r="F56" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="G56" s="1">
         <v>0</v>
       </c>
-      <c r="H56" t="s">
-        <v>26</v>
+      <c r="H56" s="1">
+        <v>-0.013</v>
       </c>
       <c r="I56" t="s">
         <v>26</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>133</v>
       </c>
       <c r="B57" t="s">
         <v>24</v>
       </c>
       <c r="C57" t="s">
         <v>134</v>
       </c>
       <c r="D57" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="E57" s="1">
+        <v>-0.013</v>
+      </c>
+      <c r="F57" s="1">
         <v>-0.01</v>
       </c>
-      <c r="E57" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="G57" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I57" t="s">
         <v>26</v>
       </c>
       <c r="J57" t="s">
         <v>26</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>135</v>
       </c>
       <c r="B58" t="s">
         <v>24</v>
       </c>
       <c r="C58" t="s">
         <v>136</v>
       </c>
       <c r="D58" s="1">
-        <v>0</v>
+        <v>0.001</v>
       </c>
       <c r="E58" s="1">
-        <v>0.003</v>
+        <v>0.001</v>
       </c>
       <c r="F58" s="1">
         <v>-0.008</v>
       </c>
       <c r="G58" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I58" t="s">
         <v>26</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59" t="s">
         <v>24</v>
       </c>
       <c r="C59" t="s">
         <v>138</v>
       </c>
       <c r="D59" s="1">
         <v>0.005</v>
       </c>
       <c r="E59" s="1">
         <v>0.008</v>
       </c>
       <c r="F59" s="1">
         <v>-0.005</v>
       </c>
       <c r="G59" s="1">
-        <v>0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.007</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.008</v>
       </c>
       <c r="I59" t="s">
         <v>26</v>
       </c>
       <c r="J59" t="s">
         <v>26</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>139</v>
       </c>
       <c r="B60" t="s">
         <v>24</v>
       </c>
       <c r="C60" t="s">
         <v>140</v>
       </c>
       <c r="D60" s="1">
         <v>-0.011</v>
       </c>
       <c r="E60" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F60" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="G60" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G60" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H60" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I60" t="s">
         <v>26</v>
       </c>
       <c r="J60" t="s">
         <v>26</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>141</v>
       </c>
       <c r="B61" t="s">
         <v>24</v>
       </c>
       <c r="C61" t="s">
         <v>142</v>
       </c>
       <c r="D61" s="1">
         <v>-0.003</v>
       </c>
       <c r="E61" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="F61" s="1">
         <v>-0.007</v>
       </c>
-      <c r="F61" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="1">
-        <v>0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.002</v>
+      </c>
+      <c r="H61" s="1">
+        <v>0.009</v>
       </c>
       <c r="I61" t="s">
         <v>26</v>
       </c>
       <c r="J61" t="s">
         <v>26</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>143</v>
       </c>
       <c r="B62" t="s">
         <v>24</v>
       </c>
       <c r="C62" t="s">
         <v>144</v>
       </c>
       <c r="D62" s="1">
         <v>-0.008</v>
       </c>
       <c r="E62" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F62" s="1">
         <v>-0.008</v>
       </c>
       <c r="G62" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H62" s="1">
+        <v>0.002</v>
       </c>
       <c r="I62" t="s">
         <v>26</v>
       </c>
       <c r="J62" t="s">
         <v>26</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>145</v>
       </c>
       <c r="B63" t="s">
         <v>24</v>
       </c>
       <c r="C63" t="s">
         <v>146</v>
       </c>
       <c r="D63" s="1">
         <v>-0.01</v>
       </c>
       <c r="E63" s="1">
-        <v>-0.013</v>
+        <v>-0.016</v>
       </c>
       <c r="F63" s="1">
-        <v>-0.011</v>
+        <v>-0.009</v>
       </c>
       <c r="G63" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I63" t="s">
         <v>26</v>
       </c>
       <c r="J63" t="s">
         <v>26</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>147</v>
       </c>
       <c r="B64" t="s">
         <v>24</v>
       </c>
       <c r="C64" t="s">
         <v>148</v>
       </c>
       <c r="D64" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="E64" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F64" s="1">
         <v>-0.008</v>
       </c>
       <c r="G64" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I64" t="s">
         <v>26</v>
       </c>
       <c r="J64" t="s">
         <v>26</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>149</v>
       </c>
       <c r="B65" t="s">
         <v>24</v>
       </c>
       <c r="C65" t="s">
         <v>150</v>
       </c>
       <c r="D65" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="E65" s="1">
+        <v>-0.013</v>
+      </c>
+      <c r="F65" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="G65" s="1">
         <v>-0.007</v>
       </c>
-      <c r="E65" s="1">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="H65" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I65" t="s">
         <v>26</v>
       </c>
       <c r="J65" t="s">
         <v>26</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>151</v>
       </c>
       <c r="B66" t="s">
         <v>24</v>
       </c>
       <c r="C66" t="s">
         <v>152</v>
       </c>
       <c r="D66" s="1">
         <v>-0.011</v>
       </c>
       <c r="E66" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F66" s="1">
         <v>-0.009</v>
       </c>
       <c r="G66" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I66" t="s">
         <v>26</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66" t="s">
         <v>26</v>
       </c>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>153</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
         <v>154</v>
       </c>
       <c r="D67" s="1">
         <v>-0.011</v>
       </c>
       <c r="E67" s="1">
-        <v>-0.013</v>
+        <v>-0.015</v>
       </c>
       <c r="F67" s="1">
-        <v>-0.01</v>
+        <v>-0.008</v>
       </c>
       <c r="G67" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I67" t="s">
         <v>26</v>
       </c>
       <c r="J67" t="s">
         <v>26</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>155</v>
       </c>
       <c r="B68" t="s">
         <v>24</v>
       </c>
       <c r="C68" t="s">
         <v>156</v>
       </c>
       <c r="D68" s="1">
         <v>0.009</v>
       </c>
       <c r="E68" s="1">
         <v>-0.006</v>
       </c>
       <c r="F68" s="1">
         <v>0</v>
       </c>
       <c r="G68" s="1">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.017</v>
+      </c>
+      <c r="H68" s="1">
+        <v>0.014</v>
       </c>
       <c r="I68" t="s">
         <v>26</v>
       </c>
       <c r="J68" t="s">
         <v>26</v>
       </c>
       <c r="K68" t="s">
         <v>26</v>
       </c>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>157</v>
       </c>
       <c r="B69" t="s">
         <v>24</v>
       </c>
       <c r="C69" t="s">
         <v>158</v>
       </c>
       <c r="D69" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="E69" s="1">
         <v>-0.014</v>
       </c>
       <c r="F69" s="1">
         <v>-0.007</v>
       </c>
       <c r="G69" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I69" t="s">
         <v>26</v>
       </c>
       <c r="J69" t="s">
         <v>26</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>159</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>160</v>
       </c>
       <c r="D70" s="1">
-        <v>-0.01</v>
+        <v>-0.008</v>
       </c>
       <c r="E70" s="1">
+        <v>-0.016</v>
+      </c>
+      <c r="F70" s="1">
         <v>-0.013</v>
       </c>
-      <c r="F70" s="1">
+      <c r="G70" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G70" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H70" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I70" t="s">
         <v>26</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>161</v>
       </c>
       <c r="B71" t="s">
         <v>24</v>
       </c>
       <c r="C71" t="s">
         <v>162</v>
       </c>
       <c r="D71" s="1">
         <v>-0.011</v>
       </c>
       <c r="E71" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F71" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G71" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G71" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H71" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I71" t="s">
         <v>26</v>
       </c>
       <c r="J71" t="s">
         <v>26</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
         <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>24</v>
       </c>
       <c r="C72" t="s">
         <v>164</v>
       </c>
       <c r="D72" s="1">
         <v>-0.008</v>
       </c>
       <c r="E72" s="1">
         <v>-0.013</v>
       </c>
       <c r="F72" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G72" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I72" t="s">
         <v>26</v>
       </c>
       <c r="J72" t="s">
         <v>26</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>165</v>
       </c>
       <c r="B73" t="s">
         <v>24</v>
       </c>
       <c r="C73" t="s">
         <v>166</v>
       </c>
       <c r="D73" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E73" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F73" s="1">
         <v>-0.008</v>
       </c>
       <c r="G73" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I73" t="s">
         <v>26</v>
       </c>
       <c r="J73" t="s">
         <v>26</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>167</v>
       </c>
       <c r="B74" t="s">
         <v>24</v>
       </c>
       <c r="C74" t="s">
         <v>168</v>
       </c>
       <c r="D74" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="E74" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="F74" s="1">
         <v>-0.007</v>
       </c>
       <c r="G74" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I74" t="s">
         <v>26</v>
       </c>
       <c r="J74" t="s">
         <v>26</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
         <v>169</v>
       </c>
       <c r="B75" t="s">
         <v>24</v>
       </c>
       <c r="C75" t="s">
         <v>170</v>
       </c>
       <c r="D75" s="1">
         <v>-0.007</v>
       </c>
       <c r="E75" s="1">
         <v>-0.011</v>
       </c>
       <c r="F75" s="1">
-        <v>-0.001</v>
+        <v>-0.002</v>
       </c>
       <c r="G75" s="1">
-        <v>0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>0.003</v>
       </c>
       <c r="I75" t="s">
         <v>26</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>171</v>
       </c>
       <c r="B76" t="s">
         <v>24</v>
       </c>
       <c r="C76" t="s">
         <v>172</v>
       </c>
       <c r="D76" s="1">
         <v>-0.01</v>
       </c>
       <c r="E76" s="1">
         <v>-0.013</v>
       </c>
       <c r="F76" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="G76" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I76" t="s">
         <v>26</v>
       </c>
       <c r="J76" t="s">
         <v>26</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
         <v>173</v>
       </c>
       <c r="B77" t="s">
         <v>24</v>
       </c>
       <c r="C77" t="s">
         <v>174</v>
       </c>
       <c r="D77" s="1">
         <v>-0.011</v>
       </c>
       <c r="E77" s="1">
         <v>-0.014</v>
       </c>
       <c r="F77" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G77" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I77" t="s">
         <v>26</v>
       </c>
       <c r="J77" t="s">
         <v>26</v>
       </c>
       <c r="K77" t="s">
         <v>26</v>
       </c>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>175</v>
       </c>
       <c r="B78" t="s">
         <v>24</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78" s="1">
         <v>-0.011</v>
       </c>
       <c r="E78" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F78" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G78" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G78" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H78" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I78" t="s">
         <v>26</v>
       </c>
       <c r="J78" t="s">
         <v>26</v>
       </c>
       <c r="K78" t="s">
         <v>26</v>
       </c>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
         <v>177</v>
       </c>
       <c r="B79" t="s">
         <v>24</v>
       </c>
       <c r="C79" t="s">
         <v>178</v>
       </c>
       <c r="D79" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="E79" s="1">
+        <v>-0.014</v>
+      </c>
+      <c r="F79" s="1">
         <v>-0.01</v>
       </c>
-      <c r="E79" s="1">
-[...2 lines deleted...]
-      <c r="F79" s="1">
+      <c r="G79" s="1">
         <v>-0.007</v>
       </c>
-      <c r="G79" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H79" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I79" t="s">
         <v>26</v>
       </c>
       <c r="J79" t="s">
         <v>26</v>
       </c>
       <c r="K79" t="s">
         <v>26</v>
       </c>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
         <v>179</v>
       </c>
       <c r="B80" t="s">
         <v>24</v>
       </c>
       <c r="C80" t="s">
         <v>180</v>
       </c>
       <c r="D80" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E80" s="1">
         <v>-0.014</v>
       </c>
       <c r="F80" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="G80" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I80" t="s">
         <v>26</v>
       </c>
       <c r="J80" t="s">
         <v>26</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
         <v>181</v>
       </c>
       <c r="B81" t="s">
         <v>24</v>
       </c>
       <c r="C81" t="s">
         <v>182</v>
       </c>
       <c r="D81" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E81" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="F81" s="1">
         <v>-0.003</v>
       </c>
       <c r="G81" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I81" t="s">
         <v>26</v>
       </c>
       <c r="J81" t="s">
         <v>26</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>183</v>
       </c>
       <c r="B82" t="s">
         <v>24</v>
       </c>
       <c r="C82" t="s">
         <v>184</v>
       </c>
       <c r="D82" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E82" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F82" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G82" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G82" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H82" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I82" t="s">
         <v>26</v>
       </c>
       <c r="J82" t="s">
         <v>26</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
         <v>185</v>
       </c>
       <c r="B83" t="s">
         <v>24</v>
       </c>
       <c r="C83" t="s">
         <v>186</v>
       </c>
       <c r="D83" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E83" s="1">
-        <v>-0.011</v>
+        <v>-0.015</v>
       </c>
       <c r="F83" s="1">
-        <v>-0.008</v>
+        <v>-0.006</v>
       </c>
       <c r="G83" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="H83" s="1">
         <v>-0.003</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I83" t="s">
         <v>26</v>
       </c>
       <c r="J83" t="s">
         <v>26</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>187</v>
       </c>
       <c r="B84" t="s">
         <v>24</v>
       </c>
       <c r="C84" t="s">
         <v>188</v>
       </c>
       <c r="D84" s="1">
-        <v>-0.007</v>
+        <v>-0.009</v>
       </c>
       <c r="E84" s="1">
-        <v>-0.014</v>
+        <v>-0.013</v>
       </c>
       <c r="F84" s="1">
         <v>-0.008</v>
       </c>
       <c r="G84" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I84" t="s">
         <v>26</v>
       </c>
       <c r="J84" t="s">
         <v>26</v>
       </c>
       <c r="K84" t="s">
         <v>26</v>
       </c>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
         <v>189</v>
       </c>
       <c r="B85" t="s">
         <v>24</v>
       </c>
       <c r="C85" t="s">
         <v>190</v>
       </c>
       <c r="D85" s="1">
         <v>0</v>
       </c>
       <c r="E85" s="1">
         <v>-0.013</v>
       </c>
       <c r="F85" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G85" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H85" s="1">
         <v>-0.004</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I85" t="s">
         <v>26</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>191</v>
       </c>
       <c r="B86" t="s">
         <v>24</v>
       </c>
       <c r="C86" t="s">
         <v>192</v>
       </c>
       <c r="D86" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E86" s="1">
         <v>0.005</v>
       </c>
       <c r="F86" s="1">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="G86" s="1">
-        <v>0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.003</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I86" t="s">
         <v>26</v>
       </c>
       <c r="J86" t="s">
         <v>26</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
         <v>193</v>
       </c>
       <c r="B87" t="s">
         <v>24</v>
       </c>
       <c r="C87" t="s">
         <v>194</v>
       </c>
       <c r="D87" s="1">
         <v>-0.008</v>
       </c>
       <c r="E87" s="1">
         <v>-0.013</v>
       </c>
       <c r="F87" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G87" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H87" s="1">
+        <v>0.001</v>
       </c>
       <c r="I87" t="s">
         <v>26</v>
       </c>
       <c r="J87" t="s">
         <v>26</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
         <v>195</v>
       </c>
       <c r="B88" t="s">
         <v>24</v>
       </c>
       <c r="C88" t="s">
         <v>196</v>
       </c>
       <c r="D88" s="1">
         <v>-0.01</v>
       </c>
       <c r="E88" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="F88" s="1">
-        <v>-0.011</v>
+        <v>-0.008</v>
       </c>
       <c r="G88" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I88" t="s">
         <v>26</v>
       </c>
       <c r="J88" t="s">
         <v>26</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>197</v>
       </c>
       <c r="B89" t="s">
         <v>24</v>
       </c>
       <c r="C89" t="s">
         <v>198</v>
       </c>
       <c r="D89" s="1">
         <v>0.021</v>
       </c>
       <c r="E89" s="1">
         <v>0.016</v>
       </c>
       <c r="F89" s="1">
         <v>0.01</v>
       </c>
       <c r="G89" s="1">
-        <v>0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.003</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I89" t="s">
         <v>26</v>
       </c>
       <c r="J89" t="s">
         <v>26</v>
       </c>
       <c r="K89" t="s">
         <v>26</v>
       </c>
       <c r="L89" t="s">
         <v>26</v>
       </c>
       <c r="M89" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>199</v>
       </c>
       <c r="B90" t="s">
         <v>24</v>
       </c>
       <c r="C90" t="s">
         <v>200</v>
       </c>
       <c r="D90" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E90" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F90" s="1">
         <v>-0.009</v>
       </c>
       <c r="G90" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I90" t="s">
         <v>26</v>
       </c>
       <c r="J90" t="s">
         <v>26</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
         <v>201</v>
       </c>
       <c r="B91" t="s">
         <v>24</v>
       </c>
       <c r="C91" t="s">
         <v>202</v>
       </c>
       <c r="D91" s="1">
-        <v>0.009</v>
+        <v>0.008</v>
       </c>
       <c r="E91" s="1">
         <v>-0.008</v>
       </c>
       <c r="F91" s="1">
-        <v>0.006</v>
+        <v>0.005</v>
       </c>
       <c r="G91" s="1">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.007</v>
+      </c>
+      <c r="H91" s="1">
+        <v>0.003</v>
       </c>
       <c r="I91" t="s">
         <v>26</v>
       </c>
       <c r="J91" t="s">
         <v>26</v>
       </c>
       <c r="K91" t="s">
         <v>26</v>
       </c>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>203</v>
       </c>
       <c r="B92" t="s">
         <v>24</v>
       </c>
       <c r="C92" t="s">
         <v>204</v>
       </c>
       <c r="D92" s="1">
         <v>-0.01</v>
       </c>
       <c r="E92" s="1">
         <v>0</v>
       </c>
       <c r="F92" s="1">
         <v>-0.006</v>
       </c>
       <c r="G92" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I92" t="s">
         <v>26</v>
       </c>
       <c r="J92" t="s">
         <v>26</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" t="s">
         <v>205</v>
       </c>
       <c r="B93" t="s">
         <v>24</v>
       </c>
       <c r="C93" t="s">
         <v>206</v>
       </c>
       <c r="D93" s="1">
         <v>-0.007</v>
       </c>
       <c r="E93" s="1">
         <v>-0.01</v>
       </c>
       <c r="F93" s="1">
         <v>-0.007</v>
       </c>
       <c r="G93" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I93" t="s">
         <v>26</v>
       </c>
       <c r="J93" t="s">
         <v>26</v>
       </c>
       <c r="K93" t="s">
         <v>26</v>
       </c>
       <c r="L93" t="s">
         <v>26</v>
       </c>
       <c r="M93" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" t="s">
         <v>207</v>
       </c>
       <c r="B94" t="s">
         <v>24</v>
       </c>
       <c r="C94" t="s">
         <v>208</v>
       </c>
       <c r="D94" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E94" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F94" s="1">
         <v>-0.009</v>
       </c>
       <c r="G94" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I94" t="s">
         <v>26</v>
       </c>
       <c r="J94" t="s">
         <v>26</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
         <v>209</v>
       </c>
       <c r="B95" t="s">
         <v>24</v>
       </c>
       <c r="C95" t="s">
         <v>210</v>
       </c>
       <c r="D95" s="1">
         <v>-0.011</v>
       </c>
       <c r="E95" s="1">
         <v>-0.013</v>
       </c>
       <c r="F95" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="G95" s="1">
-        <v>0.046</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.042</v>
+      </c>
+      <c r="H95" s="1">
+        <v>0.037</v>
       </c>
       <c r="I95" t="s">
         <v>26</v>
       </c>
       <c r="J95" t="s">
         <v>26</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95" t="s">
         <v>26</v>
       </c>
       <c r="M95" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
         <v>211</v>
       </c>
       <c r="B96" t="s">
         <v>24</v>
       </c>
       <c r="C96" t="s">
         <v>212</v>
       </c>
       <c r="D96" s="1">
         <v>-0.01</v>
       </c>
       <c r="E96" s="1">
         <v>-0.011</v>
       </c>
       <c r="F96" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="G96" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="H96" s="1">
         <v>-0.006</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I96" t="s">
         <v>26</v>
       </c>
       <c r="J96" t="s">
         <v>26</v>
       </c>
       <c r="K96" t="s">
         <v>26</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
         <v>213</v>
       </c>
       <c r="B97" t="s">
         <v>24</v>
       </c>
       <c r="C97" t="s">
         <v>214</v>
       </c>
       <c r="D97" s="1">
         <v>-0.009</v>
       </c>
       <c r="E97" s="1">
         <v>0.001</v>
       </c>
       <c r="F97" s="1">
         <v>-0.004</v>
       </c>
       <c r="G97" s="1">
-        <v>0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.002</v>
+      </c>
+      <c r="H97" s="1">
+        <v>0.003</v>
       </c>
       <c r="I97" t="s">
         <v>26</v>
       </c>
       <c r="J97" t="s">
         <v>26</v>
       </c>
       <c r="K97" t="s">
         <v>26</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
       <c r="M97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
         <v>215</v>
       </c>
       <c r="B98" t="s">
         <v>24</v>
       </c>
       <c r="C98" t="s">
         <v>216</v>
       </c>
       <c r="D98" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E98" s="1">
         <v>-0.003</v>
       </c>
       <c r="F98" s="1">
-        <v>0.009</v>
+        <v>0.008</v>
       </c>
       <c r="G98" s="1">
-        <v>0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.003</v>
+      </c>
+      <c r="H98" s="1">
+        <v>0.007</v>
       </c>
       <c r="I98" t="s">
         <v>26</v>
       </c>
       <c r="J98" t="s">
         <v>26</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" t="s">
         <v>217</v>
       </c>
       <c r="B99" t="s">
         <v>24</v>
       </c>
       <c r="C99" t="s">
         <v>218</v>
       </c>
       <c r="D99" s="1">
         <v>-0.008</v>
       </c>
       <c r="E99" s="1">
         <v>-0.013</v>
       </c>
       <c r="F99" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G99" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I99" t="s">
         <v>26</v>
       </c>
       <c r="J99" t="s">
         <v>26</v>
       </c>
       <c r="K99" t="s">
         <v>26</v>
       </c>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
         <v>219</v>
       </c>
       <c r="B100" t="s">
         <v>24</v>
       </c>
       <c r="C100" t="s">
         <v>220</v>
       </c>
       <c r="D100" s="1">
         <v>-0.009</v>
       </c>
       <c r="E100" s="1">
         <v>-0.014</v>
       </c>
       <c r="F100" s="1">
+        <v>-0.014</v>
+      </c>
+      <c r="G100" s="1">
         <v>-0.007</v>
       </c>
-      <c r="G100" s="1">
+      <c r="H100" s="1">
         <v>-0.005</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I100" t="s">
         <v>26</v>
       </c>
       <c r="J100" t="s">
         <v>26</v>
       </c>
       <c r="K100" t="s">
         <v>26</v>
       </c>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" t="s">
         <v>221</v>
       </c>
       <c r="B101" t="s">
         <v>24</v>
       </c>
       <c r="C101" t="s">
         <v>222</v>
       </c>
       <c r="D101" s="1">
         <v>-0.01</v>
       </c>
       <c r="E101" s="1">
         <v>-0.013</v>
       </c>
       <c r="F101" s="1">
         <v>-0.008</v>
       </c>
       <c r="G101" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I101" t="s">
         <v>26</v>
       </c>
       <c r="J101" t="s">
         <v>26</v>
       </c>
       <c r="K101" t="s">
         <v>26</v>
       </c>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" t="s">
         <v>223</v>
       </c>
       <c r="B102" t="s">
         <v>24</v>
       </c>
       <c r="C102" t="s">
         <v>224</v>
       </c>
       <c r="D102" s="1">
         <v>-0.01</v>
       </c>
       <c r="E102" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="F102" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="G102" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I102" t="s">
         <v>26</v>
       </c>
       <c r="J102" t="s">
         <v>26</v>
       </c>
       <c r="K102" t="s">
         <v>26</v>
       </c>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
         <v>225</v>
       </c>
       <c r="B103" t="s">
         <v>24</v>
       </c>
       <c r="C103" t="s">
         <v>226</v>
       </c>
       <c r="D103" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E103" s="1">
-        <v>-0.01</v>
+        <v>-0.013</v>
       </c>
       <c r="F103" s="1">
         <v>-0.006</v>
       </c>
       <c r="G103" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H103" t="s">
-        <v>26</v>
+      <c r="H103" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I103" t="s">
         <v>26</v>
       </c>
       <c r="J103" t="s">
         <v>26</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103" t="s">
         <v>26</v>
       </c>
       <c r="M103" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
         <v>227</v>
       </c>
       <c r="B104" t="s">
         <v>24</v>
       </c>
       <c r="C104" t="s">
         <v>228</v>
       </c>
       <c r="D104" s="1">
         <v>0.004</v>
       </c>
       <c r="E104" s="1">
-        <v>0.004</v>
+        <v>0.001</v>
       </c>
       <c r="F104" s="1">
-        <v>-0.011</v>
+        <v>-0.009</v>
       </c>
       <c r="G104" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I104" t="s">
         <v>26</v>
       </c>
       <c r="J104" t="s">
         <v>26</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104" t="s">
         <v>26</v>
       </c>
       <c r="M104" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" t="s">
         <v>229</v>
       </c>
       <c r="B105" t="s">
         <v>24</v>
       </c>
       <c r="C105" t="s">
         <v>230</v>
       </c>
       <c r="D105" s="1">
         <v>-0.01</v>
       </c>
       <c r="E105" s="1">
         <v>-0.013</v>
       </c>
       <c r="F105" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G105" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G105" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H105" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I105" t="s">
         <v>26</v>
       </c>
       <c r="J105" t="s">
         <v>26</v>
       </c>
       <c r="K105" t="s">
         <v>26</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" t="s">
         <v>231</v>
       </c>
       <c r="B106" t="s">
         <v>24</v>
       </c>
       <c r="C106" t="s">
         <v>232</v>
       </c>
       <c r="D106" s="1">
         <v>-0.011</v>
       </c>
       <c r="E106" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F106" s="1">
         <v>-0.009</v>
       </c>
       <c r="G106" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I106" t="s">
         <v>26</v>
       </c>
       <c r="J106" t="s">
         <v>26</v>
       </c>
       <c r="K106" t="s">
         <v>26</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
       <c r="M106" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" t="s">
         <v>233</v>
       </c>
       <c r="B107" t="s">
         <v>24</v>
       </c>
       <c r="C107" t="s">
         <v>234</v>
       </c>
       <c r="D107" s="1">
         <v>0.005</v>
       </c>
       <c r="E107" s="1">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="F107" s="1">
         <v>0.003</v>
       </c>
       <c r="G107" s="1">
-        <v>0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.001</v>
+      </c>
+      <c r="H107" s="1">
+        <v>0.006</v>
       </c>
       <c r="I107" t="s">
         <v>26</v>
       </c>
       <c r="J107" t="s">
         <v>26</v>
       </c>
       <c r="K107" t="s">
         <v>26</v>
       </c>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" t="s">
         <v>235</v>
       </c>
       <c r="B108" t="s">
         <v>24</v>
       </c>
       <c r="C108" t="s">
         <v>236</v>
       </c>
       <c r="D108" s="1">
         <v>0.002</v>
       </c>
       <c r="E108" s="1">
         <v>-0.008</v>
       </c>
       <c r="F108" s="1">
-        <v>0.005</v>
+        <v>0.004</v>
       </c>
       <c r="G108" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I108" t="s">
         <v>26</v>
       </c>
       <c r="J108" t="s">
         <v>26</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" t="s">
         <v>237</v>
       </c>
       <c r="B109" t="s">
         <v>24</v>
       </c>
       <c r="C109" t="s">
         <v>238</v>
       </c>
       <c r="D109" s="1">
         <v>-0.013</v>
       </c>
       <c r="E109" s="1">
         <v>-0.013</v>
       </c>
       <c r="F109" s="1">
         <v>-0.006</v>
       </c>
       <c r="G109" s="1">
         <v>-0.01</v>
       </c>
-      <c r="H109" t="s">
-        <v>26</v>
+      <c r="H109" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I109" t="s">
         <v>26</v>
       </c>
       <c r="J109" t="s">
         <v>26</v>
       </c>
       <c r="K109" t="s">
         <v>26</v>
       </c>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" t="s">
         <v>239</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110" t="s">
         <v>240</v>
       </c>
       <c r="D110" s="1">
         <v>-0.011</v>
       </c>
       <c r="E110" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F110" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G110" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G110" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H110" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I110" t="s">
         <v>26</v>
       </c>
       <c r="J110" t="s">
         <v>26</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" t="s">
         <v>241</v>
       </c>
       <c r="B111" t="s">
         <v>24</v>
       </c>
       <c r="C111" t="s">
         <v>242</v>
       </c>
       <c r="D111" s="1">
-        <v>-0.012</v>
+        <v>-0.01</v>
       </c>
       <c r="E111" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F111" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="G111" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I111" t="s">
         <v>26</v>
       </c>
       <c r="J111" t="s">
         <v>26</v>
       </c>
       <c r="K111" t="s">
         <v>26</v>
       </c>
       <c r="L111" t="s">
         <v>26</v>
       </c>
       <c r="M111" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" t="s">
         <v>243</v>
       </c>
       <c r="B112" t="s">
         <v>24</v>
       </c>
       <c r="C112" t="s">
         <v>244</v>
       </c>
       <c r="D112" s="1">
         <v>-0.011</v>
       </c>
       <c r="E112" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F112" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G112" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G112" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H112" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I112" t="s">
         <v>26</v>
       </c>
       <c r="J112" t="s">
         <v>26</v>
       </c>
       <c r="K112" t="s">
         <v>26</v>
       </c>
       <c r="L112" t="s">
         <v>26</v>
       </c>
       <c r="M112" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" t="s">
         <v>245</v>
       </c>
       <c r="B113" t="s">
         <v>24</v>
       </c>
       <c r="C113" t="s">
         <v>246</v>
       </c>
       <c r="D113" s="1">
         <v>-0.011</v>
       </c>
       <c r="E113" s="1">
         <v>-0.014</v>
       </c>
       <c r="F113" s="1">
         <v>-0.009</v>
       </c>
       <c r="G113" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I113" t="s">
         <v>26</v>
       </c>
       <c r="J113" t="s">
         <v>26</v>
       </c>
       <c r="K113" t="s">
         <v>26</v>
       </c>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" t="s">
         <v>247</v>
       </c>
       <c r="B114" t="s">
         <v>24</v>
       </c>
       <c r="C114" t="s">
         <v>248</v>
       </c>
       <c r="D114" s="1">
         <v>-0.011</v>
       </c>
       <c r="E114" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F114" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G114" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G114" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H114" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I114" t="s">
         <v>26</v>
       </c>
       <c r="J114" t="s">
         <v>26</v>
       </c>
       <c r="K114" t="s">
         <v>26</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
         <v>249</v>
       </c>
       <c r="B115" t="s">
         <v>24</v>
       </c>
       <c r="C115" t="s">
         <v>250</v>
       </c>
       <c r="D115" s="1">
         <v>-0.009</v>
       </c>
       <c r="E115" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="F115" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="G115" s="1">
         <v>-0.013</v>
       </c>
-      <c r="F115" s="1">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="H115" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I115" t="s">
         <v>26</v>
       </c>
       <c r="J115" t="s">
         <v>26</v>
       </c>
       <c r="K115" t="s">
         <v>26</v>
       </c>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
         <v>251</v>
       </c>
       <c r="B116" t="s">
         <v>24</v>
       </c>
       <c r="C116" t="s">
         <v>252</v>
       </c>
       <c r="D116" s="1">
         <v>-0.011</v>
       </c>
       <c r="E116" s="1">
         <v>-0.011</v>
       </c>
       <c r="F116" s="1">
         <v>-0.011</v>
       </c>
       <c r="G116" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="H116" s="1">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I116" t="s">
         <v>26</v>
       </c>
       <c r="J116" t="s">
         <v>26</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116" t="s">
         <v>26</v>
       </c>
       <c r="M116" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
         <v>253</v>
       </c>
       <c r="B117" t="s">
         <v>24</v>
       </c>
       <c r="C117" t="s">
         <v>254</v>
       </c>
       <c r="D117" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E117" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F117" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G117" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G117" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H117" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I117" t="s">
         <v>26</v>
       </c>
       <c r="J117" t="s">
         <v>26</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
         <v>255</v>
       </c>
       <c r="B118" t="s">
         <v>24</v>
       </c>
       <c r="C118" t="s">
         <v>256</v>
       </c>
       <c r="D118" s="1">
         <v>-0.007</v>
       </c>
       <c r="E118" s="1">
         <v>-0.009</v>
       </c>
       <c r="F118" s="1">
         <v>-0.007</v>
       </c>
       <c r="G118" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I118" t="s">
         <v>26</v>
       </c>
       <c r="J118" t="s">
         <v>26</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" t="s">
         <v>257</v>
       </c>
       <c r="B119" t="s">
         <v>24</v>
       </c>
       <c r="C119" t="s">
         <v>258</v>
       </c>
       <c r="D119" s="1">
         <v>-0.011</v>
       </c>
       <c r="E119" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F119" s="1">
         <v>-0.009</v>
       </c>
       <c r="G119" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I119" t="s">
         <v>26</v>
       </c>
       <c r="J119" t="s">
         <v>26</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" t="s">
         <v>259</v>
       </c>
       <c r="B120" t="s">
         <v>24</v>
       </c>
       <c r="C120" t="s">
         <v>260</v>
       </c>
       <c r="D120" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="E120" s="1">
         <v>-0.013</v>
       </c>
       <c r="F120" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="G120" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G120" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H120" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I120" t="s">
         <v>26</v>
       </c>
       <c r="J120" t="s">
         <v>26</v>
       </c>
       <c r="K120" t="s">
         <v>26</v>
       </c>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>261</v>
       </c>
       <c r="B121" t="s">
         <v>24</v>
       </c>
       <c r="C121" t="s">
         <v>262</v>
       </c>
       <c r="D121" s="1">
         <v>-0.01</v>
       </c>
       <c r="E121" s="1">
-        <v>-0.014</v>
+        <v>-0.016</v>
       </c>
       <c r="F121" s="1">
-        <v>-0.008</v>
+        <v>-0.01</v>
       </c>
       <c r="G121" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I121" t="s">
         <v>26</v>
       </c>
       <c r="J121" t="s">
         <v>26</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
         <v>263</v>
       </c>
       <c r="B122" t="s">
         <v>24</v>
       </c>
       <c r="C122" t="s">
         <v>264</v>
       </c>
       <c r="D122" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="E122" s="1">
         <v>-0.002</v>
       </c>
       <c r="F122" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="G122" s="1">
-        <v>0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.003</v>
+      </c>
+      <c r="H122" s="1">
+        <v>0.009</v>
       </c>
       <c r="I122" t="s">
         <v>26</v>
       </c>
       <c r="J122" t="s">
         <v>26</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
         <v>265</v>
       </c>
       <c r="B123" t="s">
         <v>24</v>
       </c>
       <c r="C123" t="s">
         <v>266</v>
       </c>
       <c r="D123" s="1">
         <v>-0.01</v>
       </c>
       <c r="E123" s="1">
         <v>-0.013</v>
       </c>
       <c r="F123" s="1">
-        <v>-0.013</v>
+        <v>-0.008</v>
       </c>
       <c r="G123" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="H123" s="1">
         <v>-0.005</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I123" t="s">
         <v>26</v>
       </c>
       <c r="J123" t="s">
         <v>26</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
         <v>267</v>
       </c>
       <c r="B124" t="s">
         <v>24</v>
       </c>
       <c r="C124" t="s">
         <v>268</v>
       </c>
       <c r="D124" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E124" s="1">
         <v>-0.012</v>
       </c>
       <c r="F124" s="1">
         <v>-0.009</v>
       </c>
       <c r="G124" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I124" t="s">
         <v>26</v>
       </c>
       <c r="J124" t="s">
         <v>26</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" t="s">
         <v>269</v>
       </c>
       <c r="B125" t="s">
         <v>24</v>
       </c>
       <c r="C125" t="s">
         <v>270</v>
       </c>
       <c r="D125" s="1">
         <v>-0.009</v>
       </c>
       <c r="E125" s="1">
         <v>-0.012</v>
       </c>
       <c r="F125" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G125" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G125" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H125" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I125" t="s">
         <v>26</v>
       </c>
       <c r="J125" t="s">
         <v>26</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
         <v>271</v>
       </c>
       <c r="B126" t="s">
         <v>24</v>
       </c>
       <c r="C126" t="s">
         <v>272</v>
       </c>
       <c r="D126" s="1">
         <v>-0.01</v>
       </c>
       <c r="E126" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F126" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G126" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G126" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H126" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I126" t="s">
         <v>26</v>
       </c>
       <c r="J126" t="s">
         <v>26</v>
       </c>
       <c r="K126" t="s">
         <v>26</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" t="s">
         <v>273</v>
       </c>
       <c r="B127" t="s">
         <v>24</v>
       </c>
       <c r="C127" t="s">
         <v>274</v>
       </c>
       <c r="D127" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="E127" s="1">
+        <v>-0.014</v>
+      </c>
+      <c r="F127" s="1">
         <v>-0.01</v>
       </c>
-      <c r="E127" s="1">
-[...2 lines deleted...]
-      <c r="F127" s="1">
+      <c r="G127" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G127" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H127" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I127" t="s">
         <v>26</v>
       </c>
       <c r="J127" t="s">
         <v>26</v>
       </c>
       <c r="K127" t="s">
         <v>26</v>
       </c>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
         <v>275</v>
       </c>
       <c r="B128" t="s">
         <v>24</v>
       </c>
       <c r="C128" t="s">
         <v>276</v>
       </c>
       <c r="D128" s="1">
         <v>-0.01</v>
       </c>
       <c r="E128" s="1">
         <v>-0.013</v>
       </c>
       <c r="F128" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G128" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G128" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H128" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I128" t="s">
         <v>26</v>
       </c>
       <c r="J128" t="s">
         <v>26</v>
       </c>
       <c r="K128" t="s">
         <v>26</v>
       </c>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" t="s">
         <v>277</v>
       </c>
       <c r="B129" t="s">
         <v>24</v>
       </c>
       <c r="C129" t="s">
         <v>278</v>
       </c>
       <c r="D129" s="1">
         <v>-0.007</v>
       </c>
       <c r="E129" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="F129" s="1">
         <v>-0.009</v>
       </c>
-      <c r="F129" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G129" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I129" t="s">
         <v>26</v>
       </c>
       <c r="J129" t="s">
         <v>26</v>
       </c>
       <c r="K129" t="s">
         <v>26</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" t="s">
         <v>279</v>
       </c>
       <c r="B130" t="s">
         <v>24</v>
       </c>
       <c r="C130" t="s">
         <v>280</v>
       </c>
       <c r="D130" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E130" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F130" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G130" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G130" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H130" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I130" t="s">
         <v>26</v>
       </c>
       <c r="J130" t="s">
         <v>26</v>
       </c>
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" t="s">
         <v>281</v>
       </c>
       <c r="B131" t="s">
         <v>24</v>
       </c>
       <c r="C131" t="s">
         <v>282</v>
       </c>
       <c r="D131" s="1">
         <v>-0.011</v>
       </c>
       <c r="E131" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="F131" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G131" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G131" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H131" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I131" t="s">
         <v>26</v>
       </c>
       <c r="J131" t="s">
         <v>26</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" t="s">
         <v>283</v>
       </c>
       <c r="B132" t="s">
         <v>24</v>
       </c>
       <c r="C132" t="s">
         <v>284</v>
       </c>
       <c r="D132" s="1">
         <v>-0.01</v>
       </c>
       <c r="E132" s="1">
         <v>-0.014</v>
       </c>
       <c r="F132" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G132" s="1">
         <v>-0.008</v>
       </c>
-      <c r="G132" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H132" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I132" t="s">
         <v>26</v>
       </c>
       <c r="J132" t="s">
         <v>26</v>
       </c>
       <c r="K132" t="s">
         <v>26</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" t="s">
         <v>285</v>
       </c>
       <c r="B133" t="s">
         <v>286</v>
       </c>
       <c r="C133" t="s">
         <v>287</v>
       </c>
       <c r="D133" s="1">
         <v>-0.005</v>
       </c>
       <c r="E133" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="F133" s="1">
         <v>-0.01</v>
       </c>
-      <c r="F133" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G133" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I133" t="s">
         <v>26</v>
       </c>
       <c r="J133" t="s">
         <v>26</v>
       </c>
       <c r="K133" t="s">
         <v>26</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>286</v>
       </c>
       <c r="C134" t="s">
         <v>289</v>
       </c>
       <c r="D134" s="1">
         <v>-0.006</v>
       </c>
       <c r="E134" s="1">
         <v>-0.009</v>
       </c>
       <c r="F134" s="1">
         <v>-0.009</v>
       </c>
       <c r="G134" s="1">
         <v>-0.015</v>
       </c>
-      <c r="H134" t="s">
-        <v>26</v>
+      <c r="H134" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I134" t="s">
         <v>26</v>
       </c>
       <c r="J134" t="s">
         <v>26</v>
       </c>
       <c r="K134" t="s">
         <v>26</v>
       </c>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" t="s">
         <v>290</v>
       </c>
       <c r="B135" t="s">
         <v>286</v>
       </c>
       <c r="C135" t="s">
         <v>291</v>
       </c>
       <c r="D135" s="1">
         <v>-0.009</v>
       </c>
       <c r="E135" s="1">
         <v>-0.009</v>
       </c>
       <c r="F135" s="1">
         <v>-0.009</v>
       </c>
       <c r="G135" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.01</v>
+      </c>
+      <c r="H135" s="1">
+        <v>0</v>
       </c>
       <c r="I135" t="s">
         <v>26</v>
       </c>
       <c r="J135" t="s">
         <v>26</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" t="s">
         <v>292</v>
       </c>
       <c r="B136" t="s">
         <v>286</v>
       </c>
       <c r="C136" t="s">
         <v>293</v>
       </c>
       <c r="D136" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E136" s="1">
-        <v>-0.009</v>
+        <v>-0.011</v>
       </c>
       <c r="F136" s="1">
-        <v>-0.008</v>
+        <v>-0.01</v>
       </c>
       <c r="G136" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I136" t="s">
         <v>26</v>
       </c>
       <c r="J136" t="s">
         <v>26</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" t="s">
         <v>294</v>
       </c>
       <c r="B137" t="s">
         <v>286</v>
       </c>
       <c r="C137" t="s">
         <v>295</v>
       </c>
       <c r="D137" s="1">
-        <v>-0.006</v>
+        <v>-0.004</v>
       </c>
       <c r="E137" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="F137" s="1">
         <v>-0.01</v>
       </c>
-      <c r="F137" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G137" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I137" t="s">
         <v>26</v>
       </c>
       <c r="J137" t="s">
         <v>26</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" t="s">
         <v>296</v>
       </c>
       <c r="B138" t="s">
         <v>286</v>
       </c>
       <c r="C138" t="s">
         <v>297</v>
       </c>
       <c r="D138" s="1">
-        <v>-0.003</v>
+        <v>-0.001</v>
       </c>
       <c r="E138" s="1">
-        <v>-0.012</v>
+        <v>-0.01</v>
       </c>
       <c r="F138" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="G138" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I138" t="s">
         <v>26</v>
       </c>
       <c r="J138" t="s">
         <v>26</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" t="s">
         <v>298</v>
       </c>
       <c r="B139" t="s">
         <v>286</v>
       </c>
       <c r="C139" t="s">
         <v>299</v>
       </c>
       <c r="D139" s="1">
-        <v>-0.003</v>
+        <v>0</v>
       </c>
       <c r="E139" s="1">
         <v>-0.011</v>
       </c>
       <c r="F139" s="1">
-        <v>-0.006</v>
+        <v>-0.008</v>
       </c>
       <c r="G139" s="1">
-        <v>-0.011</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I139" t="s">
         <v>26</v>
       </c>
       <c r="J139" t="s">
         <v>26</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" t="s">
         <v>300</v>
       </c>
       <c r="B140" t="s">
         <v>286</v>
       </c>
       <c r="C140" t="s">
         <v>301</v>
       </c>
       <c r="D140" s="1">
         <v>-0.006</v>
       </c>
       <c r="E140" s="1">
         <v>-0.009</v>
       </c>
       <c r="F140" s="1">
         <v>-0.009</v>
       </c>
       <c r="G140" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.015</v>
+      </c>
+      <c r="H140" s="1">
+        <v>0.003</v>
       </c>
       <c r="I140" t="s">
         <v>26</v>
       </c>
       <c r="J140" t="s">
         <v>26</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" t="s">
         <v>302</v>
       </c>
       <c r="B141" t="s">
         <v>286</v>
       </c>
       <c r="C141" t="s">
         <v>303</v>
       </c>
       <c r="D141" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="E141" s="1">
         <v>-0.01</v>
       </c>
       <c r="F141" s="1">
         <v>-0.007</v>
       </c>
       <c r="G141" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H141" s="1">
+        <v>0</v>
       </c>
       <c r="I141" t="s">
         <v>26</v>
       </c>
       <c r="J141" t="s">
         <v>26</v>
       </c>
       <c r="K141" t="s">
         <v>26</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
         <v>304</v>
       </c>
       <c r="B142" t="s">
         <v>286</v>
       </c>
       <c r="C142" t="s">
         <v>305</v>
       </c>
       <c r="D142" s="1">
         <v>-0.004</v>
       </c>
       <c r="E142" s="1">
-        <v>-0.013</v>
+        <v>-0.009</v>
       </c>
       <c r="F142" s="1">
-        <v>-0.009</v>
+        <v>-0.015</v>
       </c>
       <c r="G142" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I142" t="s">
         <v>26</v>
       </c>
       <c r="J142" t="s">
         <v>26</v>
       </c>
       <c r="K142" t="s">
         <v>26</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
         <v>306</v>
       </c>
       <c r="B143" t="s">
         <v>286</v>
       </c>
       <c r="C143" t="s">
         <v>307</v>
       </c>
       <c r="D143" s="1">
-        <v>0</v>
+        <v>-0.001</v>
       </c>
       <c r="E143" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="F143" s="1">
         <v>-0.01</v>
       </c>
       <c r="G143" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I143" t="s">
         <v>26</v>
       </c>
       <c r="J143" t="s">
         <v>26</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" t="s">
         <v>308</v>
       </c>
       <c r="B144" t="s">
         <v>286</v>
       </c>
       <c r="C144" t="s">
         <v>309</v>
       </c>
       <c r="D144" s="1">
         <v>-0.006</v>
       </c>
       <c r="E144" s="1">
-        <v>-0.015</v>
+        <v>-0.009</v>
       </c>
       <c r="F144" s="1">
         <v>-0.009</v>
       </c>
       <c r="G144" s="1">
         <v>-0.009</v>
       </c>
-      <c r="H144" t="s">
-        <v>26</v>
+      <c r="H144" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I144" t="s">
         <v>26</v>
       </c>
       <c r="J144" t="s">
         <v>26</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
         <v>310</v>
       </c>
       <c r="B145" t="s">
         <v>286</v>
       </c>
       <c r="C145" t="s">
         <v>311</v>
       </c>
       <c r="D145" s="1">
         <v>-0.005</v>
       </c>
       <c r="E145" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F145" s="1">
         <v>-0.011</v>
       </c>
       <c r="G145" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I145" t="s">
         <v>26</v>
       </c>
       <c r="J145" t="s">
         <v>26</v>
       </c>
       <c r="K145" t="s">
         <v>26</v>
       </c>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
         <v>312</v>
       </c>
       <c r="B146" t="s">
         <v>286</v>
       </c>
       <c r="C146" t="s">
         <v>313</v>
       </c>
       <c r="D146" s="1">
         <v>-0.006</v>
       </c>
       <c r="E146" s="1">
         <v>-0.008</v>
       </c>
       <c r="F146" s="1">
         <v>-0.011</v>
       </c>
       <c r="G146" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.014</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I146" t="s">
         <v>26</v>
       </c>
       <c r="J146" t="s">
         <v>26</v>
       </c>
       <c r="K146" t="s">
         <v>26</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" t="s">
         <v>314</v>
       </c>
       <c r="B147" t="s">
         <v>286</v>
       </c>
       <c r="C147" t="s">
         <v>315</v>
       </c>
       <c r="D147" s="1">
         <v>-0.005</v>
       </c>
       <c r="E147" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="F147" s="1">
         <v>-0.01</v>
       </c>
-      <c r="F147" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G147" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I147" t="s">
         <v>26</v>
       </c>
       <c r="J147" t="s">
         <v>26</v>
       </c>
       <c r="K147" t="s">
         <v>26</v>
       </c>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" t="s">
         <v>316</v>
       </c>
       <c r="B148" t="s">
         <v>286</v>
       </c>
       <c r="C148" t="s">
         <v>317</v>
       </c>
       <c r="D148" s="1">
         <v>-0.004</v>
       </c>
       <c r="E148" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="F148" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="G148" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H148" t="s">
-        <v>26</v>
+      <c r="H148" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I148" t="s">
         <v>26</v>
       </c>
       <c r="J148" t="s">
         <v>26</v>
       </c>
       <c r="K148" t="s">
         <v>26</v>
       </c>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" t="s">
         <v>318</v>
       </c>
       <c r="B149" t="s">
         <v>286</v>
       </c>
       <c r="C149" t="s">
         <v>319</v>
       </c>
       <c r="D149" s="1">
         <v>0</v>
       </c>
       <c r="E149" s="1">
-        <v>-0.027</v>
+        <v>-0.014</v>
       </c>
       <c r="F149" s="1">
         <v>-0.014</v>
       </c>
       <c r="G149" s="1">
         <v>0</v>
       </c>
-      <c r="H149" t="s">
-        <v>26</v>
+      <c r="H149" s="1">
+        <v>-0.014</v>
       </c>
       <c r="I149" t="s">
         <v>26</v>
       </c>
       <c r="J149" t="s">
         <v>26</v>
       </c>
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" t="s">
         <v>320</v>
       </c>
       <c r="B150" t="s">
         <v>286</v>
       </c>
       <c r="C150" t="s">
         <v>321</v>
       </c>
       <c r="D150" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="E150" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="F150" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="G150" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H150" s="1">
+        <v>0.001</v>
       </c>
       <c r="I150" t="s">
         <v>26</v>
       </c>
       <c r="J150" t="s">
         <v>26</v>
       </c>
       <c r="K150" t="s">
         <v>26</v>
       </c>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" t="s">
         <v>322</v>
       </c>
       <c r="B151" t="s">
         <v>286</v>
       </c>
       <c r="C151" t="s">
         <v>323</v>
       </c>
       <c r="D151" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E151" s="1">
         <v>0.006</v>
       </c>
       <c r="F151" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="G151" s="1">
-        <v>0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.007</v>
+      </c>
+      <c r="H151" s="1">
+        <v>0.006</v>
       </c>
       <c r="I151" t="s">
         <v>26</v>
       </c>
       <c r="J151" t="s">
         <v>26</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
         <v>324</v>
       </c>
       <c r="B152" t="s">
         <v>286</v>
       </c>
       <c r="C152" t="s">
         <v>325</v>
       </c>
       <c r="D152" s="1">
-        <v>-0.004</v>
+        <v>-0.001</v>
       </c>
       <c r="E152" s="1">
         <v>-0.009</v>
       </c>
       <c r="F152" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="G152" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H152" s="1">
+        <v>0.003</v>
       </c>
       <c r="I152" t="s">
         <v>26</v>
       </c>
       <c r="J152" t="s">
         <v>26</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
         <v>326</v>
       </c>
       <c r="B153" t="s">
         <v>286</v>
       </c>
       <c r="C153" t="s">
         <v>327</v>
       </c>
       <c r="D153" s="1">
         <v>-0.005</v>
       </c>
       <c r="E153" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F153" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="G153" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H153" t="s">
-        <v>26</v>
+      <c r="H153" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I153" t="s">
         <v>26</v>
       </c>
       <c r="J153" t="s">
         <v>26</v>
       </c>
       <c r="K153" t="s">
         <v>26</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
         <v>328</v>
       </c>
       <c r="B154" t="s">
         <v>286</v>
       </c>
       <c r="C154" t="s">
         <v>329</v>
       </c>
       <c r="D154" s="1">
-        <v>-0.006</v>
+        <v>-0.004</v>
       </c>
       <c r="E154" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F154" s="1">
         <v>-0.01</v>
       </c>
       <c r="G154" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I154" t="s">
         <v>26</v>
       </c>
       <c r="J154" t="s">
         <v>26</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" t="s">
         <v>330</v>
       </c>
       <c r="B155" t="s">
         <v>286</v>
       </c>
       <c r="C155" t="s">
         <v>331</v>
       </c>
       <c r="D155" s="1">
-        <v>-0.006</v>
+        <v>-0.004</v>
       </c>
       <c r="E155" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="F155" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="G155" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H155" s="1">
+        <v>0.001</v>
       </c>
       <c r="I155" t="s">
         <v>26</v>
       </c>
       <c r="J155" t="s">
         <v>26</v>
       </c>
       <c r="K155" t="s">
         <v>26</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" t="s">
         <v>332</v>
       </c>
       <c r="B156" t="s">
         <v>286</v>
       </c>
       <c r="C156" t="s">
         <v>333</v>
       </c>
       <c r="D156" s="1">
-        <v>-0.006</v>
+        <v>-0.004</v>
       </c>
       <c r="E156" s="1">
         <v>-0.008</v>
       </c>
       <c r="F156" s="1">
         <v>-0.01</v>
       </c>
       <c r="G156" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I156" t="s">
         <v>26</v>
       </c>
       <c r="J156" t="s">
         <v>26</v>
       </c>
       <c r="K156" t="s">
         <v>26</v>
       </c>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" t="s">
         <v>334</v>
       </c>
       <c r="B157" t="s">
         <v>286</v>
       </c>
       <c r="C157" t="s">
         <v>335</v>
       </c>
       <c r="D157" s="1">
-        <v>0.003</v>
+        <v>0</v>
       </c>
       <c r="E157" s="1">
         <v>-0.011</v>
       </c>
       <c r="F157" s="1">
         <v>-0.008</v>
       </c>
       <c r="G157" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H157" t="s">
-        <v>26</v>
+      <c r="H157" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I157" t="s">
         <v>26</v>
       </c>
       <c r="J157" t="s">
         <v>26</v>
       </c>
       <c r="K157" t="s">
         <v>26</v>
       </c>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" t="s">
         <v>336</v>
       </c>
       <c r="B158" t="s">
         <v>286</v>
       </c>
       <c r="C158" t="s">
         <v>337</v>
       </c>
       <c r="D158" s="1">
-        <v>-0.004</v>
+        <v>-0.006</v>
       </c>
       <c r="E158" s="1">
         <v>-0.01</v>
       </c>
       <c r="F158" s="1">
         <v>-0.01</v>
       </c>
       <c r="G158" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I158" t="s">
         <v>26</v>
       </c>
       <c r="J158" t="s">
         <v>26</v>
       </c>
       <c r="K158" t="s">
         <v>26</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" t="s">
         <v>338</v>
       </c>
       <c r="B159" t="s">
         <v>286</v>
       </c>
       <c r="C159" t="s">
         <v>339</v>
       </c>
       <c r="D159" s="1">
         <v>-0.004</v>
       </c>
       <c r="E159" s="1">
         <v>-0.01</v>
       </c>
       <c r="F159" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="G159" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H159" t="s">
-        <v>26</v>
+      <c r="H159" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I159" t="s">
         <v>26</v>
       </c>
       <c r="J159" t="s">
         <v>26</v>
       </c>
       <c r="K159" t="s">
         <v>26</v>
       </c>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
         <v>340</v>
       </c>
       <c r="B160" t="s">
         <v>286</v>
       </c>
       <c r="C160" t="s">
         <v>341</v>
       </c>
       <c r="D160" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="E160" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F160" s="1">
-        <v>-0.01</v>
+        <v>-0.013</v>
       </c>
       <c r="G160" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H160" t="s">
-        <v>26</v>
+      <c r="H160" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I160" t="s">
         <v>26</v>
       </c>
       <c r="J160" t="s">
         <v>26</v>
       </c>
       <c r="K160" t="s">
         <v>26</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" t="s">
         <v>342</v>
       </c>
       <c r="B161" t="s">
         <v>286</v>
       </c>
       <c r="C161" t="s">
         <v>343</v>
       </c>
       <c r="D161" s="1">
         <v>-0.003</v>
       </c>
       <c r="E161" s="1">
         <v>-0.01</v>
       </c>
       <c r="F161" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="G161" s="1">
         <v>-0.009</v>
       </c>
-      <c r="G161" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H161" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I161" t="s">
         <v>26</v>
       </c>
       <c r="J161" t="s">
         <v>26</v>
       </c>
       <c r="K161" t="s">
         <v>26</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" t="s">
         <v>344</v>
       </c>
       <c r="B162" t="s">
         <v>286</v>
       </c>
       <c r="C162" t="s">
         <v>345</v>
       </c>
       <c r="D162" s="1">
         <v>-0.005</v>
       </c>
       <c r="E162" s="1">
-        <v>-0.008</v>
+        <v>-0.011</v>
       </c>
       <c r="F162" s="1">
         <v>0.003</v>
       </c>
       <c r="G162" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H162" s="1">
+        <v>0.006</v>
       </c>
       <c r="I162" t="s">
         <v>26</v>
       </c>
       <c r="J162" t="s">
         <v>26</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" t="s">
         <v>346</v>
       </c>
       <c r="B163" t="s">
         <v>286</v>
       </c>
       <c r="C163" t="s">
         <v>198</v>
       </c>
       <c r="D163" s="1">
         <v>-0.006</v>
       </c>
       <c r="E163" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="F163" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="G163" s="1">
         <v>-0.009</v>
       </c>
-      <c r="F163" s="1">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="H163" s="1">
+        <v>0</v>
       </c>
       <c r="I163" t="s">
         <v>26</v>
       </c>
       <c r="J163" t="s">
         <v>26</v>
       </c>
       <c r="K163" t="s">
         <v>26</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" t="s">
         <v>347</v>
       </c>
       <c r="B164" t="s">
         <v>286</v>
       </c>
       <c r="C164" t="s">
         <v>348</v>
       </c>
       <c r="D164" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E164" s="1">
         <v>-0.01</v>
       </c>
       <c r="F164" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="G164" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I164" t="s">
         <v>26</v>
       </c>
       <c r="J164" t="s">
         <v>26</v>
       </c>
       <c r="K164" t="s">
         <v>26</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" t="s">
         <v>349</v>
       </c>
       <c r="B165" t="s">
         <v>286</v>
       </c>
       <c r="C165" t="s">
         <v>350</v>
       </c>
       <c r="D165" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="E165" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="F165" s="1">
         <v>-0.009</v>
       </c>
-      <c r="F165" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G165" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I165" t="s">
         <v>26</v>
       </c>
       <c r="J165" t="s">
         <v>26</v>
       </c>
       <c r="K165" t="s">
         <v>26</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" t="s">
         <v>351</v>
       </c>
       <c r="B166" t="s">
         <v>286</v>
       </c>
       <c r="C166" t="s">
         <v>352</v>
       </c>
       <c r="D166" s="1">
         <v>-0.004</v>
       </c>
       <c r="E166" s="1">
-        <v>-0.01</v>
+        <v>-0.012</v>
       </c>
       <c r="F166" s="1">
         <v>-0.009</v>
       </c>
       <c r="G166" s="1">
         <v>-0.01</v>
       </c>
-      <c r="H166" t="s">
-        <v>26</v>
+      <c r="H166" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I166" t="s">
         <v>26</v>
       </c>
       <c r="J166" t="s">
         <v>26</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" t="s">
         <v>353</v>
       </c>
       <c r="B167" t="s">
         <v>286</v>
       </c>
       <c r="C167" t="s">
         <v>354</v>
       </c>
       <c r="D167" s="1">
         <v>-0.004</v>
       </c>
       <c r="E167" s="1">
         <v>-0.01</v>
       </c>
       <c r="F167" s="1">
-        <v>-0.01</v>
+        <v>-0.012</v>
       </c>
       <c r="G167" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I167" t="s">
         <v>26</v>
       </c>
       <c r="J167" t="s">
         <v>26</v>
       </c>
       <c r="K167" t="s">
         <v>26</v>
       </c>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" t="s">
         <v>355</v>
       </c>
       <c r="B168" t="s">
         <v>286</v>
       </c>
       <c r="C168" t="s">
         <v>356</v>
       </c>
       <c r="D168" s="1">
-        <v>-0.007</v>
+        <v>-0.004</v>
       </c>
       <c r="E168" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="F168" s="1">
         <v>-0.006</v>
       </c>
       <c r="G168" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I168" t="s">
         <v>26</v>
       </c>
       <c r="J168" t="s">
         <v>26</v>
       </c>
       <c r="K168" t="s">
         <v>26</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" t="s">
         <v>357</v>
       </c>
       <c r="B169" t="s">
         <v>286</v>
       </c>
       <c r="C169" t="s">
         <v>358</v>
       </c>
       <c r="D169" s="1">
-        <v>-0.004</v>
+        <v>-0.002</v>
       </c>
       <c r="E169" s="1">
-        <v>-0.008</v>
+        <v>-0.01</v>
       </c>
       <c r="F169" s="1">
-        <v>-0.01</v>
+        <v>-0.015</v>
       </c>
       <c r="G169" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I169" t="s">
         <v>26</v>
       </c>
       <c r="J169" t="s">
         <v>26</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" t="s">
         <v>359</v>
       </c>
       <c r="B170" t="s">
         <v>286</v>
       </c>
       <c r="C170" t="s">
         <v>360</v>
       </c>
       <c r="D170" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E170" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="F170" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="G170" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H170" t="s">
-        <v>26</v>
+      <c r="H170" s="1">
+        <v>0.003</v>
       </c>
       <c r="I170" t="s">
         <v>26</v>
       </c>
       <c r="J170" t="s">
         <v>26</v>
       </c>
       <c r="K170" t="s">
         <v>26</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" t="s">
         <v>361</v>
       </c>
       <c r="B171" t="s">
         <v>286</v>
       </c>
       <c r="C171" t="s">
         <v>362</v>
       </c>
       <c r="D171" s="1">
-        <v>0.002</v>
+        <v>0.004</v>
       </c>
       <c r="E171" s="1">
         <v>-0.001</v>
       </c>
       <c r="F171" s="1">
-        <v>-0.01</v>
+        <v>-0.008</v>
       </c>
       <c r="G171" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H171" t="s">
-        <v>26</v>
+      <c r="H171" s="1">
+        <v>0.001</v>
       </c>
       <c r="I171" t="s">
         <v>26</v>
       </c>
       <c r="J171" t="s">
         <v>26</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" t="s">
         <v>363</v>
       </c>
       <c r="B172" t="s">
         <v>286</v>
       </c>
       <c r="C172" t="s">
         <v>364</v>
       </c>
       <c r="D172" s="1">
         <v>-0.003</v>
       </c>
       <c r="E172" s="1">
-        <v>-0.014</v>
+        <v>-0.011</v>
       </c>
       <c r="F172" s="1">
         <v>-0.009</v>
       </c>
       <c r="G172" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H172" t="s">
-        <v>26</v>
+      <c r="H172" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I172" t="s">
         <v>26</v>
       </c>
       <c r="J172" t="s">
         <v>26</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" t="s">
         <v>365</v>
       </c>
       <c r="B173" t="s">
         <v>286</v>
       </c>
       <c r="C173" t="s">
         <v>366</v>
       </c>
       <c r="D173" s="1">
-        <v>-0.007</v>
+        <v>-0.003</v>
       </c>
       <c r="E173" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="F173" s="1">
         <v>-0.009</v>
       </c>
-      <c r="F173" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G173" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H173" s="1">
+        <v>0.002</v>
       </c>
       <c r="I173" t="s">
         <v>26</v>
       </c>
       <c r="J173" t="s">
         <v>26</v>
       </c>
       <c r="K173" t="s">
         <v>26</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" t="s">
         <v>367</v>
       </c>
       <c r="B174" t="s">
         <v>286</v>
       </c>
       <c r="C174" t="s">
         <v>368</v>
       </c>
       <c r="D174" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="E174" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="F174" s="1">
         <v>-0.005</v>
       </c>
-      <c r="E174" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="G174" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I174" t="s">
         <v>26</v>
       </c>
       <c r="J174" t="s">
         <v>26</v>
       </c>
       <c r="K174" t="s">
         <v>26</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" t="s">
         <v>369</v>
       </c>
       <c r="B175" t="s">
         <v>286</v>
       </c>
       <c r="C175" t="s">
         <v>370</v>
       </c>
       <c r="D175" s="1">
         <v>-0.004</v>
       </c>
       <c r="E175" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="F175" s="1">
-        <v>-0.008</v>
+        <v>-0.007</v>
       </c>
       <c r="G175" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H175" t="s">
-        <v>26</v>
+      <c r="H175" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I175" t="s">
         <v>26</v>
       </c>
       <c r="J175" t="s">
         <v>26</v>
       </c>
       <c r="K175" t="s">
         <v>26</v>
       </c>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" t="s">
         <v>371</v>
       </c>
       <c r="B176" t="s">
         <v>286</v>
       </c>
       <c r="C176" t="s">
         <v>372</v>
       </c>
       <c r="D176" s="1">
-        <v>-0.004</v>
+        <v>-0.006</v>
       </c>
       <c r="E176" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="F176" s="1">
         <v>-0.012</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.009</v>
       </c>
       <c r="G176" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H176" t="s">
-        <v>26</v>
+      <c r="H176" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I176" t="s">
         <v>26</v>
       </c>
       <c r="J176" t="s">
         <v>26</v>
       </c>
       <c r="K176" t="s">
         <v>26</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" t="s">
         <v>373</v>
       </c>
       <c r="B177" t="s">
         <v>286</v>
       </c>
       <c r="C177" t="s">
         <v>374</v>
       </c>
       <c r="D177" s="1">
         <v>-0.003</v>
       </c>
       <c r="E177" s="1">
         <v>-0.014</v>
       </c>
       <c r="F177" s="1">
         <v>-0.01</v>
       </c>
       <c r="G177" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H177" t="s">
-        <v>26</v>
+      <c r="H177" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I177" t="s">
         <v>26</v>
       </c>
       <c r="J177" t="s">
         <v>26</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" t="s">
         <v>375</v>
       </c>
       <c r="B178" t="s">
         <v>376</v>
       </c>
       <c r="C178" t="s">
         <v>377</v>
       </c>
       <c r="D178" s="1">
         <v>-0.008</v>
       </c>
       <c r="E178" s="1">
         <v>-0.01</v>
       </c>
       <c r="F178" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="G178" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H178" t="s">
-        <v>26</v>
+      <c r="H178" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I178" t="s">
         <v>26</v>
       </c>
       <c r="J178" t="s">
         <v>26</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" t="s">
         <v>378</v>
       </c>
       <c r="B179" t="s">
         <v>376</v>
       </c>
       <c r="C179" t="s">
         <v>379</v>
       </c>
       <c r="D179" s="1">
         <v>-0.008</v>
       </c>
       <c r="E179" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F179" s="1">
         <v>0.007</v>
       </c>
       <c r="G179" s="1">
-        <v>0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.001</v>
+      </c>
+      <c r="H179" s="1">
+        <v>0.006</v>
       </c>
       <c r="I179" t="s">
         <v>26</v>
       </c>
       <c r="J179" t="s">
         <v>26</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" t="s">
         <v>380</v>
       </c>
       <c r="B180" t="s">
         <v>376</v>
       </c>
       <c r="C180" t="s">
         <v>381</v>
       </c>
       <c r="D180" s="1">
         <v>-0.008</v>
       </c>
       <c r="E180" s="1">
         <v>-0.01</v>
       </c>
       <c r="F180" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="G180" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H180" t="s">
-        <v>26</v>
+      <c r="H180" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I180" t="s">
         <v>26</v>
       </c>
       <c r="J180" t="s">
         <v>26</v>
       </c>
       <c r="K180" t="s">
         <v>26</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" t="s">
         <v>382</v>
       </c>
       <c r="B181" t="s">
         <v>376</v>
       </c>
       <c r="C181" t="s">
         <v>383</v>
       </c>
       <c r="D181" s="1">
         <v>-0.003</v>
       </c>
       <c r="E181" s="1">
         <v>-0.01</v>
       </c>
       <c r="F181" s="1">
         <v>-0.004</v>
       </c>
       <c r="G181" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H181" t="s">
-        <v>26</v>
+      <c r="H181" s="1">
+        <v>0.001</v>
       </c>
       <c r="I181" t="s">
         <v>26</v>
       </c>
       <c r="J181" t="s">
         <v>26</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" t="s">
         <v>384</v>
       </c>
       <c r="B182" t="s">
         <v>376</v>
       </c>
       <c r="C182" t="s">
         <v>385</v>
       </c>
       <c r="D182" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="E182" s="1">
         <v>-0.007</v>
       </c>
       <c r="F182" s="1">
         <v>-0.003</v>
       </c>
       <c r="G182" s="1">
+        <v>0.008</v>
+      </c>
+      <c r="H182" s="1">
         <v>-0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I182" t="s">
         <v>26</v>
       </c>
       <c r="J182" t="s">
         <v>26</v>
       </c>
       <c r="K182" t="s">
         <v>26</v>
       </c>
       <c r="L182" t="s">
         <v>26</v>
       </c>
       <c r="M182" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" t="s">
         <v>386</v>
       </c>
       <c r="B183" t="s">
         <v>376</v>
       </c>
       <c r="C183" t="s">
         <v>387</v>
       </c>
       <c r="D183" s="1">
         <v>-0.006</v>
       </c>
       <c r="E183" s="1">
         <v>-0.01</v>
       </c>
       <c r="F183" s="1">
         <v>-0.001</v>
       </c>
       <c r="G183" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H183" t="s">
-        <v>26</v>
+      <c r="H183" s="1">
+        <v>0.001</v>
       </c>
       <c r="I183" t="s">
         <v>26</v>
       </c>
       <c r="J183" t="s">
         <v>26</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" t="s">
         <v>388</v>
       </c>
       <c r="B184" t="s">
         <v>376</v>
       </c>
       <c r="C184" t="s">
         <v>389</v>
       </c>
       <c r="D184" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="E184" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.008</v>
       </c>
       <c r="F184" s="1">
         <v>0</v>
       </c>
       <c r="G184" s="1">
-        <v>0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.001</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I184" t="s">
         <v>26</v>
       </c>
       <c r="J184" t="s">
         <v>26</v>
       </c>
       <c r="K184" t="s">
         <v>26</v>
       </c>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" t="s">
         <v>390</v>
       </c>
       <c r="B185" t="s">
         <v>376</v>
       </c>
       <c r="C185" t="s">
         <v>391</v>
       </c>
       <c r="D185" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E185" s="1">
         <v>-0.001</v>
       </c>
       <c r="F185" s="1">
-        <v>0</v>
+        <v>0.001</v>
       </c>
       <c r="G185" s="1">
         <v>0.002</v>
       </c>
-      <c r="H185" t="s">
-        <v>26</v>
+      <c r="H185" s="1">
+        <v>0.002</v>
       </c>
       <c r="I185" t="s">
         <v>26</v>
       </c>
       <c r="J185" t="s">
         <v>26</v>
       </c>
       <c r="K185" t="s">
         <v>26</v>
       </c>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" t="s">
         <v>392</v>
       </c>
       <c r="B186" t="s">
         <v>376</v>
       </c>
       <c r="C186" t="s">
         <v>393</v>
       </c>
       <c r="D186" s="1">
         <v>0.003</v>
       </c>
       <c r="E186" s="1">
         <v>-0.001</v>
       </c>
       <c r="F186" s="1">
+        <v>0.005</v>
+      </c>
+      <c r="G186" s="1">
         <v>0.004</v>
       </c>
-      <c r="G186" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H186" s="1">
+        <v>0.01</v>
       </c>
       <c r="I186" t="s">
         <v>26</v>
       </c>
       <c r="J186" t="s">
         <v>26</v>
       </c>
       <c r="K186" t="s">
         <v>26</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" t="s">
         <v>394</v>
       </c>
       <c r="B187" t="s">
         <v>376</v>
       </c>
       <c r="C187" t="s">
         <v>395</v>
       </c>
       <c r="D187" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="E187" s="1">
         <v>-0.003</v>
       </c>
       <c r="F187" s="1">
         <v>0.009</v>
       </c>
       <c r="G187" s="1">
         <v>0.006</v>
       </c>
-      <c r="H187" t="s">
-        <v>26</v>
+      <c r="H187" s="1">
+        <v>0.005</v>
       </c>
       <c r="I187" t="s">
         <v>26</v>
       </c>
       <c r="J187" t="s">
         <v>26</v>
       </c>
       <c r="K187" t="s">
         <v>26</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" t="s">
         <v>396</v>
       </c>
       <c r="B188" t="s">
         <v>376</v>
       </c>
       <c r="C188" t="s">
         <v>397</v>
       </c>
       <c r="D188" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="E188" s="1">
-        <v>-0.009</v>
+        <v>-0.007</v>
       </c>
       <c r="F188" s="1">
-        <v>0</v>
+        <v>-0.001</v>
       </c>
       <c r="G188" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I188" t="s">
         <v>26</v>
       </c>
       <c r="J188" t="s">
         <v>26</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" t="s">
         <v>398</v>
       </c>
       <c r="B189" t="s">
         <v>376</v>
       </c>
       <c r="C189" t="s">
         <v>399</v>
       </c>
       <c r="D189" s="1">
-        <v>-0.004</v>
+        <v>-0.008</v>
       </c>
       <c r="E189" s="1">
-        <v>-0.012</v>
+        <v>-0.008</v>
       </c>
       <c r="F189" s="1">
         <v>0.008</v>
       </c>
       <c r="G189" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H189" t="s">
-        <v>26</v>
+      <c r="H189" s="1">
+        <v>0</v>
       </c>
       <c r="I189" t="s">
         <v>26</v>
       </c>
       <c r="J189" t="s">
         <v>26</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" t="s">
         <v>400</v>
       </c>
       <c r="B190" t="s">
         <v>376</v>
       </c>
       <c r="C190" t="s">
         <v>401</v>
       </c>
       <c r="D190" s="1">
-        <v>-0.008</v>
+        <v>-0.007</v>
       </c>
       <c r="E190" s="1">
         <v>-0.01</v>
       </c>
       <c r="F190" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="G190" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.002</v>
+      </c>
+      <c r="H190" s="1">
+        <v>0.002</v>
       </c>
       <c r="I190" t="s">
         <v>26</v>
       </c>
       <c r="J190" t="s">
         <v>26</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" t="s">
         <v>402</v>
       </c>
       <c r="B191" t="s">
         <v>376</v>
       </c>
       <c r="C191" t="s">
         <v>403</v>
       </c>
       <c r="D191" s="1">
         <v>-0.007</v>
       </c>
       <c r="E191" s="1">
         <v>-0.009</v>
       </c>
       <c r="F191" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="G191" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H191" s="1">
+        <v>0</v>
       </c>
       <c r="I191" t="s">
         <v>26</v>
       </c>
       <c r="J191" t="s">
         <v>26</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" t="s">
         <v>404</v>
       </c>
       <c r="B192" t="s">
         <v>376</v>
       </c>
       <c r="C192" t="s">
         <v>405</v>
       </c>
       <c r="D192" s="1">
         <v>-0.009</v>
       </c>
       <c r="E192" s="1">
         <v>-0.009</v>
       </c>
       <c r="F192" s="1">
-        <v>-0.004</v>
+        <v>-0.007</v>
       </c>
       <c r="G192" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I192" t="s">
         <v>26</v>
       </c>
       <c r="J192" t="s">
         <v>26</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" t="s">
         <v>406</v>
       </c>
       <c r="B193" t="s">
         <v>376</v>
       </c>
       <c r="C193" t="s">
         <v>407</v>
       </c>
       <c r="D193" s="1">
-        <v>-0.006</v>
+        <v>-0.01</v>
       </c>
       <c r="E193" s="1">
         <v>-0.011</v>
       </c>
       <c r="F193" s="1">
-        <v>-0.011</v>
+        <v>0</v>
       </c>
       <c r="G193" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="H193" s="1">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I193" t="s">
         <v>26</v>
       </c>
       <c r="J193" t="s">
         <v>26</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" t="s">
         <v>408</v>
       </c>
       <c r="B194" t="s">
         <v>376</v>
       </c>
       <c r="C194" t="s">
         <v>409</v>
       </c>
       <c r="D194" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="E194" s="1">
         <v>-0.008</v>
       </c>
       <c r="F194" s="1">
         <v>-0.002</v>
       </c>
       <c r="G194" s="1">
         <v>0.005</v>
       </c>
-      <c r="H194" t="s">
-        <v>26</v>
+      <c r="H194" s="1">
+        <v>0.014</v>
       </c>
       <c r="I194" t="s">
         <v>26</v>
       </c>
       <c r="J194" t="s">
         <v>26</v>
       </c>
       <c r="K194" t="s">
         <v>26</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" t="s">
         <v>410</v>
       </c>
       <c r="B195" t="s">
         <v>376</v>
       </c>
       <c r="C195" t="s">
         <v>411</v>
       </c>
       <c r="D195" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="E195" s="1">
-        <v>-0.013</v>
+        <v>-0.01</v>
       </c>
       <c r="F195" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G195" s="1">
         <v>-0.003</v>
       </c>
-      <c r="G195" s="1">
+      <c r="H195" s="1">
         <v>-0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I195" t="s">
         <v>26</v>
       </c>
       <c r="J195" t="s">
         <v>26</v>
       </c>
       <c r="K195" t="s">
         <v>26</v>
       </c>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" t="s">
         <v>412</v>
       </c>
       <c r="B196" t="s">
         <v>376</v>
       </c>
       <c r="C196" t="s">
         <v>413</v>
       </c>
       <c r="D196" s="1">
         <v>-0.008</v>
       </c>
       <c r="E196" s="1">
         <v>-0.008</v>
       </c>
       <c r="F196" s="1">
         <v>-0.004</v>
       </c>
       <c r="G196" s="1">
+        <v>0</v>
+      </c>
+      <c r="H196" s="1">
         <v>-0.004</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I196" t="s">
         <v>26</v>
       </c>
       <c r="J196" t="s">
         <v>26</v>
       </c>
       <c r="K196" t="s">
         <v>26</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" t="s">
         <v>414</v>
       </c>
       <c r="B197" t="s">
         <v>376</v>
       </c>
       <c r="C197" t="s">
         <v>415</v>
       </c>
       <c r="D197" s="1">
         <v>-0.009</v>
       </c>
       <c r="E197" s="1">
         <v>-0.009</v>
       </c>
       <c r="F197" s="1">
         <v>-0.009</v>
       </c>
       <c r="G197" s="1">
         <v>0</v>
       </c>
-      <c r="H197" t="s">
-        <v>26</v>
+      <c r="H197" s="1">
+        <v>0</v>
       </c>
       <c r="I197" t="s">
         <v>26</v>
       </c>
       <c r="J197" t="s">
         <v>26</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" t="s">
         <v>416</v>
       </c>
       <c r="B198" t="s">
         <v>376</v>
       </c>
       <c r="C198" t="s">
         <v>417</v>
       </c>
       <c r="D198" s="1">
-        <v>-0.008</v>
+        <v>-0.006</v>
       </c>
       <c r="E198" s="1">
         <v>-0.01</v>
       </c>
       <c r="F198" s="1">
-        <v>0.004</v>
+        <v>0.006</v>
       </c>
       <c r="G198" s="1">
-        <v>0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.003</v>
+      </c>
+      <c r="H198" s="1">
+        <v>0.003</v>
       </c>
       <c r="I198" t="s">
         <v>26</v>
       </c>
       <c r="J198" t="s">
         <v>26</v>
       </c>
       <c r="K198" t="s">
         <v>26</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" t="s">
         <v>418</v>
       </c>
       <c r="B199" t="s">
         <v>376</v>
       </c>
       <c r="C199" t="s">
         <v>419</v>
       </c>
       <c r="D199" s="1">
         <v>-0.006</v>
       </c>
       <c r="E199" s="1">
         <v>-0.011</v>
       </c>
       <c r="F199" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="G199" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H199" t="s">
-        <v>26</v>
+      <c r="H199" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I199" t="s">
         <v>26</v>
       </c>
       <c r="J199" t="s">
         <v>26</v>
       </c>
       <c r="K199" t="s">
         <v>26</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" t="s">
         <v>420</v>
       </c>
       <c r="B200" t="s">
         <v>376</v>
       </c>
       <c r="C200" t="s">
         <v>421</v>
       </c>
       <c r="D200" s="1">
-        <v>-0.005</v>
+        <v>-0.01</v>
       </c>
       <c r="E200" s="1">
         <v>-0.01</v>
       </c>
       <c r="F200" s="1">
         <v>-0.005</v>
       </c>
       <c r="G200" s="1">
         <v>0</v>
       </c>
-      <c r="H200" t="s">
-        <v>26</v>
+      <c r="H200" s="1">
+        <v>0</v>
       </c>
       <c r="I200" t="s">
         <v>26</v>
       </c>
       <c r="J200" t="s">
         <v>26</v>
       </c>
       <c r="K200" t="s">
         <v>26</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" t="s">
         <v>422</v>
       </c>
       <c r="B201" t="s">
         <v>376</v>
       </c>
       <c r="C201" t="s">
         <v>423</v>
       </c>
       <c r="D201" s="1">
         <v>-0.014</v>
       </c>
       <c r="E201" s="1">
         <v>0</v>
       </c>
       <c r="F201" s="1">
         <v>-0.014</v>
       </c>
       <c r="G201" s="1">
         <v>0</v>
       </c>
-      <c r="H201" t="s">
-        <v>26</v>
+      <c r="H201" s="1">
+        <v>0</v>
       </c>
       <c r="I201" t="s">
         <v>26</v>
       </c>
       <c r="J201" t="s">
         <v>26</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" t="s">
         <v>424</v>
       </c>
       <c r="B202" t="s">
         <v>376</v>
       </c>
       <c r="C202" t="s">
         <v>425</v>
       </c>
       <c r="D202" s="1">
-        <v>0.011</v>
+        <v>0.013</v>
       </c>
       <c r="E202" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="F202" s="1">
-        <v>0.011</v>
+        <v>0.012</v>
       </c>
       <c r="G202" s="1">
         <v>0.017</v>
       </c>
-      <c r="H202" t="s">
-        <v>26</v>
+      <c r="H202" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I202" t="s">
         <v>26</v>
       </c>
       <c r="J202" t="s">
         <v>26</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
       <c r="M202" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" t="s">
         <v>426</v>
       </c>
       <c r="B203" t="s">
         <v>376</v>
       </c>
       <c r="C203" t="s">
         <v>427</v>
       </c>
       <c r="D203" s="1">
         <v>-0.003</v>
       </c>
       <c r="E203" s="1">
-        <v>-0.008</v>
+        <v>-0.007</v>
       </c>
       <c r="F203" s="1">
-        <v>0.003</v>
+        <v>0.004</v>
       </c>
       <c r="G203" s="1">
-        <v>0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.005</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.006</v>
       </c>
       <c r="I203" t="s">
         <v>26</v>
       </c>
       <c r="J203" t="s">
         <v>26</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" t="s">
         <v>428</v>
       </c>
       <c r="B204" t="s">
         <v>376</v>
       </c>
       <c r="C204" t="s">
         <v>429</v>
       </c>
       <c r="D204" s="1">
         <v>-0.008</v>
       </c>
       <c r="E204" s="1">
         <v>-0.01</v>
       </c>
       <c r="F204" s="1">
         <v>-0.004</v>
       </c>
       <c r="G204" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H204" t="s">
-        <v>26</v>
+      <c r="H204" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I204" t="s">
         <v>26</v>
       </c>
       <c r="J204" t="s">
         <v>26</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" t="s">
         <v>430</v>
       </c>
       <c r="B205" t="s">
         <v>376</v>
       </c>
       <c r="C205" t="s">
         <v>431</v>
       </c>
       <c r="D205" s="1">
         <v>-0.011</v>
       </c>
       <c r="E205" s="1">
         <v>-0.011</v>
       </c>
       <c r="F205" s="1">
         <v>0</v>
       </c>
       <c r="G205" s="1">
         <v>0</v>
       </c>
-      <c r="H205" t="s">
-        <v>26</v>
+      <c r="H205" s="1">
+        <v>0</v>
       </c>
       <c r="I205" t="s">
         <v>26</v>
       </c>
       <c r="J205" t="s">
         <v>26</v>
       </c>
       <c r="K205" t="s">
         <v>26</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" t="s">
         <v>432</v>
       </c>
       <c r="B206" t="s">
         <v>376</v>
       </c>
       <c r="C206" t="s">
         <v>433</v>
       </c>
       <c r="D206" s="1">
         <v>-0.008</v>
       </c>
       <c r="E206" s="1">
-        <v>-0.016</v>
+        <v>-0.015</v>
       </c>
       <c r="F206" s="1">
         <v>0</v>
       </c>
       <c r="G206" s="1">
         <v>0</v>
       </c>
-      <c r="H206" t="s">
-        <v>26</v>
+      <c r="H206" s="1">
+        <v>0</v>
       </c>
       <c r="I206" t="s">
         <v>26</v>
       </c>
       <c r="J206" t="s">
         <v>26</v>
       </c>
       <c r="K206" t="s">
         <v>26</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" t="s">
         <v>434</v>
       </c>
       <c r="B207" t="s">
         <v>376</v>
       </c>
       <c r="C207" t="s">
         <v>435</v>
       </c>
       <c r="D207" s="1">
         <v>-0.002</v>
       </c>
       <c r="E207" s="1">
         <v>-0.009</v>
       </c>
       <c r="F207" s="1">
         <v>-0.003</v>
       </c>
       <c r="G207" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H207" t="s">
-        <v>26</v>
+      <c r="H207" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I207" t="s">
         <v>26</v>
       </c>
       <c r="J207" t="s">
         <v>26</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" t="s">
         <v>436</v>
       </c>
       <c r="B208" t="s">
         <v>376</v>
       </c>
       <c r="C208" t="s">
         <v>437</v>
       </c>
       <c r="D208" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E208" s="1">
         <v>-0.007</v>
       </c>
       <c r="F208" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="G208" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H208" s="1">
+        <v>0.002</v>
       </c>
       <c r="I208" t="s">
         <v>26</v>
       </c>
       <c r="J208" t="s">
         <v>26</v>
       </c>
       <c r="K208" t="s">
         <v>26</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" t="s">
         <v>438</v>
       </c>
       <c r="B209" t="s">
         <v>376</v>
       </c>
       <c r="C209" t="s">
         <v>439</v>
       </c>
       <c r="D209" s="1">
-        <v>-0.009</v>
+        <v>-0.007</v>
       </c>
       <c r="E209" s="1">
-        <v>-0.008</v>
+        <v>-0.01</v>
       </c>
       <c r="F209" s="1">
         <v>-0.003</v>
       </c>
       <c r="G209" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I209" t="s">
         <v>26</v>
       </c>
       <c r="J209" t="s">
         <v>26</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" t="s">
         <v>440</v>
       </c>
       <c r="B210" t="s">
         <v>376</v>
       </c>
       <c r="C210" t="s">
         <v>441</v>
       </c>
       <c r="D210" s="1">
         <v>-0.001</v>
       </c>
       <c r="E210" s="1">
         <v>-0.013</v>
       </c>
       <c r="F210" s="1">
         <v>-0.003</v>
       </c>
       <c r="G210" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H210" t="s">
-        <v>26</v>
+      <c r="H210" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I210" t="s">
         <v>26</v>
       </c>
       <c r="J210" t="s">
         <v>26</v>
       </c>
       <c r="K210" t="s">
         <v>26</v>
       </c>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" t="s">
         <v>442</v>
       </c>
       <c r="B211" t="s">
         <v>376</v>
       </c>
       <c r="C211" t="s">
         <v>443</v>
       </c>
       <c r="D211" s="1">
         <v>-0.005</v>
       </c>
       <c r="E211" s="1">
         <v>-0.005</v>
       </c>
       <c r="F211" s="1">
         <v>0</v>
       </c>
       <c r="G211" s="1">
         <v>0</v>
       </c>
-      <c r="H211" t="s">
-        <v>26</v>
+      <c r="H211" s="1">
+        <v>0.001</v>
       </c>
       <c r="I211" t="s">
         <v>26</v>
       </c>
       <c r="J211" t="s">
         <v>26</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" t="s">
         <v>444</v>
       </c>
       <c r="B212" t="s">
         <v>376</v>
       </c>
       <c r="C212" t="s">
         <v>445</v>
       </c>
       <c r="D212" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="E212" s="1">
         <v>-0.01</v>
       </c>
       <c r="F212" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="G212" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H212" t="s">
-        <v>26</v>
+      <c r="H212" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I212" t="s">
         <v>26</v>
       </c>
       <c r="J212" t="s">
         <v>26</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" t="s">
         <v>446</v>
       </c>
       <c r="B213" t="s">
         <v>376</v>
       </c>
       <c r="C213" t="s">
         <v>447</v>
       </c>
       <c r="D213" s="1">
         <v>-0.008</v>
       </c>
       <c r="E213" s="1">
         <v>-0.01</v>
       </c>
       <c r="F213" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="G213" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H213" t="s">
-        <v>26</v>
+      <c r="H213" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I213" t="s">
         <v>26</v>
       </c>
       <c r="J213" t="s">
         <v>26</v>
       </c>
       <c r="K213" t="s">
         <v>26</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" t="s">
         <v>448</v>
       </c>
       <c r="B214" t="s">
         <v>376</v>
       </c>
       <c r="C214" t="s">
         <v>449</v>
       </c>
       <c r="D214" s="1">
         <v>-0.007</v>
       </c>
       <c r="E214" s="1">
         <v>-0.009</v>
       </c>
       <c r="F214" s="1">
         <v>-0.004</v>
       </c>
       <c r="G214" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H214" t="s">
-        <v>26</v>
+      <c r="H214" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I214" t="s">
         <v>26</v>
       </c>
       <c r="J214" t="s">
         <v>26</v>
       </c>
       <c r="K214" t="s">
         <v>26</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" t="s">
         <v>450</v>
       </c>
       <c r="B215" t="s">
         <v>376</v>
       </c>
       <c r="C215" t="s">
         <v>451</v>
       </c>
       <c r="D215" s="1">
         <v>-0.006</v>
       </c>
       <c r="E215" s="1">
         <v>-0.009</v>
       </c>
       <c r="F215" s="1">
         <v>-0.003</v>
       </c>
       <c r="G215" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H215" t="s">
-        <v>26</v>
+      <c r="H215" s="1">
+        <v>0</v>
       </c>
       <c r="I215" t="s">
         <v>26</v>
       </c>
       <c r="J215" t="s">
         <v>26</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" t="s">
         <v>452</v>
       </c>
       <c r="B216" t="s">
         <v>376</v>
       </c>
       <c r="C216" t="s">
         <v>453</v>
       </c>
       <c r="D216" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E216" s="1">
-        <v>-0.01</v>
+        <v>-0.008</v>
       </c>
       <c r="F216" s="1">
-        <v>-0.003</v>
+        <v>-0.001</v>
       </c>
       <c r="G216" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I216" t="s">
         <v>26</v>
       </c>
       <c r="J216" t="s">
         <v>26</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" t="s">
         <v>454</v>
       </c>
       <c r="B217" t="s">
         <v>376</v>
       </c>
       <c r="C217" t="s">
         <v>455</v>
       </c>
       <c r="D217" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E217" s="1">
         <v>-0.006</v>
       </c>
       <c r="F217" s="1">
         <v>-0.001</v>
       </c>
       <c r="G217" s="1">
         <v>0</v>
       </c>
-      <c r="H217" t="s">
-        <v>26</v>
+      <c r="H217" s="1">
+        <v>0.004</v>
       </c>
       <c r="I217" t="s">
         <v>26</v>
       </c>
       <c r="J217" t="s">
         <v>26</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" t="s">
         <v>456</v>
       </c>
       <c r="B218" t="s">
         <v>376</v>
       </c>
       <c r="C218" t="s">
         <v>457</v>
       </c>
       <c r="D218" s="1">
         <v>-0.004</v>
       </c>
       <c r="E218" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="F218" s="1">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="G218" s="1">
         <v>0.003</v>
       </c>
-      <c r="H218" t="s">
-        <v>26</v>
+      <c r="H218" s="1">
+        <v>0.001</v>
       </c>
       <c r="I218" t="s">
         <v>26</v>
       </c>
       <c r="J218" t="s">
         <v>26</v>
       </c>
       <c r="K218" t="s">
         <v>26</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" t="s">
         <v>458</v>
       </c>
       <c r="B219" t="s">
         <v>376</v>
       </c>
       <c r="C219" t="s">
         <v>459</v>
       </c>
       <c r="D219" s="1">
         <v>-0.006</v>
       </c>
       <c r="E219" s="1">
-        <v>-0.011</v>
+        <v>-0.014</v>
       </c>
       <c r="F219" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="G219" s="1">
         <v>-0.003</v>
       </c>
-      <c r="G219" s="1">
+      <c r="H219" s="1">
         <v>-0.005</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I219" t="s">
         <v>26</v>
       </c>
       <c r="J219" t="s">
         <v>26</v>
       </c>
       <c r="K219" t="s">
         <v>26</v>
       </c>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" t="s">
         <v>460</v>
       </c>
       <c r="B220" t="s">
         <v>376</v>
       </c>
       <c r="C220" t="s">
         <v>461</v>
       </c>
       <c r="D220" s="1">
         <v>-0.007</v>
       </c>
       <c r="E220" s="1">
         <v>-0.009</v>
       </c>
       <c r="F220" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="G220" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H220" t="s">
-        <v>26</v>
+      <c r="H220" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I220" t="s">
         <v>26</v>
       </c>
       <c r="J220" t="s">
         <v>26</v>
       </c>
       <c r="K220" t="s">
         <v>26</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" t="s">
         <v>462</v>
       </c>
       <c r="B221" t="s">
         <v>376</v>
       </c>
       <c r="C221" t="s">
         <v>463</v>
       </c>
       <c r="D221" s="1">
         <v>-0.008</v>
       </c>
       <c r="E221" s="1">
         <v>0.012</v>
       </c>
       <c r="F221" s="1">
-        <v>-0.004</v>
+        <v>-0.002</v>
       </c>
       <c r="G221" s="1">
         <v>0.002</v>
       </c>
-      <c r="H221" t="s">
-        <v>26</v>
+      <c r="H221" s="1">
+        <v>0.008</v>
       </c>
       <c r="I221" t="s">
         <v>26</v>
       </c>
       <c r="J221" t="s">
         <v>26</v>
       </c>
       <c r="K221" t="s">
         <v>26</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" t="s">
         <v>464</v>
       </c>
       <c r="B222" t="s">
         <v>376</v>
       </c>
       <c r="C222" t="s">
         <v>465</v>
       </c>
       <c r="D222" s="1">
         <v>-0.009</v>
       </c>
       <c r="E222" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="F222" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="G222" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I222" t="s">
         <v>26</v>
       </c>
       <c r="J222" t="s">
         <v>26</v>
       </c>
       <c r="K222" t="s">
         <v>26</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" t="s">
         <v>466</v>
       </c>
       <c r="B223" t="s">
         <v>376</v>
       </c>
       <c r="C223" t="s">
         <v>467</v>
       </c>
       <c r="D223" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="E223" s="1">
         <v>-0.007</v>
       </c>
       <c r="F223" s="1">
-        <v>-0.002</v>
+        <v>0</v>
       </c>
       <c r="G223" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H223" s="1">
+        <v>0.001</v>
       </c>
       <c r="I223" t="s">
         <v>26</v>
       </c>
       <c r="J223" t="s">
         <v>26</v>
       </c>
       <c r="K223" t="s">
         <v>26</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" t="s">
         <v>468</v>
       </c>
       <c r="B224" t="s">
         <v>376</v>
       </c>
       <c r="C224" t="s">
         <v>469</v>
       </c>
       <c r="D224" s="1">
         <v>-0.008</v>
       </c>
       <c r="E224" s="1">
         <v>-0.01</v>
       </c>
       <c r="F224" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="G224" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H224" t="s">
-        <v>26</v>
+      <c r="H224" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I224" t="s">
         <v>26</v>
       </c>
       <c r="J224" t="s">
         <v>26</v>
       </c>
       <c r="K224" t="s">
         <v>26</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" t="s">
         <v>470</v>
       </c>
       <c r="B225" t="s">
         <v>376</v>
       </c>
       <c r="C225" t="s">
         <v>471</v>
       </c>
       <c r="D225" s="1">
         <v>-0.008</v>
       </c>
       <c r="E225" s="1">
         <v>-0.009</v>
       </c>
       <c r="F225" s="1">
         <v>-0.004</v>
       </c>
       <c r="G225" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H225" t="s">
-        <v>26</v>
+      <c r="H225" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I225" t="s">
         <v>26</v>
       </c>
       <c r="J225" t="s">
         <v>26</v>
       </c>
       <c r="K225" t="s">
         <v>26</v>
       </c>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" t="s">
         <v>472</v>
       </c>
       <c r="B226" t="s">
         <v>376</v>
       </c>
       <c r="C226" t="s">
         <v>473</v>
       </c>
       <c r="D226" s="1">
         <v>-0.013</v>
       </c>
       <c r="E226" s="1">
         <v>-0.006</v>
       </c>
       <c r="F226" s="1">
-        <v>-0.013</v>
+        <v>-0.006</v>
       </c>
       <c r="G226" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>0</v>
       </c>
       <c r="I226" t="s">
         <v>26</v>
       </c>
       <c r="J226" t="s">
         <v>26</v>
       </c>
       <c r="K226" t="s">
         <v>26</v>
       </c>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" t="s">
         <v>474</v>
       </c>
       <c r="B227" t="s">
         <v>376</v>
       </c>
       <c r="C227" t="s">
         <v>475</v>
       </c>
       <c r="D227" s="1">
         <v>-0.007</v>
       </c>
       <c r="E227" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="F227" s="1">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="G227" s="1">
         <v>0.002</v>
       </c>
-      <c r="H227" t="s">
-        <v>26</v>
+      <c r="H227" s="1">
+        <v>0.002</v>
       </c>
       <c r="I227" t="s">
         <v>26</v>
       </c>
       <c r="J227" t="s">
         <v>26</v>
       </c>
       <c r="K227" t="s">
         <v>26</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" t="s">
         <v>476</v>
       </c>
       <c r="B228" t="s">
         <v>376</v>
       </c>
       <c r="C228" t="s">
         <v>477</v>
       </c>
       <c r="D228" s="1">
         <v>-0.008</v>
       </c>
       <c r="E228" s="1">
         <v>-0.01</v>
       </c>
       <c r="F228" s="1">
-        <v>-0.008</v>
+        <v>-0.003</v>
       </c>
       <c r="G228" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H228" t="s">
-        <v>26</v>
+      <c r="H228" s="1">
+        <v>0</v>
       </c>
       <c r="I228" t="s">
         <v>26</v>
       </c>
       <c r="J228" t="s">
         <v>26</v>
       </c>
       <c r="K228" t="s">
         <v>26</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" t="s">
         <v>478</v>
       </c>
       <c r="B229" t="s">
         <v>376</v>
       </c>
       <c r="C229" t="s">
         <v>479</v>
       </c>
       <c r="D229" s="1">
         <v>-0.008</v>
       </c>
       <c r="E229" s="1">
         <v>-0.009</v>
       </c>
       <c r="F229" s="1">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
       <c r="G229" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H229" t="s">
-        <v>26</v>
+      <c r="H229" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I229" t="s">
         <v>26</v>
       </c>
       <c r="J229" t="s">
         <v>26</v>
       </c>
       <c r="K229" t="s">
         <v>26</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" t="s">
         <v>480</v>
       </c>
       <c r="B230" t="s">
         <v>376</v>
       </c>
       <c r="C230" t="s">
         <v>481</v>
       </c>
       <c r="D230" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="E230" s="1">
-        <v>-0.012</v>
+        <v>-0.01</v>
       </c>
       <c r="F230" s="1">
         <v>-0.003</v>
       </c>
       <c r="G230" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I230" t="s">
         <v>26</v>
       </c>
       <c r="J230" t="s">
         <v>26</v>
       </c>
       <c r="K230" t="s">
         <v>26</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" t="s">
         <v>482</v>
       </c>
       <c r="B231" t="s">
         <v>376</v>
       </c>
       <c r="C231" t="s">
         <v>483</v>
       </c>
       <c r="D231" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="E231" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="F231" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="G231" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="H231" s="1">
         <v>-0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I231" t="s">
         <v>26</v>
       </c>
       <c r="J231" t="s">
         <v>26</v>
       </c>
       <c r="K231" t="s">
         <v>26</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" t="s">
         <v>484</v>
       </c>
       <c r="B232" t="s">
         <v>485</v>
       </c>
       <c r="C232" t="s">
         <v>486</v>
       </c>
       <c r="D232" s="1">
         <v>0.006</v>
       </c>
       <c r="E232" s="1">
         <v>0.026</v>
       </c>
       <c r="F232" s="1">
         <v>0.019</v>
       </c>
       <c r="G232" s="1">
         <v>0.005</v>
       </c>
-      <c r="H232" t="s">
-        <v>26</v>
+      <c r="H232" s="1">
+        <v>0.015</v>
       </c>
       <c r="I232" t="s">
         <v>26</v>
       </c>
       <c r="J232" t="s">
         <v>26</v>
       </c>
       <c r="K232" t="s">
         <v>26</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" t="s">
         <v>487</v>
       </c>
       <c r="B233" t="s">
         <v>485</v>
       </c>
       <c r="C233" t="s">
         <v>488</v>
       </c>
       <c r="D233" s="1">
-        <v>-0.013</v>
+        <v>-0.011</v>
       </c>
       <c r="E233" s="1">
         <v>-0.005</v>
       </c>
       <c r="F233" s="1">
-        <v>-0.008</v>
+        <v>-0.005</v>
       </c>
       <c r="G233" s="1">
-        <v>0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>0</v>
       </c>
       <c r="I233" t="s">
         <v>26</v>
       </c>
       <c r="J233" t="s">
         <v>26</v>
       </c>
       <c r="K233" t="s">
         <v>26</v>
       </c>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" t="s">
         <v>489</v>
       </c>
       <c r="B234" t="s">
         <v>485</v>
       </c>
       <c r="C234" t="s">
         <v>490</v>
       </c>
       <c r="D234" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="E234" s="1">
         <v>-0.007</v>
       </c>
       <c r="F234" s="1">
         <v>0.002</v>
       </c>
       <c r="G234" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I234" t="s">
         <v>26</v>
       </c>
       <c r="J234" t="s">
         <v>26</v>
       </c>
       <c r="K234" t="s">
         <v>26</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" t="s">
         <v>491</v>
       </c>
       <c r="B235" t="s">
         <v>485</v>
       </c>
       <c r="C235" t="s">
         <v>492</v>
       </c>
       <c r="D235" s="1">
         <v>-0.012</v>
       </c>
       <c r="E235" s="1">
-        <v>-0.014</v>
+        <v>-0.012</v>
       </c>
       <c r="F235" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G235" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="H235" s="1">
         <v>-0.007</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I235" t="s">
         <v>26</v>
       </c>
       <c r="J235" t="s">
         <v>26</v>
       </c>
       <c r="K235" t="s">
         <v>26</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" t="s">
         <v>493</v>
       </c>
       <c r="B236" t="s">
         <v>485</v>
       </c>
       <c r="C236" t="s">
         <v>494</v>
       </c>
       <c r="D236" s="1">
-        <v>0.006</v>
+        <v>0.007</v>
       </c>
       <c r="E236" s="1">
         <v>0.012</v>
       </c>
       <c r="F236" s="1">
         <v>0.012</v>
       </c>
       <c r="G236" s="1">
         <v>0.002</v>
       </c>
-      <c r="H236" t="s">
-        <v>26</v>
+      <c r="H236" s="1">
+        <v>0.004</v>
       </c>
       <c r="I236" t="s">
         <v>26</v>
       </c>
       <c r="J236" t="s">
         <v>26</v>
       </c>
       <c r="K236" t="s">
         <v>26</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" t="s">
         <v>495</v>
       </c>
       <c r="B237" t="s">
         <v>485</v>
       </c>
       <c r="C237" t="s">
         <v>496</v>
       </c>
       <c r="D237" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="E237" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F237" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="G237" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I237" t="s">
         <v>26</v>
       </c>
       <c r="J237" t="s">
         <v>26</v>
       </c>
       <c r="K237" t="s">
         <v>26</v>
       </c>
       <c r="L237" t="s">
         <v>26</v>
       </c>
       <c r="M237" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" t="s">
         <v>497</v>
       </c>
       <c r="B238" t="s">
         <v>485</v>
       </c>
       <c r="C238" t="s">
         <v>498</v>
       </c>
       <c r="D238" s="1">
         <v>-0.014</v>
       </c>
       <c r="E238" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="F238" s="1">
         <v>0.003</v>
       </c>
       <c r="G238" s="1">
-        <v>0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.002</v>
+      </c>
+      <c r="H238" s="1">
+        <v>0</v>
       </c>
       <c r="I238" t="s">
         <v>26</v>
       </c>
       <c r="J238" t="s">
         <v>26</v>
       </c>
       <c r="K238" t="s">
         <v>26</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" t="s">
         <v>499</v>
       </c>
       <c r="B239" t="s">
         <v>485</v>
       </c>
       <c r="C239" t="s">
         <v>500</v>
       </c>
       <c r="D239" s="1">
         <v>-0.011</v>
       </c>
       <c r="E239" s="1">
         <v>-0.011</v>
       </c>
       <c r="F239" s="1">
         <v>-0.006</v>
       </c>
       <c r="G239" s="1">
         <v>-0.009</v>
       </c>
-      <c r="H239" t="s">
-        <v>26</v>
+      <c r="H239" s="1">
+        <v>-0.012</v>
       </c>
       <c r="I239" t="s">
         <v>26</v>
       </c>
       <c r="J239" t="s">
         <v>26</v>
       </c>
       <c r="K239" t="s">
         <v>26</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" t="s">
         <v>501</v>
       </c>
       <c r="B240" t="s">
         <v>485</v>
       </c>
       <c r="C240" t="s">
         <v>393</v>
       </c>
       <c r="D240" s="1">
         <v>-0.01</v>
       </c>
       <c r="E240" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="F240" s="1">
         <v>0.002</v>
       </c>
       <c r="G240" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H240" t="s">
-        <v>26</v>
+      <c r="H240" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I240" t="s">
         <v>26</v>
       </c>
       <c r="J240" t="s">
         <v>26</v>
       </c>
       <c r="K240" t="s">
         <v>26</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" t="s">
         <v>502</v>
       </c>
       <c r="B241" t="s">
         <v>485</v>
       </c>
       <c r="C241" t="s">
         <v>503</v>
       </c>
       <c r="D241" s="1">
         <v>-0.003</v>
       </c>
       <c r="E241" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="F241" s="1">
         <v>0.001</v>
       </c>
       <c r="G241" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H241" t="s">
-        <v>26</v>
+      <c r="H241" s="1">
+        <v>0.002</v>
       </c>
       <c r="I241" t="s">
         <v>26</v>
       </c>
       <c r="J241" t="s">
         <v>26</v>
       </c>
       <c r="K241" t="s">
         <v>26</v>
       </c>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" t="s">
         <v>504</v>
       </c>
       <c r="B242" t="s">
         <v>485</v>
       </c>
       <c r="C242" t="s">
         <v>505</v>
       </c>
       <c r="D242" s="1">
         <v>-0.017</v>
       </c>
       <c r="E242" s="1">
         <v>0</v>
       </c>
       <c r="F242" s="1">
-        <v>-0.017</v>
+        <v>-0.018</v>
       </c>
       <c r="G242" s="1">
         <v>0</v>
       </c>
-      <c r="H242" t="s">
-        <v>26</v>
+      <c r="H242" s="1">
+        <v>-0.018</v>
       </c>
       <c r="I242" t="s">
         <v>26</v>
       </c>
       <c r="J242" t="s">
         <v>26</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" t="s">
         <v>506</v>
       </c>
       <c r="B243" t="s">
         <v>485</v>
       </c>
       <c r="C243" t="s">
         <v>507</v>
       </c>
       <c r="D243" s="1">
         <v>-0.011</v>
       </c>
       <c r="E243" s="1">
-        <v>-0.013</v>
+        <v>-0.011</v>
       </c>
       <c r="F243" s="1">
-        <v>-0.002</v>
+        <v>-0.006</v>
       </c>
       <c r="G243" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H243" t="s">
-        <v>26</v>
+      <c r="H243" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I243" t="s">
         <v>26</v>
       </c>
       <c r="J243" t="s">
         <v>26</v>
       </c>
       <c r="K243" t="s">
         <v>26</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" t="s">
         <v>508</v>
       </c>
       <c r="B244" t="s">
         <v>485</v>
       </c>
       <c r="C244" t="s">
         <v>509</v>
       </c>
       <c r="D244" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="E244" s="1">
         <v>-0.008</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.011</v>
       </c>
       <c r="F244" s="1">
         <v>-0.003</v>
       </c>
       <c r="G244" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I244" t="s">
         <v>26</v>
       </c>
       <c r="J244" t="s">
         <v>26</v>
       </c>
       <c r="K244" t="s">
         <v>26</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" t="s">
         <v>510</v>
       </c>
       <c r="B245" t="s">
         <v>485</v>
       </c>
       <c r="C245" t="s">
         <v>511</v>
       </c>
       <c r="D245" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="E245" s="1">
         <v>-0.01</v>
       </c>
       <c r="F245" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="G245" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I245" t="s">
         <v>26</v>
       </c>
       <c r="J245" t="s">
         <v>26</v>
       </c>
       <c r="K245" t="s">
         <v>26</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" t="s">
         <v>512</v>
       </c>
       <c r="B246" t="s">
         <v>485</v>
       </c>
       <c r="C246" t="s">
         <v>513</v>
       </c>
       <c r="D246" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="E246" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="F246" s="1">
         <v>0.002</v>
       </c>
       <c r="G246" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H246" t="s">
-        <v>26</v>
+      <c r="H246" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I246" t="s">
         <v>26</v>
       </c>
       <c r="J246" t="s">
         <v>26</v>
       </c>
       <c r="K246" t="s">
         <v>26</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" t="s">
         <v>514</v>
       </c>
       <c r="B247" t="s">
         <v>485</v>
       </c>
       <c r="C247" t="s">
         <v>515</v>
       </c>
       <c r="D247" s="1">
-        <v>-0.013</v>
+        <v>-0.011</v>
       </c>
       <c r="E247" s="1">
         <v>-0.008</v>
       </c>
       <c r="F247" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="G247" s="1">
         <v>-0.005</v>
       </c>
-      <c r="G247" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H247" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I247" t="s">
         <v>26</v>
       </c>
       <c r="J247" t="s">
         <v>26</v>
       </c>
       <c r="K247" t="s">
         <v>26</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" t="s">
         <v>516</v>
       </c>
       <c r="B248" t="s">
         <v>485</v>
       </c>
       <c r="C248" t="s">
         <v>517</v>
       </c>
       <c r="D248" s="1">
         <v>0.006</v>
       </c>
       <c r="E248" s="1">
-        <v>0.09</v>
+        <v>0.089</v>
       </c>
       <c r="F248" s="1">
         <v>0.022</v>
       </c>
       <c r="G248" s="1">
-        <v>0.041</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.038</v>
+      </c>
+      <c r="H248" s="1">
+        <v>0.025</v>
       </c>
       <c r="I248" t="s">
         <v>26</v>
       </c>
       <c r="J248" t="s">
         <v>26</v>
       </c>
       <c r="K248" t="s">
         <v>26</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" t="s">
         <v>518</v>
       </c>
       <c r="B249" t="s">
         <v>485</v>
       </c>
       <c r="C249" t="s">
         <v>519</v>
       </c>
       <c r="D249" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="E249" s="1">
         <v>-0.011</v>
       </c>
       <c r="F249" s="1">
-        <v>0.003</v>
+        <v>0.005</v>
       </c>
       <c r="G249" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H249" t="s">
-        <v>26</v>
+      <c r="H249" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I249" t="s">
         <v>26</v>
       </c>
       <c r="J249" t="s">
         <v>26</v>
       </c>
       <c r="K249" t="s">
         <v>26</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" t="s">
         <v>520</v>
       </c>
       <c r="B250" t="s">
         <v>485</v>
       </c>
       <c r="C250" t="s">
         <v>521</v>
       </c>
       <c r="D250" s="1">
         <v>0.022</v>
       </c>
       <c r="E250" s="1">
         <v>0.001</v>
       </c>
       <c r="F250" s="1">
         <v>0.018</v>
       </c>
       <c r="G250" s="1">
-        <v>0.014</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.013</v>
+      </c>
+      <c r="H250" s="1">
+        <v>0.007</v>
       </c>
       <c r="I250" t="s">
         <v>26</v>
       </c>
       <c r="J250" t="s">
         <v>26</v>
       </c>
       <c r="K250" t="s">
         <v>26</v>
       </c>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" t="s">
         <v>522</v>
       </c>
       <c r="B251" t="s">
         <v>485</v>
       </c>
       <c r="C251" t="s">
         <v>523</v>
       </c>
       <c r="D251" s="1">
         <v>-0.012</v>
       </c>
       <c r="E251" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="F251" s="1">
         <v>-0.002</v>
       </c>
       <c r="G251" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="H251" s="1">
         <v>-0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I251" t="s">
         <v>26</v>
       </c>
       <c r="J251" t="s">
         <v>26</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" t="s">
         <v>524</v>
       </c>
       <c r="B252" t="s">
         <v>485</v>
       </c>
       <c r="C252" t="s">
         <v>525</v>
       </c>
       <c r="D252" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="E252" s="1">
         <v>-0.012</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.011</v>
       </c>
       <c r="F252" s="1">
         <v>-0.005</v>
       </c>
       <c r="G252" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H252" t="s">
-        <v>26</v>
+      <c r="H252" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I252" t="s">
         <v>26</v>
       </c>
       <c r="J252" t="s">
         <v>26</v>
       </c>
       <c r="K252" t="s">
         <v>26</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" t="s">
         <v>526</v>
       </c>
       <c r="B253" t="s">
         <v>485</v>
       </c>
       <c r="C253" t="s">
         <v>527</v>
       </c>
       <c r="D253" s="1">
         <v>-0.013</v>
       </c>
       <c r="E253" s="1">
         <v>-0.01</v>
       </c>
       <c r="F253" s="1">
-        <v>-0.003</v>
+        <v>-0.007</v>
       </c>
       <c r="G253" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-0.014</v>
       </c>
       <c r="I253" t="s">
         <v>26</v>
       </c>
       <c r="J253" t="s">
         <v>26</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" t="s">
         <v>528</v>
       </c>
       <c r="B254" t="s">
         <v>485</v>
       </c>
       <c r="C254" t="s">
         <v>529</v>
       </c>
       <c r="D254" s="1">
         <v>-0.011</v>
       </c>
       <c r="E254" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="F254" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="G254" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H254" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I254" t="s">
         <v>26</v>
       </c>
       <c r="J254" t="s">
         <v>26</v>
       </c>
       <c r="K254" t="s">
         <v>26</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" t="s">
         <v>530</v>
       </c>
       <c r="B255" t="s">
         <v>485</v>
       </c>
       <c r="C255" t="s">
         <v>531</v>
       </c>
       <c r="D255" s="1">
         <v>0</v>
       </c>
       <c r="E255" s="1">
         <v>0.006</v>
       </c>
       <c r="F255" s="1">
-        <v>0.022</v>
+        <v>0.023</v>
       </c>
       <c r="G255" s="1">
-        <v>0.016</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.017</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I255" t="s">
         <v>26</v>
       </c>
       <c r="J255" t="s">
         <v>26</v>
       </c>
       <c r="K255" t="s">
         <v>26</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" t="s">
         <v>532</v>
       </c>
       <c r="B256" t="s">
         <v>485</v>
       </c>
       <c r="C256" t="s">
         <v>533</v>
       </c>
       <c r="D256" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="E256" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F256" s="1">
         <v>-0.001</v>
       </c>
       <c r="G256" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H256" s="1">
+        <v>0.002</v>
       </c>
       <c r="I256" t="s">
         <v>26</v>
       </c>
       <c r="J256" t="s">
         <v>26</v>
       </c>
       <c r="K256" t="s">
         <v>26</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" t="s">
         <v>534</v>
       </c>
       <c r="B257" t="s">
         <v>485</v>
       </c>
       <c r="C257" t="s">
         <v>110</v>
       </c>
       <c r="D257" s="1">
         <v>0.02</v>
       </c>
       <c r="E257" s="1">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="F257" s="1">
         <v>0.008</v>
       </c>
       <c r="G257" s="1">
         <v>0.01</v>
       </c>
-      <c r="H257" t="s">
-        <v>26</v>
+      <c r="H257" s="1">
+        <v>0.014</v>
       </c>
       <c r="I257" t="s">
         <v>26</v>
       </c>
       <c r="J257" t="s">
         <v>26</v>
       </c>
       <c r="K257" t="s">
         <v>26</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
       <c r="M257" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" t="s">
         <v>535</v>
       </c>
       <c r="B258" t="s">
         <v>485</v>
       </c>
       <c r="C258" t="s">
         <v>417</v>
       </c>
       <c r="D258" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="E258" s="1">
         <v>-0.006</v>
       </c>
       <c r="F258" s="1">
-        <v>0.009</v>
+        <v>0.01</v>
       </c>
       <c r="G258" s="1">
-        <v>0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.005</v>
+      </c>
+      <c r="H258" s="1">
+        <v>0.001</v>
       </c>
       <c r="I258" t="s">
         <v>26</v>
       </c>
       <c r="J258" t="s">
         <v>26</v>
       </c>
       <c r="K258" t="s">
         <v>26</v>
       </c>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" t="s">
         <v>536</v>
       </c>
       <c r="B259" t="s">
         <v>485</v>
       </c>
       <c r="C259" t="s">
         <v>537</v>
       </c>
       <c r="D259" s="1">
         <v>-0.011</v>
       </c>
       <c r="E259" s="1">
-        <v>-0.009</v>
+        <v>-0.012</v>
       </c>
       <c r="F259" s="1">
-        <v>-0.008</v>
+        <v>-0.005</v>
       </c>
       <c r="G259" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H259" t="s">
-        <v>26</v>
+      <c r="H259" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I259" t="s">
         <v>26</v>
       </c>
       <c r="J259" t="s">
         <v>26</v>
       </c>
       <c r="K259" t="s">
         <v>26</v>
       </c>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" t="s">
         <v>538</v>
       </c>
       <c r="B260" t="s">
         <v>485</v>
       </c>
       <c r="C260" t="s">
         <v>539</v>
       </c>
       <c r="D260" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E260" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F260" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="G260" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="H260" s="1">
         <v>-0.006</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I260" t="s">
         <v>26</v>
       </c>
       <c r="J260" t="s">
         <v>26</v>
       </c>
       <c r="K260" t="s">
         <v>26</v>
       </c>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" t="s">
         <v>540</v>
       </c>
       <c r="B261" t="s">
         <v>485</v>
       </c>
       <c r="C261" t="s">
         <v>541</v>
       </c>
       <c r="D261" s="1">
         <v>0.055</v>
       </c>
       <c r="E261" s="1">
         <v>0.064</v>
       </c>
       <c r="F261" s="1">
         <v>0.033</v>
       </c>
       <c r="G261" s="1">
         <v>0.056</v>
       </c>
-      <c r="H261" t="s">
-        <v>26</v>
+      <c r="H261" s="1">
+        <v>0.081</v>
       </c>
       <c r="I261" t="s">
         <v>26</v>
       </c>
       <c r="J261" t="s">
         <v>26</v>
       </c>
       <c r="K261" t="s">
         <v>26</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" t="s">
         <v>542</v>
       </c>
       <c r="B262" t="s">
         <v>485</v>
       </c>
       <c r="C262" t="s">
         <v>543</v>
       </c>
       <c r="D262" s="1">
         <v>-0.01</v>
       </c>
       <c r="E262" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="F262" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="G262" s="1">
         <v>-0.004</v>
       </c>
-      <c r="G262" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H262" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I262" t="s">
         <v>26</v>
       </c>
       <c r="J262" t="s">
         <v>26</v>
       </c>
       <c r="K262" t="s">
         <v>26</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" t="s">
         <v>544</v>
       </c>
       <c r="B263" t="s">
         <v>485</v>
       </c>
       <c r="C263" t="s">
         <v>545</v>
       </c>
       <c r="D263" s="1">
         <v>-0.012</v>
       </c>
       <c r="E263" s="1">
         <v>-0.012</v>
       </c>
       <c r="F263" s="1">
         <v>-0.006</v>
       </c>
       <c r="G263" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H263" t="s">
-        <v>26</v>
+      <c r="H263" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I263" t="s">
         <v>26</v>
       </c>
       <c r="J263" t="s">
         <v>26</v>
       </c>
       <c r="K263" t="s">
         <v>26</v>
       </c>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" t="s">
         <v>546</v>
       </c>
       <c r="B264" t="s">
         <v>485</v>
       </c>
       <c r="C264" t="s">
         <v>547</v>
       </c>
       <c r="D264" s="1">
         <v>0.102</v>
       </c>
       <c r="E264" s="1">
         <v>0.059</v>
       </c>
       <c r="F264" s="1">
-        <v>0.058</v>
+        <v>0.059</v>
       </c>
       <c r="G264" s="1">
         <v>0.05</v>
       </c>
-      <c r="H264" t="s">
-        <v>26</v>
+      <c r="H264" s="1">
+        <v>0.04</v>
       </c>
       <c r="I264" t="s">
         <v>26</v>
       </c>
       <c r="J264" t="s">
         <v>26</v>
       </c>
       <c r="K264" t="s">
         <v>26</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" t="s">
         <v>548</v>
       </c>
       <c r="B265" t="s">
         <v>485</v>
       </c>
       <c r="C265" t="s">
         <v>443</v>
       </c>
       <c r="D265" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E265" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="F265" s="1">
         <v>0.008</v>
       </c>
       <c r="G265" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H265" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I265" t="s">
         <v>26</v>
       </c>
       <c r="J265" t="s">
         <v>26</v>
       </c>
       <c r="K265" t="s">
         <v>26</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" t="s">
         <v>549</v>
       </c>
       <c r="B266" t="s">
         <v>485</v>
       </c>
       <c r="C266" t="s">
         <v>550</v>
       </c>
       <c r="D266" s="1">
         <v>-0.012</v>
       </c>
       <c r="E266" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F266" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G266" s="1">
         <v>-0.005</v>
       </c>
-      <c r="G266" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H266" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I266" t="s">
         <v>26</v>
       </c>
       <c r="J266" t="s">
         <v>26</v>
       </c>
       <c r="K266" t="s">
         <v>26</v>
       </c>
       <c r="L266" t="s">
         <v>26</v>
       </c>
       <c r="M266" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" t="s">
         <v>551</v>
       </c>
       <c r="B267" t="s">
         <v>485</v>
       </c>
       <c r="C267" t="s">
         <v>552</v>
       </c>
       <c r="D267" s="1">
         <v>0.002</v>
       </c>
       <c r="E267" s="1">
-        <v>0.004</v>
+        <v>0.003</v>
       </c>
       <c r="F267" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="G267" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H267" s="1">
+        <v>0.001</v>
       </c>
       <c r="I267" t="s">
         <v>26</v>
       </c>
       <c r="J267" t="s">
         <v>26</v>
       </c>
       <c r="K267" t="s">
         <v>26</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" t="s">
         <v>553</v>
       </c>
       <c r="B268" t="s">
         <v>485</v>
       </c>
       <c r="C268" t="s">
         <v>554</v>
       </c>
       <c r="D268" s="1">
         <v>0.03</v>
       </c>
       <c r="E268" s="1">
         <v>0.035</v>
       </c>
       <c r="F268" s="1">
         <v>0.007</v>
       </c>
       <c r="G268" s="1">
         <v>0.006</v>
       </c>
-      <c r="H268" t="s">
-        <v>26</v>
+      <c r="H268" s="1">
+        <v>0.01</v>
       </c>
       <c r="I268" t="s">
         <v>26</v>
       </c>
       <c r="J268" t="s">
         <v>26</v>
       </c>
       <c r="K268" t="s">
         <v>26</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" t="s">
         <v>555</v>
       </c>
       <c r="B269" t="s">
         <v>485</v>
       </c>
       <c r="C269" t="s">
         <v>556</v>
       </c>
       <c r="D269" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="E269" s="1">
-        <v>-0.005</v>
+        <v>-0.003</v>
       </c>
       <c r="F269" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="G269" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H269" t="s">
-        <v>26</v>
+      <c r="H269" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I269" t="s">
         <v>26</v>
       </c>
       <c r="J269" t="s">
         <v>26</v>
       </c>
       <c r="K269" t="s">
         <v>26</v>
       </c>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" t="s">
         <v>557</v>
       </c>
       <c r="B270" t="s">
         <v>485</v>
       </c>
       <c r="C270" t="s">
         <v>558</v>
       </c>
       <c r="D270" s="1">
         <v>-0.005</v>
       </c>
       <c r="E270" s="1">
         <v>-0.008</v>
       </c>
       <c r="F270" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="G270" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H270" t="s">
-        <v>26</v>
+      <c r="H270" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I270" t="s">
         <v>26</v>
       </c>
       <c r="J270" t="s">
         <v>26</v>
       </c>
       <c r="K270" t="s">
         <v>26</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" t="s">
         <v>559</v>
       </c>
       <c r="B271" t="s">
         <v>485</v>
       </c>
       <c r="C271" t="s">
         <v>560</v>
       </c>
       <c r="D271" s="1">
-        <v>-0.012</v>
+        <v>-0.01</v>
       </c>
       <c r="E271" s="1">
-        <v>0</v>
+        <v>-0.002</v>
       </c>
       <c r="F271" s="1">
         <v>-0.005</v>
       </c>
       <c r="G271" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I271" t="s">
         <v>26</v>
       </c>
       <c r="J271" t="s">
         <v>26</v>
       </c>
       <c r="K271" t="s">
         <v>26</v>
       </c>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" t="s">
         <v>561</v>
       </c>
       <c r="B272" t="s">
         <v>485</v>
       </c>
       <c r="C272" t="s">
         <v>562</v>
       </c>
       <c r="D272" s="1">
         <v>-0.009</v>
       </c>
       <c r="E272" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="F272" s="1">
         <v>-0.002</v>
       </c>
       <c r="G272" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I272" t="s">
         <v>26</v>
       </c>
       <c r="J272" t="s">
         <v>26</v>
       </c>
       <c r="K272" t="s">
         <v>26</v>
       </c>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" t="s">
         <v>563</v>
       </c>
       <c r="B273" t="s">
         <v>485</v>
       </c>
       <c r="C273" t="s">
         <v>564</v>
       </c>
       <c r="D273" s="1">
         <v>-0.011</v>
       </c>
       <c r="E273" s="1">
         <v>-0.011</v>
       </c>
       <c r="F273" s="1">
         <v>-0.006</v>
       </c>
       <c r="G273" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H273" t="s">
-        <v>26</v>
+      <c r="H273" s="1">
+        <v>-0.012</v>
       </c>
       <c r="I273" t="s">
         <v>26</v>
       </c>
       <c r="J273" t="s">
         <v>26</v>
       </c>
       <c r="K273" t="s">
         <v>26</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" t="s">
         <v>565</v>
       </c>
       <c r="B274" t="s">
         <v>485</v>
       </c>
       <c r="C274" t="s">
         <v>566</v>
       </c>
       <c r="D274" s="1">
         <v>-0.013</v>
       </c>
       <c r="E274" s="1">
         <v>-0.009</v>
       </c>
       <c r="F274" s="1">
         <v>-0.004</v>
       </c>
       <c r="G274" s="1">
         <v>-0.009</v>
       </c>
-      <c r="H274" t="s">
-        <v>26</v>
+      <c r="H274" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I274" t="s">
         <v>26</v>
       </c>
       <c r="J274" t="s">
         <v>26</v>
       </c>
       <c r="K274" t="s">
         <v>26</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" t="s">
         <v>567</v>
       </c>
       <c r="B275" t="s">
         <v>485</v>
       </c>
       <c r="C275" t="s">
         <v>568</v>
       </c>
       <c r="D275" s="1">
-        <v>-0.013</v>
+        <v>-0.012</v>
       </c>
       <c r="E275" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="F275" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G275" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="H275" s="1">
         <v>-0.006</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I275" t="s">
         <v>26</v>
       </c>
       <c r="J275" t="s">
         <v>26</v>
       </c>
       <c r="K275" t="s">
         <v>26</v>
       </c>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" t="s">
         <v>569</v>
       </c>
       <c r="B276" t="s">
         <v>485</v>
       </c>
       <c r="C276" t="s">
         <v>570</v>
       </c>
       <c r="D276" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="E276" s="1">
         <v>-0.011</v>
       </c>
       <c r="F276" s="1">
         <v>-0.006</v>
       </c>
       <c r="G276" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="H276" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I276" t="s">
         <v>26</v>
       </c>
       <c r="J276" t="s">
         <v>26</v>
       </c>
       <c r="K276" t="s">
         <v>26</v>
       </c>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" t="s">
         <v>571</v>
       </c>
       <c r="B277" t="s">
         <v>485</v>
       </c>
       <c r="C277" t="s">
         <v>572</v>
       </c>
       <c r="D277" s="1">
         <v>-0.01</v>
       </c>
       <c r="E277" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="F277" s="1">
         <v>-0.001</v>
       </c>
       <c r="G277" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="H277" s="1">
         <v>-0.001</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I277" t="s">
         <v>26</v>
       </c>
       <c r="J277" t="s">
         <v>26</v>
       </c>
       <c r="K277" t="s">
         <v>26</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" t="s">
         <v>573</v>
       </c>
       <c r="B278" t="s">
         <v>485</v>
       </c>
       <c r="C278" t="s">
         <v>574</v>
       </c>
       <c r="D278" s="1">
-        <v>0.14</v>
+        <v>0.138</v>
       </c>
       <c r="E278" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="F278" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="G278" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H278" t="s">
-        <v>26</v>
+      <c r="H278" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I278" t="s">
         <v>26</v>
       </c>
       <c r="J278" t="s">
         <v>26</v>
       </c>
       <c r="K278" t="s">
         <v>26</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" t="s">
         <v>575</v>
       </c>
       <c r="B279" t="s">
         <v>485</v>
       </c>
       <c r="C279" t="s">
         <v>576</v>
       </c>
       <c r="D279" s="1">
-        <v>0.235</v>
+        <v>0.234</v>
       </c>
       <c r="E279" s="1">
         <v>0.019</v>
       </c>
       <c r="F279" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="G279" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H279" t="s">
-        <v>26</v>
+      <c r="H279" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I279" t="s">
         <v>26</v>
       </c>
       <c r="J279" t="s">
         <v>26</v>
       </c>
       <c r="K279" t="s">
         <v>26</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" t="s">
         <v>577</v>
       </c>
       <c r="B280" t="s">
         <v>485</v>
       </c>
       <c r="C280" t="s">
         <v>578</v>
       </c>
       <c r="D280" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="E280" s="1">
         <v>-0.009</v>
       </c>
       <c r="F280" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="G280" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H280" t="s">
-        <v>26</v>
+      <c r="H280" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I280" t="s">
         <v>26</v>
       </c>
       <c r="J280" t="s">
         <v>26</v>
       </c>
       <c r="K280" t="s">
         <v>26</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" t="s">
         <v>579</v>
       </c>
       <c r="B281" t="s">
         <v>485</v>
       </c>
       <c r="C281" t="s">
         <v>580</v>
       </c>
       <c r="D281" s="1">
-        <v>0.271</v>
+        <v>0.269</v>
       </c>
       <c r="E281" s="1">
-        <v>0.012</v>
+        <v>0.01</v>
       </c>
       <c r="F281" s="1">
-        <v>-0.006</v>
+        <v>-0.004</v>
       </c>
       <c r="G281" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="H281" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I281" t="s">
         <v>26</v>
       </c>
       <c r="J281" t="s">
         <v>26</v>
       </c>
       <c r="K281" t="s">
         <v>26</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" t="s">
         <v>581</v>
       </c>
       <c r="B282" t="s">
         <v>485</v>
       </c>
       <c r="C282" t="s">
         <v>582</v>
       </c>
       <c r="D282" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="E282" s="1">
-        <v>-0.013</v>
+        <v>-0.01</v>
       </c>
       <c r="F282" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="G282" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H282" t="s">
-        <v>26</v>
+      <c r="H282" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I282" t="s">
         <v>26</v>
       </c>
       <c r="J282" t="s">
         <v>26</v>
       </c>
       <c r="K282" t="s">
         <v>26</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" t="s">
         <v>583</v>
       </c>
       <c r="B283" t="s">
         <v>485</v>
       </c>
       <c r="C283" t="s">
         <v>366</v>
       </c>
       <c r="D283" s="1">
-        <v>-0.012</v>
+        <v>-0.009</v>
       </c>
       <c r="E283" s="1">
         <v>-0.009</v>
       </c>
       <c r="F283" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="G283" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H283" t="s">
-        <v>26</v>
+      <c r="H283" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I283" t="s">
         <v>26</v>
       </c>
       <c r="J283" t="s">
         <v>26</v>
       </c>
       <c r="K283" t="s">
         <v>26</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" t="s">
         <v>584</v>
       </c>
       <c r="B284" t="s">
         <v>485</v>
       </c>
       <c r="C284" t="s">
         <v>585</v>
       </c>
       <c r="D284" s="1">
         <v>-0.012</v>
       </c>
       <c r="E284" s="1">
         <v>-0.012</v>
       </c>
       <c r="F284" s="1">
         <v>-0.003</v>
       </c>
       <c r="G284" s="1">
         <v>-0.009</v>
       </c>
-      <c r="H284" t="s">
-        <v>26</v>
+      <c r="H284" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I284" t="s">
         <v>26</v>
       </c>
       <c r="J284" t="s">
         <v>26</v>
       </c>
       <c r="K284" t="s">
         <v>26</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" t="s">
         <v>586</v>
       </c>
       <c r="B285" t="s">
         <v>485</v>
       </c>
       <c r="C285" t="s">
         <v>587</v>
       </c>
       <c r="D285" s="1">
         <v>-0.011</v>
       </c>
       <c r="E285" s="1">
         <v>-0.011</v>
       </c>
       <c r="F285" s="1">
         <v>-0.006</v>
       </c>
       <c r="G285" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="H285" s="1">
         <v>-0.006</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I285" t="s">
         <v>26</v>
       </c>
       <c r="J285" t="s">
         <v>26</v>
       </c>
       <c r="K285" t="s">
         <v>26</v>
       </c>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" t="s">
         <v>588</v>
       </c>
       <c r="B286" t="s">
         <v>485</v>
       </c>
       <c r="C286" t="s">
         <v>589</v>
       </c>
       <c r="D286" s="1">
         <v>-0.009</v>
       </c>
       <c r="E286" s="1">
-        <v>-0.009</v>
+        <v>-0.008</v>
       </c>
       <c r="F286" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="G286" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I286" t="s">
         <v>26</v>
       </c>
       <c r="J286" t="s">
         <v>26</v>
       </c>
       <c r="K286" t="s">
         <v>26</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" t="s">
         <v>590</v>
       </c>
       <c r="B287" t="s">
         <v>485</v>
       </c>
       <c r="C287" t="s">
         <v>591</v>
       </c>
       <c r="D287" s="1">
         <v>-0.011</v>
       </c>
       <c r="E287" s="1">
-        <v>-0.008</v>
+        <v>-0.007</v>
       </c>
       <c r="F287" s="1">
         <v>-0.004</v>
       </c>
       <c r="G287" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I287" t="s">
         <v>26</v>
       </c>
       <c r="J287" t="s">
         <v>26</v>
       </c>
       <c r="K287" t="s">
         <v>26</v>
       </c>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" t="s">
         <v>592</v>
       </c>
       <c r="B288" t="s">
         <v>485</v>
       </c>
       <c r="C288" t="s">
         <v>593</v>
       </c>
       <c r="D288" s="1">
         <v>-0.012</v>
       </c>
       <c r="E288" s="1">
         <v>-0.011</v>
       </c>
       <c r="F288" s="1">
         <v>-0.005</v>
       </c>
       <c r="G288" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H288" t="s">
-        <v>26</v>
+      <c r="H288" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I288" t="s">
         <v>26</v>
       </c>
       <c r="J288" t="s">
         <v>26</v>
       </c>
       <c r="K288" t="s">
         <v>26</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" t="s">
         <v>594</v>
       </c>
       <c r="B289" t="s">
         <v>595</v>
       </c>
       <c r="C289" t="s">
         <v>596</v>
       </c>
       <c r="D289" s="1">
         <v>-0.011</v>
       </c>
       <c r="E289" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F289" s="1">
         <v>-0.008</v>
       </c>
       <c r="G289" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H289" t="s">
-        <v>26</v>
+      <c r="H289" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I289" t="s">
         <v>26</v>
       </c>
       <c r="J289" t="s">
         <v>26</v>
       </c>
       <c r="K289" t="s">
         <v>26</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" t="s">
         <v>597</v>
       </c>
       <c r="B290" t="s">
         <v>595</v>
       </c>
       <c r="C290" t="s">
         <v>598</v>
       </c>
       <c r="D290" s="1">
         <v>-0.011</v>
       </c>
       <c r="E290" s="1">
-        <v>-0.011</v>
+        <v>-0.013</v>
       </c>
       <c r="F290" s="1">
         <v>-0.008</v>
       </c>
       <c r="G290" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I290" t="s">
         <v>26</v>
       </c>
       <c r="J290" t="s">
         <v>26</v>
       </c>
       <c r="K290" t="s">
         <v>26</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" t="s">
         <v>599</v>
       </c>
       <c r="B291" t="s">
         <v>595</v>
       </c>
       <c r="C291" t="s">
         <v>600</v>
       </c>
       <c r="D291" s="1">
         <v>-0.011</v>
       </c>
       <c r="E291" s="1">
         <v>-0.011</v>
       </c>
       <c r="F291" s="1">
         <v>-0.008</v>
       </c>
       <c r="G291" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I291" t="s">
         <v>26</v>
       </c>
       <c r="J291" t="s">
         <v>26</v>
       </c>
       <c r="K291" t="s">
         <v>26</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" t="s">
         <v>601</v>
       </c>
       <c r="B292" t="s">
         <v>595</v>
       </c>
       <c r="C292" t="s">
         <v>602</v>
       </c>
       <c r="D292" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E292" s="1">
         <v>-0.012</v>
       </c>
       <c r="F292" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="G292" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H292" s="1">
         <v>-0.008</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I292" t="s">
         <v>26</v>
       </c>
       <c r="J292" t="s">
         <v>26</v>
       </c>
       <c r="K292" t="s">
         <v>26</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" t="s">
         <v>603</v>
       </c>
       <c r="B293" t="s">
         <v>595</v>
       </c>
       <c r="C293" t="s">
         <v>604</v>
       </c>
       <c r="D293" s="1">
         <v>-0.014</v>
       </c>
       <c r="E293" s="1">
-        <v>-0.015</v>
+        <v>-0.017</v>
       </c>
       <c r="F293" s="1">
         <v>-0.011</v>
       </c>
       <c r="G293" s="1">
         <v>-0.009</v>
       </c>
-      <c r="H293" t="s">
-        <v>26</v>
+      <c r="H293" s="1">
+        <v>-0.011</v>
       </c>
       <c r="I293" t="s">
         <v>26</v>
       </c>
       <c r="J293" t="s">
         <v>26</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" t="s">
         <v>605</v>
       </c>
       <c r="B294" t="s">
         <v>595</v>
       </c>
       <c r="C294" t="s">
         <v>606</v>
       </c>
       <c r="D294" s="1">
         <v>-0.01</v>
       </c>
       <c r="E294" s="1">
-        <v>-0.01</v>
+        <v>-0.012</v>
       </c>
       <c r="F294" s="1">
         <v>-0.007</v>
       </c>
       <c r="G294" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="H294" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I294" t="s">
         <v>26</v>
       </c>
       <c r="J294" t="s">
         <v>26</v>
       </c>
       <c r="K294" t="s">
         <v>26</v>
       </c>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" t="s">
         <v>607</v>
       </c>
       <c r="B295" t="s">
         <v>595</v>
       </c>
       <c r="C295" t="s">
         <v>608</v>
       </c>
       <c r="D295" s="1">
-        <v>-0.014</v>
+        <v>-0.006</v>
       </c>
       <c r="E295" s="1">
+        <v>-0.017</v>
+      </c>
+      <c r="F295" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G295" s="1">
         <v>-0.009</v>
       </c>
-      <c r="F295" s="1">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="H295" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I295" t="s">
         <v>26</v>
       </c>
       <c r="J295" t="s">
         <v>26</v>
       </c>
       <c r="K295" t="s">
         <v>26</v>
       </c>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" t="s">
         <v>609</v>
       </c>
       <c r="B296" t="s">
         <v>595</v>
       </c>
       <c r="C296" t="s">
         <v>610</v>
       </c>
       <c r="D296" s="1">
         <v>-0.01</v>
       </c>
       <c r="E296" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F296" s="1">
         <v>-0.007</v>
       </c>
       <c r="G296" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I296" t="s">
         <v>26</v>
       </c>
       <c r="J296" t="s">
         <v>26</v>
       </c>
       <c r="K296" t="s">
         <v>26</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" t="s">
         <v>611</v>
       </c>
       <c r="B297" t="s">
         <v>595</v>
       </c>
       <c r="C297" t="s">
         <v>612</v>
       </c>
       <c r="D297" s="1">
         <v>-0.01</v>
       </c>
       <c r="E297" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="F297" s="1">
         <v>-0.007</v>
       </c>
       <c r="G297" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H297" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I297" t="s">
         <v>26</v>
       </c>
       <c r="J297" t="s">
         <v>26</v>
       </c>
       <c r="K297" t="s">
         <v>26</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" t="s">
         <v>613</v>
       </c>
       <c r="B298" t="s">
         <v>595</v>
       </c>
       <c r="C298" t="s">
         <v>614</v>
       </c>
       <c r="D298" s="1">
         <v>-0.01</v>
       </c>
       <c r="E298" s="1">
-        <v>-0.009</v>
+        <v>-0.011</v>
       </c>
       <c r="F298" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="G298" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H298" t="s">
-        <v>26</v>
+      <c r="H298" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I298" t="s">
         <v>26</v>
       </c>
       <c r="J298" t="s">
         <v>26</v>
       </c>
       <c r="K298" t="s">
         <v>26</v>
       </c>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" t="s">
         <v>615</v>
       </c>
       <c r="B299" t="s">
         <v>595</v>
       </c>
       <c r="C299" t="s">
         <v>616</v>
       </c>
       <c r="D299" s="1">
         <v>-0.01</v>
       </c>
       <c r="E299" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F299" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="G299" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H299" t="s">
-        <v>26</v>
+      <c r="H299" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I299" t="s">
         <v>26</v>
       </c>
       <c r="J299" t="s">
         <v>26</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" t="s">
         <v>617</v>
       </c>
       <c r="B300" t="s">
         <v>595</v>
       </c>
       <c r="C300" t="s">
         <v>618</v>
       </c>
       <c r="D300" s="1">
         <v>-0.01</v>
       </c>
       <c r="E300" s="1">
         <v>-0.012</v>
       </c>
       <c r="F300" s="1">
-        <v>-0.006</v>
+        <v>-0.008</v>
       </c>
       <c r="G300" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I300" t="s">
         <v>26</v>
       </c>
       <c r="J300" t="s">
         <v>26</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" t="s">
         <v>619</v>
       </c>
       <c r="B301" t="s">
         <v>595</v>
       </c>
       <c r="C301" t="s">
         <v>417</v>
       </c>
       <c r="D301" s="1">
         <v>-0.01</v>
       </c>
       <c r="E301" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F301" s="1">
         <v>-0.006</v>
       </c>
       <c r="G301" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H301" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I301" t="s">
         <v>26</v>
       </c>
       <c r="J301" t="s">
         <v>26</v>
       </c>
       <c r="K301" t="s">
         <v>26</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" t="s">
         <v>620</v>
       </c>
       <c r="B302" t="s">
         <v>595</v>
       </c>
       <c r="C302" t="s">
         <v>621</v>
       </c>
       <c r="D302" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E302" s="1">
         <v>-0.012</v>
       </c>
       <c r="F302" s="1">
-        <v>-0.008</v>
+        <v>-0.007</v>
       </c>
       <c r="G302" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H302" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I302" t="s">
         <v>26</v>
       </c>
       <c r="J302" t="s">
         <v>26</v>
       </c>
       <c r="K302" t="s">
         <v>26</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" t="s">
         <v>622</v>
       </c>
       <c r="B303" t="s">
         <v>595</v>
       </c>
       <c r="C303" t="s">
         <v>623</v>
       </c>
       <c r="D303" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E303" s="1">
         <v>-0.012</v>
       </c>
       <c r="F303" s="1">
         <v>-0.008</v>
       </c>
       <c r="G303" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H303" s="1">
         <v>-0.008</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I303" t="s">
         <v>26</v>
       </c>
       <c r="J303" t="s">
         <v>26</v>
       </c>
       <c r="K303" t="s">
         <v>26</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" t="s">
         <v>624</v>
       </c>
       <c r="B304" t="s">
         <v>595</v>
       </c>
       <c r="C304" t="s">
         <v>625</v>
       </c>
       <c r="D304" s="1">
-        <v>-0.014</v>
+        <v>-0.012</v>
       </c>
       <c r="E304" s="1">
         <v>-0.014</v>
       </c>
       <c r="F304" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G304" s="1">
         <v>-0.006</v>
       </c>
-      <c r="G304" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H304" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I304" t="s">
         <v>26</v>
       </c>
       <c r="J304" t="s">
         <v>26</v>
       </c>
       <c r="K304" t="s">
         <v>26</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" t="s">
         <v>626</v>
       </c>
       <c r="B305" t="s">
         <v>595</v>
       </c>
       <c r="C305" t="s">
         <v>543</v>
       </c>
       <c r="D305" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E305" s="1">
         <v>-0.012</v>
       </c>
       <c r="F305" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="G305" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H305" t="s">
-        <v>26</v>
+      <c r="H305" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I305" t="s">
         <v>26</v>
       </c>
       <c r="J305" t="s">
         <v>26</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" t="s">
         <v>627</v>
       </c>
       <c r="B306" t="s">
         <v>595</v>
       </c>
       <c r="C306" t="s">
         <v>628</v>
       </c>
       <c r="D306" s="1">
         <v>-0.008</v>
       </c>
       <c r="E306" s="1">
-        <v>-0.011</v>
+        <v>-0.009</v>
       </c>
       <c r="F306" s="1">
         <v>-0.007</v>
       </c>
       <c r="G306" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H306" s="1">
         <v>-0.007</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I306" t="s">
         <v>26</v>
       </c>
       <c r="J306" t="s">
         <v>26</v>
       </c>
       <c r="K306" t="s">
         <v>26</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" t="s">
         <v>629</v>
       </c>
       <c r="B307" t="s">
         <v>595</v>
       </c>
       <c r="C307" t="s">
         <v>630</v>
       </c>
       <c r="D307" s="1">
-        <v>-0.02</v>
+        <v>-0.021</v>
       </c>
       <c r="E307" s="1">
-        <v>-0.019</v>
+        <v>-0.022</v>
       </c>
       <c r="F307" s="1">
         <v>-0.018</v>
       </c>
       <c r="G307" s="1">
         <v>0.021</v>
       </c>
-      <c r="H307" t="s">
-        <v>26</v>
+      <c r="H307" s="1">
+        <v>0.013</v>
       </c>
       <c r="I307" t="s">
         <v>26</v>
       </c>
       <c r="J307" t="s">
         <v>26</v>
       </c>
       <c r="K307" t="s">
         <v>26</v>
       </c>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" t="s">
         <v>631</v>
       </c>
       <c r="B308" t="s">
         <v>595</v>
       </c>
       <c r="C308" t="s">
         <v>632</v>
       </c>
       <c r="D308" s="1">
         <v>-0.008</v>
       </c>
       <c r="E308" s="1">
         <v>-0.004</v>
       </c>
       <c r="F308" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="G308" s="1">
         <v>0</v>
       </c>
-      <c r="G308" s="1">
+      <c r="H308" s="1">
         <v>-0.008</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I308" t="s">
         <v>26</v>
       </c>
       <c r="J308" t="s">
         <v>26</v>
       </c>
       <c r="K308" t="s">
         <v>26</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" t="s">
         <v>633</v>
       </c>
       <c r="B309" t="s">
         <v>595</v>
       </c>
       <c r="C309" t="s">
         <v>634</v>
       </c>
       <c r="D309" s="1">
         <v>-0.01</v>
       </c>
       <c r="E309" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F309" s="1">
         <v>-0.008</v>
       </c>
       <c r="G309" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H309" t="s">
-        <v>26</v>
+      <c r="H309" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I309" t="s">
         <v>26</v>
       </c>
       <c r="J309" t="s">
         <v>26</v>
       </c>
       <c r="K309" t="s">
         <v>26</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" t="s">
         <v>635</v>
       </c>
       <c r="B310" t="s">
         <v>595</v>
       </c>
       <c r="C310" t="s">
         <v>636</v>
       </c>
       <c r="D310" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E310" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="F310" s="1">
         <v>-0.005</v>
       </c>
       <c r="G310" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H310" t="s">
-        <v>26</v>
+      <c r="H310" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I310" t="s">
         <v>26</v>
       </c>
       <c r="J310" t="s">
         <v>26</v>
       </c>
       <c r="K310" t="s">
         <v>26</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" t="s">
         <v>637</v>
       </c>
       <c r="B311" t="s">
         <v>595</v>
       </c>
       <c r="C311" t="s">
         <v>638</v>
       </c>
       <c r="D311" s="1">
         <v>-0.01</v>
       </c>
       <c r="E311" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="F311" s="1">
         <v>-0.01</v>
       </c>
-      <c r="F311" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G311" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I311" t="s">
         <v>26</v>
       </c>
       <c r="J311" t="s">
         <v>26</v>
       </c>
       <c r="K311" t="s">
         <v>26</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" t="s">
         <v>639</v>
       </c>
       <c r="B312" t="s">
         <v>595</v>
       </c>
       <c r="C312" t="s">
         <v>640</v>
       </c>
       <c r="D312" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E312" s="1">
         <v>-0.012</v>
       </c>
       <c r="F312" s="1">
-        <v>-0.008</v>
+        <v>-0.007</v>
       </c>
       <c r="G312" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H312" t="s">
-        <v>26</v>
+      <c r="H312" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I312" t="s">
         <v>26</v>
       </c>
       <c r="J312" t="s">
         <v>26</v>
       </c>
       <c r="K312" t="s">
         <v>26</v>
       </c>
       <c r="L312" t="s">
         <v>26</v>
       </c>
       <c r="M312" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" t="s">
         <v>641</v>
       </c>
       <c r="B313" t="s">
         <v>595</v>
       </c>
       <c r="C313" t="s">
         <v>642</v>
       </c>
       <c r="D313" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="E313" s="1">
         <v>-0.011</v>
       </c>
       <c r="F313" s="1">
         <v>-0.007</v>
       </c>
       <c r="G313" s="1">
         <v>-0.006</v>
       </c>
-      <c r="H313" t="s">
-        <v>26</v>
+      <c r="H313" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I313" t="s">
         <v>26</v>
       </c>
       <c r="J313" t="s">
         <v>26</v>
       </c>
       <c r="K313" t="s">
         <v>26</v>
       </c>
       <c r="L313" t="s">
         <v>26</v>
       </c>
       <c r="M313" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" t="s">
         <v>643</v>
       </c>
       <c r="B314" t="s">
         <v>595</v>
       </c>
       <c r="C314" t="s">
         <v>644</v>
       </c>
       <c r="D314" s="1">
         <v>-0.026</v>
       </c>
       <c r="E314" s="1">
         <v>0</v>
       </c>
       <c r="F314" s="1">
         <v>-0.027</v>
       </c>
       <c r="G314" s="1">
         <v>0</v>
       </c>
-      <c r="H314" t="s">
-        <v>26</v>
+      <c r="H314" s="1">
+        <v>0</v>
       </c>
       <c r="I314" t="s">
         <v>26</v>
       </c>
       <c r="J314" t="s">
         <v>26</v>
       </c>
       <c r="K314" t="s">
         <v>26</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" t="s">
         <v>645</v>
       </c>
       <c r="B315" t="s">
         <v>595</v>
       </c>
       <c r="C315" t="s">
         <v>345</v>
       </c>
       <c r="D315" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E315" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F315" s="1">
         <v>-0.007</v>
       </c>
       <c r="G315" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H315" t="s">
-        <v>26</v>
+      <c r="H315" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I315" t="s">
         <v>26</v>
       </c>
       <c r="J315" t="s">
         <v>26</v>
       </c>
       <c r="K315" t="s">
         <v>26</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
       <c r="M315" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" t="s">
         <v>646</v>
       </c>
       <c r="B316" t="s">
         <v>595</v>
       </c>
       <c r="C316" t="s">
         <v>647</v>
       </c>
       <c r="D316" s="1">
-        <v>-0.014</v>
+        <v>-0.012</v>
       </c>
       <c r="E316" s="1">
-        <v>-0.014</v>
+        <v>-0.015</v>
       </c>
       <c r="F316" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="G316" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.01</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-0.011</v>
       </c>
       <c r="I316" t="s">
         <v>26</v>
       </c>
       <c r="J316" t="s">
         <v>26</v>
       </c>
       <c r="K316" t="s">
         <v>26</v>
       </c>
       <c r="L316" t="s">
         <v>26</v>
       </c>
       <c r="M316" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" t="s">
         <v>648</v>
       </c>
       <c r="B317" t="s">
         <v>595</v>
       </c>
       <c r="C317" t="s">
         <v>649</v>
       </c>
       <c r="D317" s="1">
         <v>-0.01</v>
       </c>
       <c r="E317" s="1">
         <v>-0.011</v>
       </c>
       <c r="F317" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="G317" s="1">
         <v>-0.007</v>
       </c>
-      <c r="G317" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H317" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I317" t="s">
         <v>26</v>
       </c>
       <c r="J317" t="s">
         <v>26</v>
       </c>
       <c r="K317" t="s">
         <v>26</v>
       </c>
       <c r="L317" t="s">
         <v>26</v>
       </c>
       <c r="M317" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" t="s">
         <v>650</v>
       </c>
       <c r="B318" t="s">
         <v>595</v>
       </c>
       <c r="C318" t="s">
         <v>651</v>
       </c>
       <c r="D318" s="1">
         <v>-0.01</v>
       </c>
       <c r="E318" s="1">
-        <v>-0.011</v>
+        <v>-0.013</v>
       </c>
       <c r="F318" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="G318" s="1">
         <v>-0.007</v>
       </c>
-      <c r="G318" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H318" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I318" t="s">
         <v>26</v>
       </c>
       <c r="J318" t="s">
         <v>26</v>
       </c>
       <c r="K318" t="s">
         <v>26</v>
       </c>
       <c r="L318" t="s">
         <v>26</v>
       </c>
       <c r="M318" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" t="s">
         <v>652</v>
       </c>
       <c r="B319" t="s">
         <v>595</v>
       </c>
       <c r="C319" t="s">
         <v>653</v>
       </c>
       <c r="D319" s="1">
         <v>-0.01</v>
       </c>
       <c r="E319" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F319" s="1">
         <v>-0.007</v>
       </c>
       <c r="G319" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H319" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I319" t="s">
         <v>26</v>
       </c>
       <c r="J319" t="s">
         <v>26</v>
       </c>
       <c r="K319" t="s">
         <v>26</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
       <c r="M319" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" t="s">
         <v>654</v>
       </c>
       <c r="B320" t="s">
         <v>595</v>
       </c>
       <c r="C320" t="s">
         <v>655</v>
       </c>
       <c r="D320" s="1">
         <v>0</v>
       </c>
       <c r="E320" s="1">
         <v>0</v>
       </c>
       <c r="F320" s="1">
         <v>0</v>
       </c>
       <c r="G320" s="1">
         <v>0</v>
       </c>
-      <c r="H320" t="s">
-        <v>26</v>
+      <c r="H320" s="1">
+        <v>0</v>
       </c>
       <c r="I320" t="s">
         <v>26</v>
       </c>
       <c r="J320" t="s">
         <v>26</v>
       </c>
       <c r="K320" t="s">
         <v>26</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
       <c r="M320" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" t="s">
         <v>656</v>
       </c>
       <c r="B321" t="s">
         <v>595</v>
       </c>
       <c r="C321" t="s">
         <v>657</v>
       </c>
       <c r="D321" s="1">
         <v>-0.011</v>
       </c>
       <c r="E321" s="1">
-        <v>-0.012</v>
+        <v>-0.011</v>
       </c>
       <c r="F321" s="1">
         <v>-0.009</v>
       </c>
       <c r="G321" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I321" t="s">
         <v>26</v>
       </c>
       <c r="J321" t="s">
         <v>26</v>
       </c>
       <c r="K321" t="s">
         <v>26</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" t="s">
         <v>658</v>
       </c>
       <c r="B322" t="s">
         <v>595</v>
       </c>
       <c r="C322" t="s">
         <v>659</v>
       </c>
       <c r="D322" s="1">
         <v>-0.01</v>
       </c>
       <c r="E322" s="1">
         <v>-0.012</v>
       </c>
       <c r="F322" s="1">
         <v>-0.007</v>
       </c>
       <c r="G322" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H322" s="1">
         <v>-0.008</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I322" t="s">
         <v>26</v>
       </c>
       <c r="J322" t="s">
         <v>26</v>
       </c>
       <c r="K322" t="s">
         <v>26</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" t="s">
         <v>660</v>
       </c>
       <c r="B323" t="s">
         <v>595</v>
       </c>
       <c r="C323" t="s">
         <v>661</v>
       </c>
       <c r="D323" s="1">
         <v>-0.014</v>
       </c>
       <c r="E323" s="1">
-        <v>-0.011</v>
+        <v>-0.012</v>
       </c>
       <c r="F323" s="1">
         <v>-0.009</v>
       </c>
       <c r="G323" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H323" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I323" t="s">
         <v>26</v>
       </c>
       <c r="J323" t="s">
         <v>26</v>
       </c>
       <c r="K323" t="s">
         <v>26</v>
       </c>
       <c r="L323" t="s">
         <v>26</v>
       </c>
       <c r="M323" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" t="s">
         <v>662</v>
       </c>
       <c r="B324" t="s">
         <v>595</v>
       </c>
       <c r="C324" t="s">
         <v>663</v>
       </c>
       <c r="D324" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="E324" s="1">
         <v>-0.011</v>
       </c>
       <c r="F324" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="G324" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I324" t="s">
         <v>26</v>
       </c>
       <c r="J324" t="s">
         <v>26</v>
       </c>
       <c r="K324" t="s">
         <v>26</v>
       </c>
       <c r="L324" t="s">
         <v>26</v>
       </c>
       <c r="M324" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" t="s">
         <v>664</v>
       </c>
       <c r="B325" t="s">
         <v>595</v>
       </c>
       <c r="C325" t="s">
         <v>665</v>
       </c>
       <c r="D325" s="1">
-        <v>-0.011</v>
+        <v>-0.01</v>
       </c>
       <c r="E325" s="1">
         <v>-0.011</v>
       </c>
       <c r="F325" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="G325" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H325" s="1">
         <v>-0.008</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I325" t="s">
         <v>26</v>
       </c>
       <c r="J325" t="s">
         <v>26</v>
       </c>
       <c r="K325" t="s">
         <v>26</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
       <c r="M325" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" t="s">
         <v>666</v>
       </c>
       <c r="B326" t="s">
         <v>595</v>
       </c>
       <c r="C326" t="s">
         <v>667</v>
       </c>
       <c r="D326" s="1">
         <v>-0.01</v>
       </c>
       <c r="E326" s="1">
-        <v>-0.005</v>
+        <v>-0.007</v>
       </c>
       <c r="F326" s="1">
-        <v>-0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G326" s="1">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.008</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I326" t="s">
         <v>26</v>
       </c>
       <c r="J326" t="s">
         <v>26</v>
       </c>
       <c r="K326" t="s">
         <v>26</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
       <c r="M326" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" t="s">
         <v>668</v>
       </c>
       <c r="B327" t="s">
         <v>595</v>
       </c>
       <c r="C327" t="s">
         <v>669</v>
       </c>
       <c r="D327" s="1">
-        <v>-0.013</v>
+        <v>-0.014</v>
       </c>
       <c r="E327" s="1">
-        <v>-0.015</v>
+        <v>-0.016</v>
       </c>
       <c r="F327" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="G327" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-0.012</v>
       </c>
       <c r="I327" t="s">
         <v>26</v>
       </c>
       <c r="J327" t="s">
         <v>26</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328" t="s">
         <v>670</v>
       </c>
       <c r="B328" t="s">
         <v>595</v>
       </c>
       <c r="C328" t="s">
         <v>671</v>
       </c>
       <c r="D328" s="1">
-        <v>-0.01</v>
+        <v>-0.008</v>
       </c>
       <c r="E328" s="1">
-        <v>-0.011</v>
+        <v>-0.013</v>
       </c>
       <c r="F328" s="1">
-        <v>-0.009</v>
+        <v>-0.006</v>
       </c>
       <c r="G328" s="1">
         <v>-0.007</v>
       </c>
-      <c r="H328" t="s">
-        <v>26</v>
+      <c r="H328" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I328" t="s">
         <v>26</v>
       </c>
       <c r="J328" t="s">
         <v>26</v>
       </c>
       <c r="K328" t="s">
         <v>26</v>
       </c>
       <c r="L328" t="s">
         <v>26</v>
       </c>
       <c r="M328" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" t="s">
         <v>672</v>
       </c>
       <c r="B329" t="s">
         <v>595</v>
       </c>
       <c r="C329" t="s">
         <v>673</v>
       </c>
       <c r="D329" s="1">
-        <v>-0.007</v>
+        <v>-0.01</v>
       </c>
       <c r="E329" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="F329" s="1">
         <v>-0.012</v>
       </c>
-      <c r="F329" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="G329" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I329" t="s">
         <v>26</v>
       </c>
       <c r="J329" t="s">
         <v>26</v>
       </c>
       <c r="K329" t="s">
         <v>26</v>
       </c>
       <c r="L329" t="s">
         <v>26</v>
       </c>
       <c r="M329" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" t="s">
         <v>674</v>
       </c>
       <c r="B330" t="s">
         <v>595</v>
       </c>
       <c r="C330" t="s">
         <v>366</v>
       </c>
       <c r="D330" s="1">
         <v>-0.013</v>
       </c>
       <c r="E330" s="1">
         <v>-0.015</v>
       </c>
       <c r="F330" s="1">
         <v>-0.01</v>
       </c>
       <c r="G330" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="H330" s="1">
         <v>-0.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I330" t="s">
         <v>26</v>
       </c>
       <c r="J330" t="s">
         <v>26</v>
       </c>
       <c r="K330" t="s">
         <v>26</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
       <c r="M330" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" t="s">
         <v>675</v>
       </c>
       <c r="B331" t="s">
         <v>595</v>
       </c>
       <c r="C331" t="s">
         <v>676</v>
       </c>
       <c r="D331" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="E331" s="1">
         <v>-0.01</v>
       </c>
       <c r="F331" s="1">
         <v>0.016</v>
       </c>
       <c r="G331" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H331" t="s">
-        <v>26</v>
+      <c r="H331" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I331" t="s">
         <v>26</v>
       </c>
       <c r="J331" t="s">
         <v>26</v>
       </c>
       <c r="K331" t="s">
         <v>26</v>
       </c>
       <c r="L331" t="s">
         <v>26</v>
       </c>
       <c r="M331" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" t="s">
         <v>677</v>
       </c>
       <c r="B332" t="s">
         <v>678</v>
       </c>
       <c r="C332" t="s">
         <v>25</v>
       </c>
       <c r="D332" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="E332" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="F332" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="G332" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="H332" s="1">
         <v>-0.012</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I332" t="s">
         <v>26</v>
       </c>
       <c r="J332" t="s">
         <v>26</v>
       </c>
       <c r="K332" t="s">
         <v>26</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
       <c r="M332" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" t="s">
         <v>679</v>
       </c>
       <c r="B333" t="s">
         <v>678</v>
       </c>
       <c r="C333" t="s">
         <v>680</v>
       </c>
       <c r="D333" s="1">
         <v>-0.014</v>
       </c>
       <c r="E333" s="1">
-        <v>-0.024</v>
+        <v>-0.019</v>
       </c>
       <c r="F333" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="G333" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="H333" s="1">
         <v>-0.01</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I333" t="s">
         <v>26</v>
       </c>
       <c r="J333" t="s">
         <v>26</v>
       </c>
       <c r="K333" t="s">
         <v>26</v>
       </c>
       <c r="L333" t="s">
         <v>26</v>
       </c>
       <c r="M333" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" t="s">
         <v>681</v>
       </c>
       <c r="B334" t="s">
         <v>678</v>
       </c>
       <c r="C334" t="s">
         <v>393</v>
       </c>
       <c r="D334" s="1">
         <v>-0.013</v>
       </c>
       <c r="E334" s="1">
-        <v>-0.017</v>
+        <v>-0.015</v>
       </c>
       <c r="F334" s="1">
-        <v>-0.001</v>
+        <v>0.002</v>
       </c>
       <c r="G334" s="1">
-        <v>-0.016</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.012</v>
+      </c>
+      <c r="H334" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I334" t="s">
         <v>26</v>
       </c>
       <c r="J334" t="s">
         <v>26</v>
       </c>
       <c r="K334" t="s">
         <v>26</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" t="s">
         <v>682</v>
       </c>
       <c r="B335" t="s">
         <v>678</v>
       </c>
       <c r="C335" t="s">
         <v>683</v>
       </c>
       <c r="D335" s="1">
         <v>-0.015</v>
       </c>
       <c r="E335" s="1">
         <v>-0.016</v>
       </c>
       <c r="F335" s="1">
         <v>-0.005</v>
       </c>
       <c r="G335" s="1">
+        <v>-0.016</v>
+      </c>
+      <c r="H335" s="1">
         <v>-0.011</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I335" t="s">
         <v>26</v>
       </c>
       <c r="J335" t="s">
         <v>26</v>
       </c>
       <c r="K335" t="s">
         <v>26</v>
       </c>
       <c r="L335" t="s">
         <v>26</v>
       </c>
       <c r="M335" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" t="s">
         <v>684</v>
       </c>
       <c r="B336" t="s">
         <v>678</v>
       </c>
       <c r="C336" t="s">
         <v>685</v>
       </c>
       <c r="D336" s="1">
         <v>-0.01</v>
       </c>
       <c r="E336" s="1">
-        <v>-0.016</v>
+        <v>-0.017</v>
       </c>
       <c r="F336" s="1">
-        <v>-0.006</v>
+        <v>-0.004</v>
       </c>
       <c r="G336" s="1">
-        <v>-0.013</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I336" t="s">
         <v>26</v>
       </c>
       <c r="J336" t="s">
         <v>26</v>
       </c>
       <c r="K336" t="s">
         <v>26</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" t="s">
         <v>686</v>
       </c>
       <c r="B337" t="s">
         <v>678</v>
       </c>
       <c r="C337" t="s">
         <v>687</v>
       </c>
       <c r="D337" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="E337" s="1">
+        <v>-0.018</v>
+      </c>
+      <c r="F337" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G337" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="H337" s="1">
         <v>-0.012</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I337" t="s">
         <v>26</v>
       </c>
       <c r="J337" t="s">
         <v>26</v>
       </c>
       <c r="K337" t="s">
         <v>26</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
       <c r="M337" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" t="s">
         <v>688</v>
       </c>
       <c r="B338" t="s">
         <v>678</v>
       </c>
       <c r="C338" t="s">
         <v>417</v>
       </c>
       <c r="D338" s="1">
         <v>-0.021</v>
       </c>
       <c r="E338" s="1">
-        <v>-0.034</v>
+        <v>-0.035</v>
       </c>
       <c r="F338" s="1">
-        <v>0.014</v>
+        <v>0.016</v>
       </c>
       <c r="G338" s="1">
-        <v>-0.022</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.019</v>
+      </c>
+      <c r="H338" s="1">
+        <v>0.001</v>
       </c>
       <c r="I338" t="s">
         <v>26</v>
       </c>
       <c r="J338" t="s">
         <v>26</v>
       </c>
       <c r="K338" t="s">
         <v>26</v>
       </c>
       <c r="L338" t="s">
         <v>26</v>
       </c>
       <c r="M338" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" t="s">
         <v>689</v>
       </c>
       <c r="B339" t="s">
         <v>678</v>
       </c>
       <c r="C339" t="s">
         <v>690</v>
       </c>
       <c r="D339" s="1">
         <v>-0.004</v>
       </c>
       <c r="E339" s="1">
         <v>-0.023</v>
       </c>
       <c r="F339" s="1">
-        <v>0</v>
+        <v>0.004</v>
       </c>
       <c r="G339" s="1">
-        <v>-0.015</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.011</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-0.012</v>
       </c>
       <c r="I339" t="s">
         <v>26</v>
       </c>
       <c r="J339" t="s">
         <v>26</v>
       </c>
       <c r="K339" t="s">
         <v>26</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
       <c r="M339" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" t="s">
         <v>691</v>
       </c>
       <c r="B340" t="s">
         <v>678</v>
       </c>
       <c r="C340" t="s">
         <v>692</v>
       </c>
       <c r="D340" s="1">
-        <v>-0.012</v>
+        <v>-0.013</v>
       </c>
       <c r="E340" s="1">
         <v>-0.021</v>
       </c>
       <c r="F340" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="G340" s="1">
         <v>-0.013</v>
       </c>
-      <c r="G340" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H340" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I340" t="s">
         <v>26</v>
       </c>
       <c r="J340" t="s">
         <v>26</v>
       </c>
       <c r="K340" t="s">
         <v>26</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" t="s">
         <v>693</v>
       </c>
       <c r="B341" t="s">
         <v>678</v>
       </c>
       <c r="C341" t="s">
         <v>694</v>
       </c>
       <c r="D341" s="1">
-        <v>-0.017</v>
+        <v>-0.016</v>
       </c>
       <c r="E341" s="1">
         <v>-0.022</v>
       </c>
       <c r="F341" s="1">
         <v>0.006</v>
       </c>
       <c r="G341" s="1">
-        <v>-0.017</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.011</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-0.011</v>
       </c>
       <c r="I341" t="s">
         <v>26</v>
       </c>
       <c r="J341" t="s">
         <v>26</v>
       </c>
       <c r="K341" t="s">
         <v>26</v>
       </c>
       <c r="L341" t="s">
         <v>26</v>
       </c>
       <c r="M341" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" t="s">
         <v>695</v>
       </c>
       <c r="B342" t="s">
         <v>678</v>
       </c>
       <c r="C342" t="s">
         <v>425</v>
       </c>
       <c r="D342" s="1">
-        <v>-0.01</v>
+        <v>-0.005</v>
       </c>
       <c r="E342" s="1">
         <v>0.008</v>
       </c>
       <c r="F342" s="1">
         <v>-0.008</v>
       </c>
       <c r="G342" s="1">
-        <v>-0.013</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I342" t="s">
         <v>26</v>
       </c>
       <c r="J342" t="s">
         <v>26</v>
       </c>
       <c r="K342" t="s">
         <v>26</v>
       </c>
       <c r="L342" t="s">
         <v>26</v>
       </c>
       <c r="M342" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" t="s">
         <v>696</v>
       </c>
       <c r="B343" t="s">
         <v>678</v>
       </c>
       <c r="C343" t="s">
         <v>697</v>
       </c>
       <c r="D343" s="1">
         <v>-0.015</v>
       </c>
       <c r="E343" s="1">
         <v>-0.019</v>
       </c>
       <c r="F343" s="1">
-        <v>-0.008</v>
+        <v>-0.004</v>
       </c>
       <c r="G343" s="1">
-        <v>-0.016</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.012</v>
+      </c>
+      <c r="H343" s="1">
+        <v>-0.02</v>
       </c>
       <c r="I343" t="s">
         <v>26</v>
       </c>
       <c r="J343" t="s">
         <v>26</v>
       </c>
       <c r="K343" t="s">
         <v>26</v>
       </c>
       <c r="L343" t="s">
         <v>26</v>
       </c>
       <c r="M343" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" t="s">
         <v>698</v>
       </c>
       <c r="B344" t="s">
         <v>678</v>
       </c>
       <c r="C344" t="s">
         <v>541</v>
       </c>
       <c r="D344" s="1">
         <v>0</v>
       </c>
       <c r="E344" s="1">
         <v>-0.005</v>
       </c>
       <c r="F344" s="1">
-        <v>-0.011</v>
+        <v>-0.008</v>
       </c>
       <c r="G344" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="H344" s="1">
         <v>-0.013</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I344" t="s">
         <v>26</v>
       </c>
       <c r="J344" t="s">
         <v>26</v>
       </c>
       <c r="K344" t="s">
         <v>26</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
       <c r="M344" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" t="s">
         <v>699</v>
       </c>
       <c r="B345" t="s">
         <v>678</v>
       </c>
       <c r="C345" t="s">
         <v>700</v>
       </c>
       <c r="D345" s="1">
         <v>-0.012</v>
       </c>
       <c r="E345" s="1">
         <v>-0.02</v>
       </c>
       <c r="F345" s="1">
         <v>-0.008</v>
       </c>
       <c r="G345" s="1">
-        <v>-0.017</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-0.012</v>
       </c>
       <c r="I345" t="s">
         <v>26</v>
       </c>
       <c r="J345" t="s">
         <v>26</v>
       </c>
       <c r="K345" t="s">
         <v>26</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
       <c r="M345" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" t="s">
         <v>701</v>
       </c>
       <c r="B346" t="s">
         <v>678</v>
       </c>
       <c r="C346" t="s">
         <v>543</v>
       </c>
       <c r="D346" s="1">
-        <v>-0.014</v>
+        <v>-0.013</v>
       </c>
       <c r="E346" s="1">
-        <v>-0.018</v>
+        <v>-0.019</v>
       </c>
       <c r="F346" s="1">
-        <v>-0.007</v>
+        <v>-0.005</v>
       </c>
       <c r="G346" s="1">
-        <v>-0.014</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-0.012</v>
       </c>
       <c r="I346" t="s">
         <v>26</v>
       </c>
       <c r="J346" t="s">
         <v>26</v>
       </c>
       <c r="K346" t="s">
         <v>26</v>
       </c>
       <c r="L346" t="s">
         <v>26</v>
       </c>
       <c r="M346" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347" t="s">
         <v>702</v>
       </c>
       <c r="B347" t="s">
         <v>678</v>
       </c>
       <c r="C347" t="s">
         <v>703</v>
       </c>
       <c r="D347" s="1">
         <v>-0.011</v>
       </c>
       <c r="E347" s="1">
         <v>-0.015</v>
       </c>
       <c r="F347" s="1">
-        <v>-0.004</v>
+        <v>0.001</v>
       </c>
       <c r="G347" s="1">
-        <v>-0.015</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.011</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I347" t="s">
         <v>26</v>
       </c>
       <c r="J347" t="s">
         <v>26</v>
       </c>
       <c r="K347" t="s">
         <v>26</v>
       </c>
       <c r="L347" t="s">
         <v>26</v>
       </c>
       <c r="M347" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" t="s">
         <v>704</v>
       </c>
       <c r="B348" t="s">
         <v>678</v>
       </c>
       <c r="C348" t="s">
         <v>705</v>
       </c>
       <c r="D348" s="1">
-        <v>-0.014</v>
+        <v>-0.015</v>
       </c>
       <c r="E348" s="1">
         <v>-0.02</v>
       </c>
       <c r="F348" s="1">
-        <v>-0.008</v>
+        <v>-0.005</v>
       </c>
       <c r="G348" s="1">
-        <v>-0.017</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.012</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-0.011</v>
       </c>
       <c r="I348" t="s">
         <v>26</v>
       </c>
       <c r="J348" t="s">
         <v>26</v>
       </c>
       <c r="K348" t="s">
         <v>26</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" t="s">
         <v>706</v>
       </c>
       <c r="B349" t="s">
         <v>678</v>
       </c>
       <c r="C349" t="s">
         <v>707</v>
       </c>
       <c r="D349" s="1">
-        <v>-0.02</v>
+        <v>-0.014</v>
       </c>
       <c r="E349" s="1">
         <v>-0.018</v>
       </c>
       <c r="F349" s="1">
         <v>-0.009</v>
       </c>
       <c r="G349" s="1">
-        <v>-0.019</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.013</v>
+      </c>
+      <c r="H349" s="1">
+        <v>-0.011</v>
       </c>
       <c r="I349" t="s">
         <v>26</v>
       </c>
       <c r="J349" t="s">
         <v>26</v>
       </c>
       <c r="K349" t="s">
         <v>26</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
       <c r="M349" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" t="s">
         <v>708</v>
       </c>
       <c r="B350" t="s">
         <v>678</v>
       </c>
       <c r="C350" t="s">
         <v>345</v>
       </c>
       <c r="D350" s="1">
         <v>-0.01</v>
       </c>
       <c r="E350" s="1">
         <v>-0.014</v>
       </c>
       <c r="F350" s="1">
-        <v>-0.006</v>
+        <v>-0.003</v>
       </c>
       <c r="G350" s="1">
-        <v>-0.016</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I350" t="s">
         <v>26</v>
       </c>
       <c r="J350" t="s">
         <v>26</v>
       </c>
       <c r="K350" t="s">
         <v>26</v>
       </c>
       <c r="L350" t="s">
         <v>26</v>
       </c>
       <c r="M350" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" t="s">
         <v>709</v>
       </c>
       <c r="B351" t="s">
         <v>678</v>
       </c>
       <c r="C351" t="s">
         <v>710</v>
       </c>
       <c r="D351" s="1">
         <v>-0.014</v>
       </c>
       <c r="E351" s="1">
         <v>-0.019</v>
       </c>
       <c r="F351" s="1">
-        <v>-0.01</v>
+        <v>-0.007</v>
       </c>
       <c r="G351" s="1">
         <v>-0.015</v>
       </c>
-      <c r="H351" t="s">
-        <v>26</v>
+      <c r="H351" s="1">
+        <v>-0.013</v>
       </c>
       <c r="I351" t="s">
         <v>26</v>
       </c>
       <c r="J351" t="s">
         <v>26</v>
       </c>
       <c r="K351" t="s">
         <v>26</v>
       </c>
       <c r="L351" t="s">
         <v>26</v>
       </c>
       <c r="M351" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" t="s">
         <v>711</v>
       </c>
       <c r="B352" t="s">
         <v>678</v>
       </c>
       <c r="C352" t="s">
         <v>712</v>
       </c>
       <c r="D352" s="1">
-        <v>-0.017</v>
+        <v>-0.014</v>
       </c>
       <c r="E352" s="1">
         <v>-0.02</v>
       </c>
       <c r="F352" s="1">
-        <v>-0.007</v>
+        <v>-0.004</v>
       </c>
       <c r="G352" s="1">
-        <v>-0.008</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-0.011</v>
       </c>
       <c r="I352" t="s">
         <v>26</v>
       </c>
       <c r="J352" t="s">
         <v>26</v>
       </c>
       <c r="K352" t="s">
         <v>26</v>
       </c>
       <c r="L352" t="s">
         <v>26</v>
       </c>
       <c r="M352" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" t="s">
         <v>713</v>
       </c>
       <c r="B353" t="s">
         <v>678</v>
       </c>
       <c r="C353" t="s">
         <v>665</v>
       </c>
       <c r="D353" s="1">
         <v>-0.016</v>
       </c>
       <c r="E353" s="1">
-        <v>-0.022</v>
+        <v>-0.019</v>
       </c>
       <c r="F353" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G353" s="1">
         <v>-0.01</v>
       </c>
-      <c r="G353" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H353" s="1">
+        <v>-0.013</v>
       </c>
       <c r="I353" t="s">
         <v>26</v>
       </c>
       <c r="J353" t="s">
         <v>26</v>
       </c>
       <c r="K353" t="s">
         <v>26</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" t="s">
         <v>714</v>
       </c>
       <c r="B354" t="s">
         <v>678</v>
       </c>
       <c r="C354" t="s">
         <v>366</v>
       </c>
       <c r="D354" s="1">
-        <v>-0.016</v>
+        <v>-0.014</v>
       </c>
       <c r="E354" s="1">
-        <v>-0.014</v>
+        <v>-0.015</v>
       </c>
       <c r="F354" s="1">
-        <v>-0.002</v>
+        <v>0.001</v>
       </c>
       <c r="G354" s="1">
-        <v>-0.011</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.009</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0</v>
       </c>
       <c r="I354" t="s">
         <v>26</v>
       </c>
       <c r="J354" t="s">
         <v>26</v>
       </c>
       <c r="K354" t="s">
         <v>26</v>
       </c>
       <c r="L354" t="s">
         <v>26</v>
       </c>
       <c r="M354" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" t="s">
         <v>715</v>
       </c>
       <c r="B355" t="s">
         <v>678</v>
       </c>
       <c r="C355" t="s">
         <v>368</v>
       </c>
       <c r="D355" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E355" s="1">
-        <v>-0.005</v>
+        <v>-0.008</v>
       </c>
       <c r="F355" s="1">
-        <v>-0.001</v>
+        <v>0.002</v>
       </c>
       <c r="G355" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0</v>
       </c>
       <c r="I355" t="s">
         <v>26</v>
       </c>
       <c r="J355" t="s">
         <v>26</v>
       </c>
       <c r="K355" t="s">
         <v>26</v>
       </c>
       <c r="L355" t="s">
         <v>26</v>
       </c>
       <c r="M355" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" t="s">
         <v>716</v>
       </c>
       <c r="B356" t="s">
         <v>678</v>
       </c>
       <c r="C356" t="s">
         <v>717</v>
       </c>
       <c r="D356" s="1">
         <v>-0.036</v>
       </c>
       <c r="E356" s="1">
         <v>-0.022</v>
       </c>
       <c r="F356" s="1">
-        <v>-0.004</v>
+        <v>-0.002</v>
       </c>
       <c r="G356" s="1">
-        <v>-0.013</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.023</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I356" t="s">
         <v>26</v>
       </c>
       <c r="J356" t="s">
         <v>26</v>
       </c>
       <c r="K356" t="s">
         <v>26</v>
       </c>
       <c r="L356" t="s">
         <v>26</v>
       </c>
       <c r="M356" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" t="s">
         <v>718</v>
       </c>
       <c r="B357" t="s">
         <v>678</v>
       </c>
       <c r="C357" t="s">
         <v>719</v>
       </c>
       <c r="D357" s="1">
         <v>-0.014</v>
       </c>
       <c r="E357" s="1">
         <v>-0.02</v>
       </c>
       <c r="F357" s="1">
-        <v>-0.004</v>
+        <v>0.002</v>
       </c>
       <c r="G357" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.002</v>
+      </c>
+      <c r="H357" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I357" t="s">
         <v>26</v>
       </c>
       <c r="J357" t="s">
         <v>26</v>
       </c>
       <c r="K357" t="s">
         <v>26</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" t="s">
         <v>720</v>
       </c>
       <c r="B358" t="s">
         <v>721</v>
       </c>
       <c r="C358" t="s">
         <v>722</v>
       </c>
       <c r="D358" s="1">
         <v>0</v>
       </c>
       <c r="E358" s="1">
         <v>-0.01</v>
       </c>
       <c r="F358" s="1">
         <v>0</v>
       </c>
       <c r="G358" s="1">
         <v>0</v>
       </c>
-      <c r="H358" t="s">
-        <v>26</v>
+      <c r="H358" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I358" t="s">
         <v>26</v>
       </c>
       <c r="J358" t="s">
         <v>26</v>
       </c>
       <c r="K358" t="s">
         <v>26</v>
       </c>
       <c r="L358" t="s">
         <v>26</v>
       </c>
       <c r="M358" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" t="s">
         <v>723</v>
       </c>
       <c r="B359" t="s">
         <v>721</v>
       </c>
       <c r="C359" t="s">
         <v>724</v>
       </c>
       <c r="D359" s="1">
         <v>0</v>
       </c>
       <c r="E359" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="F359" s="1">
-        <v>0.004</v>
+        <v>0.003</v>
       </c>
       <c r="G359" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I359" t="s">
         <v>26</v>
       </c>
       <c r="J359" t="s">
         <v>26</v>
       </c>
       <c r="K359" t="s">
         <v>26</v>
       </c>
       <c r="L359" t="s">
         <v>26</v>
       </c>
       <c r="M359" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" t="s">
         <v>725</v>
       </c>
       <c r="B360" t="s">
         <v>721</v>
       </c>
       <c r="C360" t="s">
         <v>726</v>
       </c>
       <c r="D360" s="1">
         <v>-0.002</v>
       </c>
       <c r="E360" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="F360" s="1">
+        <v>0.002</v>
+      </c>
+      <c r="G360" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="H360" s="1">
         <v>-0.003</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I360" t="s">
         <v>26</v>
       </c>
       <c r="J360" t="s">
         <v>26</v>
       </c>
       <c r="K360" t="s">
         <v>26</v>
       </c>
       <c r="L360" t="s">
         <v>26</v>
       </c>
       <c r="M360" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" t="s">
         <v>727</v>
       </c>
       <c r="B361" t="s">
         <v>721</v>
       </c>
       <c r="C361" t="s">
         <v>728</v>
       </c>
       <c r="D361" s="1">
         <v>-0.003</v>
       </c>
       <c r="E361" s="1">
-        <v>-0.001</v>
+        <v>-0.004</v>
       </c>
       <c r="F361" s="1">
-        <v>0.002</v>
+        <v>0.003</v>
       </c>
       <c r="G361" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I361" t="s">
         <v>26</v>
       </c>
       <c r="J361" t="s">
         <v>26</v>
       </c>
       <c r="K361" t="s">
         <v>26</v>
       </c>
       <c r="L361" t="s">
         <v>26</v>
       </c>
       <c r="M361" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" t="s">
         <v>729</v>
       </c>
       <c r="B362" t="s">
         <v>721</v>
       </c>
       <c r="C362" t="s">
         <v>730</v>
       </c>
       <c r="D362" s="1">
         <v>-0.002</v>
       </c>
       <c r="E362" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="F362" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G362" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H362" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I362" t="s">
         <v>26</v>
       </c>
       <c r="J362" t="s">
         <v>26</v>
       </c>
       <c r="K362" t="s">
         <v>26</v>
       </c>
       <c r="L362" t="s">
         <v>26</v>
       </c>
       <c r="M362" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" t="s">
         <v>731</v>
       </c>
       <c r="B363" t="s">
         <v>721</v>
       </c>
       <c r="C363" t="s">
         <v>732</v>
       </c>
       <c r="D363" s="1">
         <v>-0.001</v>
       </c>
       <c r="E363" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="F363" s="1">
-        <v>0.005</v>
+        <v>0.003</v>
       </c>
       <c r="G363" s="1">
         <v>0.002</v>
       </c>
-      <c r="H363" t="s">
-        <v>26</v>
+      <c r="H363" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I363" t="s">
         <v>26</v>
       </c>
       <c r="J363" t="s">
         <v>26</v>
       </c>
       <c r="K363" t="s">
         <v>26</v>
       </c>
       <c r="L363" t="s">
         <v>26</v>
       </c>
       <c r="M363" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" t="s">
         <v>733</v>
       </c>
       <c r="B364" t="s">
         <v>721</v>
       </c>
       <c r="C364" t="s">
         <v>734</v>
       </c>
       <c r="D364" s="1">
         <v>-0.002</v>
       </c>
       <c r="E364" s="1">
         <v>-0.002</v>
       </c>
       <c r="F364" s="1">
         <v>0.001</v>
       </c>
       <c r="G364" s="1">
-        <v>0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I364" t="s">
         <v>26</v>
       </c>
       <c r="J364" t="s">
         <v>26</v>
       </c>
       <c r="K364" t="s">
         <v>26</v>
       </c>
       <c r="L364" t="s">
         <v>26</v>
       </c>
       <c r="M364" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" t="s">
         <v>735</v>
       </c>
       <c r="B365" t="s">
         <v>721</v>
       </c>
       <c r="C365" t="s">
         <v>299</v>
       </c>
       <c r="D365" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E365" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="F365" s="1">
+        <v>0</v>
+      </c>
+      <c r="G365" s="1">
         <v>-0.003</v>
       </c>
-      <c r="F365" s="1">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="H365" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I365" t="s">
         <v>26</v>
       </c>
       <c r="J365" t="s">
         <v>26</v>
       </c>
       <c r="K365" t="s">
         <v>26</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
       <c r="M365" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" t="s">
         <v>736</v>
       </c>
       <c r="B366" t="s">
         <v>721</v>
       </c>
       <c r="C366" t="s">
         <v>737</v>
       </c>
       <c r="D366" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E366" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="F366" s="1">
-        <v>0.008</v>
+        <v>0.005</v>
       </c>
       <c r="G366" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H366" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I366" t="s">
         <v>26</v>
       </c>
       <c r="J366" t="s">
         <v>26</v>
       </c>
       <c r="K366" t="s">
         <v>26</v>
       </c>
       <c r="L366" t="s">
         <v>26</v>
       </c>
       <c r="M366" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" t="s">
         <v>738</v>
       </c>
       <c r="B367" t="s">
         <v>721</v>
       </c>
       <c r="C367" t="s">
         <v>393</v>
       </c>
       <c r="D367" s="1">
         <v>-0.002</v>
       </c>
       <c r="E367" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="F367" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G367" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I367" t="s">
         <v>26</v>
       </c>
       <c r="J367" t="s">
         <v>26</v>
       </c>
       <c r="K367" t="s">
         <v>26</v>
       </c>
       <c r="L367" t="s">
         <v>26</v>
       </c>
       <c r="M367" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" t="s">
         <v>739</v>
       </c>
       <c r="B368" t="s">
         <v>721</v>
       </c>
       <c r="C368" t="s">
         <v>740</v>
       </c>
       <c r="D368" s="1">
         <v>-0.004</v>
       </c>
       <c r="E368" s="1">
         <v>-0.004</v>
       </c>
       <c r="F368" s="1">
-        <v>0</v>
+        <v>0.007</v>
       </c>
       <c r="G368" s="1">
-        <v>0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H368" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I368" t="s">
         <v>26</v>
       </c>
       <c r="J368" t="s">
         <v>26</v>
       </c>
       <c r="K368" t="s">
         <v>26</v>
       </c>
       <c r="L368" t="s">
         <v>26</v>
       </c>
       <c r="M368" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" t="s">
         <v>741</v>
       </c>
       <c r="B369" t="s">
         <v>721</v>
       </c>
       <c r="C369" t="s">
         <v>742</v>
       </c>
       <c r="D369" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="E369" s="1">
         <v>-0.003</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.005</v>
       </c>
       <c r="F369" s="1">
         <v>0.002</v>
       </c>
       <c r="G369" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H369" t="s">
-        <v>26</v>
+      <c r="H369" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I369" t="s">
         <v>26</v>
       </c>
       <c r="J369" t="s">
         <v>26</v>
       </c>
       <c r="K369" t="s">
         <v>26</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" t="s">
         <v>743</v>
       </c>
       <c r="B370" t="s">
         <v>721</v>
       </c>
       <c r="C370" t="s">
         <v>744</v>
       </c>
       <c r="D370" s="1">
         <v>-0.002</v>
       </c>
       <c r="E370" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="F370" s="1">
-        <v>0.004</v>
+        <v>0.001</v>
       </c>
       <c r="G370" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H370" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I370" t="s">
         <v>26</v>
       </c>
       <c r="J370" t="s">
         <v>26</v>
       </c>
       <c r="K370" t="s">
         <v>26</v>
       </c>
       <c r="L370" t="s">
         <v>26</v>
       </c>
       <c r="M370" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" t="s">
         <v>745</v>
       </c>
       <c r="B371" t="s">
         <v>721</v>
       </c>
       <c r="C371" t="s">
         <v>746</v>
       </c>
       <c r="D371" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E371" s="1">
         <v>-0.003</v>
       </c>
       <c r="F371" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G371" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I371" t="s">
         <v>26</v>
       </c>
       <c r="J371" t="s">
         <v>26</v>
       </c>
       <c r="K371" t="s">
         <v>26</v>
       </c>
       <c r="L371" t="s">
         <v>26</v>
       </c>
       <c r="M371" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" t="s">
         <v>747</v>
       </c>
       <c r="B372" t="s">
         <v>721</v>
       </c>
       <c r="C372" t="s">
         <v>748</v>
       </c>
       <c r="D372" s="1">
         <v>-0.004</v>
       </c>
       <c r="E372" s="1">
         <v>-0.004</v>
       </c>
       <c r="F372" s="1">
-        <v>0.007</v>
+        <v>0</v>
       </c>
       <c r="G372" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H372" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I372" t="s">
         <v>26</v>
       </c>
       <c r="J372" t="s">
         <v>26</v>
       </c>
       <c r="K372" t="s">
         <v>26</v>
       </c>
       <c r="L372" t="s">
         <v>26</v>
       </c>
       <c r="M372" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" t="s">
         <v>749</v>
       </c>
       <c r="B373" t="s">
         <v>721</v>
       </c>
       <c r="C373" t="s">
         <v>750</v>
       </c>
       <c r="D373" s="1">
         <v>0</v>
       </c>
       <c r="E373" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="F373" s="1">
-        <v>0.005</v>
+        <v>0.002</v>
       </c>
       <c r="G373" s="1">
         <v>0</v>
       </c>
-      <c r="H373" t="s">
-        <v>26</v>
+      <c r="H373" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I373" t="s">
         <v>26</v>
       </c>
       <c r="J373" t="s">
         <v>26</v>
       </c>
       <c r="K373" t="s">
         <v>26</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
       <c r="M373" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" t="s">
         <v>751</v>
       </c>
       <c r="B374" t="s">
         <v>721</v>
       </c>
       <c r="C374" t="s">
         <v>752</v>
       </c>
       <c r="D374" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E374" s="1">
-        <v>-0.002</v>
+        <v>-0.003</v>
       </c>
       <c r="F374" s="1">
         <v>0.001</v>
       </c>
       <c r="G374" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H374" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I374" t="s">
         <v>26</v>
       </c>
       <c r="J374" t="s">
         <v>26</v>
       </c>
       <c r="K374" t="s">
         <v>26</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
       <c r="M374" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" t="s">
         <v>753</v>
       </c>
       <c r="B375" t="s">
         <v>721</v>
       </c>
       <c r="C375" t="s">
         <v>754</v>
       </c>
       <c r="D375" s="1">
-        <v>0</v>
+        <v>-0.002</v>
       </c>
       <c r="E375" s="1">
         <v>-0.005</v>
       </c>
       <c r="F375" s="1">
-        <v>0.007</v>
+        <v>0</v>
       </c>
       <c r="G375" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I375" t="s">
         <v>26</v>
       </c>
       <c r="J375" t="s">
         <v>26</v>
       </c>
       <c r="K375" t="s">
         <v>26</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
       <c r="M375" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" t="s">
         <v>755</v>
       </c>
       <c r="B376" t="s">
         <v>721</v>
       </c>
       <c r="C376" t="s">
         <v>756</v>
       </c>
       <c r="D376" s="1">
         <v>-0.004</v>
       </c>
       <c r="E376" s="1">
-        <v>0</v>
+        <v>-0.004</v>
       </c>
       <c r="F376" s="1">
         <v>0</v>
       </c>
       <c r="G376" s="1">
         <v>0</v>
       </c>
-      <c r="H376" t="s">
-        <v>26</v>
+      <c r="H376" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I376" t="s">
         <v>26</v>
       </c>
       <c r="J376" t="s">
         <v>26</v>
       </c>
       <c r="K376" t="s">
         <v>26</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
       <c r="M376" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" t="s">
         <v>757</v>
       </c>
       <c r="B377" t="s">
         <v>721</v>
       </c>
       <c r="C377" t="s">
         <v>758</v>
       </c>
       <c r="D377" s="1">
         <v>-0.002</v>
       </c>
       <c r="E377" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="F377" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G377" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I377" t="s">
         <v>26</v>
       </c>
       <c r="J377" t="s">
         <v>26</v>
       </c>
       <c r="K377" t="s">
         <v>26</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
       <c r="M377" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" t="s">
         <v>759</v>
       </c>
       <c r="B378" t="s">
         <v>721</v>
       </c>
       <c r="C378" t="s">
         <v>760</v>
       </c>
       <c r="D378" s="1">
         <v>-0.001</v>
       </c>
       <c r="E378" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="F378" s="1">
         <v>0.001</v>
       </c>
       <c r="G378" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I378" t="s">
         <v>26</v>
       </c>
       <c r="J378" t="s">
         <v>26</v>
       </c>
       <c r="K378" t="s">
         <v>26</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
       <c r="M378" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379" t="s">
         <v>761</v>
       </c>
       <c r="B379" t="s">
         <v>721</v>
       </c>
       <c r="C379" t="s">
         <v>762</v>
       </c>
       <c r="D379" s="1">
         <v>-0.002</v>
       </c>
       <c r="E379" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="F379" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G379" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I379" t="s">
         <v>26</v>
       </c>
       <c r="J379" t="s">
         <v>26</v>
       </c>
       <c r="K379" t="s">
         <v>26</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
       <c r="M379" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" t="s">
         <v>763</v>
       </c>
       <c r="B380" t="s">
         <v>721</v>
       </c>
       <c r="C380" t="s">
         <v>764</v>
       </c>
       <c r="D380" s="1">
-        <v>0.014</v>
+        <v>0.013</v>
       </c>
       <c r="E380" s="1">
-        <v>0.005</v>
+        <v>0.006</v>
       </c>
       <c r="F380" s="1">
-        <v>0</v>
+        <v>-0.001</v>
       </c>
       <c r="G380" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.034</v>
+      </c>
+      <c r="H380" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I380" t="s">
         <v>26</v>
       </c>
       <c r="J380" t="s">
         <v>26</v>
       </c>
       <c r="K380" t="s">
         <v>26</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" t="s">
         <v>765</v>
       </c>
       <c r="B381" t="s">
         <v>721</v>
       </c>
       <c r="C381" t="s">
         <v>766</v>
       </c>
       <c r="D381" s="1">
-        <v>0</v>
+        <v>-0.002</v>
       </c>
       <c r="E381" s="1">
         <v>-0.005</v>
       </c>
       <c r="F381" s="1">
-        <v>0.002</v>
+        <v>0.005</v>
       </c>
       <c r="G381" s="1">
-        <v>0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H381" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I381" t="s">
         <v>26</v>
       </c>
       <c r="J381" t="s">
         <v>26</v>
       </c>
       <c r="K381" t="s">
         <v>26</v>
       </c>
       <c r="L381" t="s">
         <v>26</v>
       </c>
       <c r="M381" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382" t="s">
         <v>767</v>
       </c>
       <c r="B382" t="s">
         <v>721</v>
       </c>
       <c r="C382" t="s">
         <v>768</v>
       </c>
       <c r="D382" s="1">
-        <v>-0.003</v>
+        <v>0</v>
       </c>
       <c r="E382" s="1">
-        <v>-0.001</v>
+        <v>-0.004</v>
       </c>
       <c r="F382" s="1">
         <v>0.002</v>
       </c>
       <c r="G382" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I382" t="s">
         <v>26</v>
       </c>
       <c r="J382" t="s">
         <v>26</v>
       </c>
       <c r="K382" t="s">
         <v>26</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
       <c r="M382" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" t="s">
         <v>769</v>
       </c>
       <c r="B383" t="s">
         <v>721</v>
       </c>
       <c r="C383" t="s">
         <v>770</v>
       </c>
       <c r="D383" s="1">
         <v>-0.002</v>
       </c>
       <c r="E383" s="1">
-        <v>-0.004</v>
+        <v>-0.002</v>
       </c>
       <c r="F383" s="1">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
       <c r="G383" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I383" t="s">
         <v>26</v>
       </c>
       <c r="J383" t="s">
         <v>26</v>
       </c>
       <c r="K383" t="s">
         <v>26</v>
       </c>
       <c r="L383" t="s">
         <v>26</v>
       </c>
       <c r="M383" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384" t="s">
         <v>771</v>
       </c>
       <c r="B384" t="s">
         <v>721</v>
       </c>
       <c r="C384" t="s">
         <v>198</v>
       </c>
       <c r="D384" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E384" s="1">
-        <v>-0.002</v>
+        <v>-0.004</v>
       </c>
       <c r="F384" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G384" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H384" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I384" t="s">
         <v>26</v>
       </c>
       <c r="J384" t="s">
         <v>26</v>
       </c>
       <c r="K384" t="s">
         <v>26</v>
       </c>
       <c r="L384" t="s">
         <v>26</v>
       </c>
       <c r="M384" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385" t="s">
         <v>772</v>
       </c>
       <c r="B385" t="s">
         <v>721</v>
       </c>
       <c r="C385" t="s">
         <v>773</v>
       </c>
       <c r="D385" s="1">
         <v>-0.004</v>
       </c>
       <c r="E385" s="1">
         <v>-0.004</v>
       </c>
       <c r="F385" s="1">
         <v>0</v>
       </c>
       <c r="G385" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H385" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I385" t="s">
         <v>26</v>
       </c>
       <c r="J385" t="s">
         <v>26</v>
       </c>
       <c r="K385" t="s">
         <v>26</v>
       </c>
       <c r="L385" t="s">
         <v>26</v>
       </c>
       <c r="M385" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" t="s">
         <v>774</v>
       </c>
       <c r="B386" t="s">
         <v>721</v>
       </c>
       <c r="C386" t="s">
         <v>775</v>
       </c>
       <c r="D386" s="1">
-        <v>-0.002</v>
+        <v>-0.003</v>
       </c>
       <c r="E386" s="1">
         <v>-0.004</v>
       </c>
       <c r="F386" s="1">
-        <v>0.001</v>
+        <v>-0.001</v>
       </c>
       <c r="G386" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I386" t="s">
         <v>26</v>
       </c>
       <c r="J386" t="s">
         <v>26</v>
       </c>
       <c r="K386" t="s">
         <v>26</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
       <c r="M386" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387" t="s">
         <v>776</v>
       </c>
       <c r="B387" t="s">
         <v>721</v>
       </c>
       <c r="C387" t="s">
         <v>777</v>
       </c>
       <c r="D387" s="1">
-        <v>-0.003</v>
+        <v>-0.001</v>
       </c>
       <c r="E387" s="1">
-        <v>-0.003</v>
+        <v>-0.005</v>
       </c>
       <c r="F387" s="1">
         <v>0.003</v>
       </c>
       <c r="G387" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H387" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I387" t="s">
         <v>26</v>
       </c>
       <c r="J387" t="s">
         <v>26</v>
       </c>
       <c r="K387" t="s">
         <v>26</v>
       </c>
       <c r="L387" t="s">
         <v>26</v>
       </c>
       <c r="M387" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388" t="s">
         <v>778</v>
       </c>
       <c r="B388" t="s">
         <v>721</v>
       </c>
       <c r="C388" t="s">
         <v>779</v>
       </c>
       <c r="D388" s="1">
         <v>0</v>
       </c>
       <c r="E388" s="1">
         <v>-0.01</v>
       </c>
       <c r="F388" s="1">
         <v>0</v>
       </c>
       <c r="G388" s="1">
         <v>0</v>
       </c>
-      <c r="H388" t="s">
-        <v>26</v>
+      <c r="H388" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I388" t="s">
         <v>26</v>
       </c>
       <c r="J388" t="s">
         <v>26</v>
       </c>
       <c r="K388" t="s">
         <v>26</v>
       </c>
       <c r="L388" t="s">
         <v>26</v>
       </c>
       <c r="M388" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389" t="s">
         <v>780</v>
       </c>
       <c r="B389" t="s">
         <v>721</v>
       </c>
       <c r="C389" t="s">
         <v>781</v>
       </c>
       <c r="D389" s="1">
         <v>0</v>
       </c>
       <c r="E389" s="1">
         <v>0</v>
       </c>
       <c r="F389" s="1">
         <v>0</v>
       </c>
       <c r="G389" s="1">
+        <v>-0.018</v>
+      </c>
+      <c r="H389" s="1">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I389" t="s">
         <v>26</v>
       </c>
       <c r="J389" t="s">
         <v>26</v>
       </c>
       <c r="K389" t="s">
         <v>26</v>
       </c>
       <c r="L389" t="s">
         <v>26</v>
       </c>
       <c r="M389" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="390" spans="1:13">
       <c r="A390" t="s">
         <v>782</v>
       </c>
       <c r="B390" t="s">
         <v>721</v>
       </c>
       <c r="C390" t="s">
         <v>783</v>
       </c>
       <c r="D390" s="1">
         <v>-0.002</v>
       </c>
       <c r="E390" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="F390" s="1">
+        <v>0.002</v>
+      </c>
+      <c r="G390" s="1">
         <v>-0.002</v>
       </c>
-      <c r="F390" s="1">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="H390" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I390" t="s">
         <v>26</v>
       </c>
       <c r="J390" t="s">
         <v>26</v>
       </c>
       <c r="K390" t="s">
         <v>26</v>
       </c>
       <c r="L390" t="s">
         <v>26</v>
       </c>
       <c r="M390" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="391" spans="1:13">
       <c r="A391" t="s">
         <v>784</v>
       </c>
       <c r="B391" t="s">
         <v>721</v>
       </c>
       <c r="C391" t="s">
         <v>366</v>
       </c>
       <c r="D391" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E391" s="1">
-        <v>-0.002</v>
+        <v>-0.003</v>
       </c>
       <c r="F391" s="1">
         <v>0.002</v>
       </c>
       <c r="G391" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H391" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I391" t="s">
         <v>26</v>
       </c>
       <c r="J391" t="s">
         <v>26</v>
       </c>
       <c r="K391" t="s">
         <v>26</v>
       </c>
       <c r="L391" t="s">
         <v>26</v>
       </c>
       <c r="M391" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="A392" t="s">
         <v>785</v>
       </c>
       <c r="B392" t="s">
         <v>721</v>
       </c>
       <c r="C392" t="s">
         <v>786</v>
       </c>
       <c r="D392" s="1">
         <v>-0.002</v>
       </c>
       <c r="E392" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="F392" s="1">
-        <v>0.004</v>
+        <v>0.002</v>
       </c>
       <c r="G392" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.001</v>
+      </c>
+      <c r="H392" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I392" t="s">
         <v>26</v>
       </c>
       <c r="J392" t="s">
         <v>26</v>
       </c>
       <c r="K392" t="s">
         <v>26</v>
       </c>
       <c r="L392" t="s">
         <v>26</v>
       </c>
       <c r="M392" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393" t="s">
         <v>787</v>
       </c>
       <c r="B393" t="s">
         <v>721</v>
       </c>
       <c r="C393" t="s">
         <v>788</v>
       </c>
       <c r="D393" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E393" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="F393" s="1">
         <v>0.002</v>
       </c>
       <c r="G393" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H393" t="s">
-        <v>26</v>
+      <c r="H393" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I393" t="s">
         <v>26</v>
       </c>
       <c r="J393" t="s">
         <v>26</v>
       </c>
       <c r="K393" t="s">
         <v>26</v>
       </c>
       <c r="L393" t="s">
         <v>26</v>
       </c>
       <c r="M393" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394" t="s">
         <v>789</v>
       </c>
       <c r="B394" t="s">
         <v>721</v>
       </c>
       <c r="C394" t="s">
         <v>483</v>
       </c>
       <c r="D394" s="1">
         <v>-0.01</v>
       </c>
       <c r="E394" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="F394" s="1">
         <v>0.005</v>
       </c>
       <c r="G394" s="1">
-        <v>-0.011</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.013</v>
+      </c>
+      <c r="H394" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I394" t="s">
         <v>26</v>
       </c>
       <c r="J394" t="s">
         <v>26</v>
       </c>
       <c r="K394" t="s">
         <v>26</v>
       </c>
       <c r="L394" t="s">
         <v>26</v>
       </c>
       <c r="M394" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395" t="s">
         <v>790</v>
       </c>
       <c r="B395" t="s">
         <v>721</v>
       </c>
       <c r="C395" t="s">
         <v>791</v>
       </c>
       <c r="D395" s="1">
         <v>-0.002</v>
       </c>
       <c r="E395" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="F395" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G395" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H395" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I395" t="s">
         <v>26</v>
       </c>
       <c r="J395" t="s">
         <v>26</v>
       </c>
       <c r="K395" t="s">
         <v>26</v>
       </c>
       <c r="L395" t="s">
         <v>26</v>
       </c>
       <c r="M395" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396" t="s">
         <v>792</v>
       </c>
       <c r="B396" t="s">
         <v>793</v>
       </c>
       <c r="C396" t="s">
         <v>794</v>
       </c>
       <c r="D396" s="1">
         <v>-0.006</v>
       </c>
       <c r="E396" s="1">
         <v>-0.013</v>
       </c>
       <c r="F396" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="G396" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H396" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I396" t="s">
         <v>26</v>
       </c>
       <c r="J396" t="s">
         <v>26</v>
       </c>
       <c r="K396" t="s">
         <v>26</v>
       </c>
       <c r="L396" t="s">
         <v>26</v>
       </c>
       <c r="M396" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397" t="s">
         <v>795</v>
       </c>
       <c r="B397" t="s">
         <v>793</v>
       </c>
       <c r="C397" t="s">
         <v>796</v>
       </c>
       <c r="D397" s="1">
         <v>0.002</v>
       </c>
       <c r="E397" s="1">
         <v>0.001</v>
       </c>
       <c r="F397" s="1">
-        <v>0.007</v>
+        <v>0.005</v>
       </c>
       <c r="G397" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H397" t="s">
-        <v>26</v>
+      <c r="H397" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I397" t="s">
         <v>26</v>
       </c>
       <c r="J397" t="s">
         <v>26</v>
       </c>
       <c r="K397" t="s">
         <v>26</v>
       </c>
       <c r="L397" t="s">
         <v>26</v>
       </c>
       <c r="M397" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398" t="s">
         <v>797</v>
       </c>
       <c r="B398" t="s">
         <v>793</v>
       </c>
       <c r="C398" t="s">
         <v>411</v>
       </c>
       <c r="D398" s="1">
         <v>-0.007</v>
       </c>
       <c r="E398" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F398" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G398" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H398" s="1">
         <v>-0.004</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I398" t="s">
         <v>26</v>
       </c>
       <c r="J398" t="s">
         <v>26</v>
       </c>
       <c r="K398" t="s">
         <v>26</v>
       </c>
       <c r="L398" t="s">
         <v>26</v>
       </c>
       <c r="M398" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399" t="s">
         <v>798</v>
       </c>
       <c r="B399" t="s">
         <v>793</v>
       </c>
       <c r="C399" t="s">
         <v>799</v>
       </c>
       <c r="D399" s="1">
         <v>-0.007</v>
       </c>
       <c r="E399" s="1">
-        <v>-0.01</v>
+        <v>-0.013</v>
       </c>
       <c r="F399" s="1">
-        <v>-0.007</v>
+        <v>-0.003</v>
       </c>
       <c r="G399" s="1">
         <v>0.003</v>
       </c>
-      <c r="H399" t="s">
-        <v>26</v>
+      <c r="H399" s="1">
+        <v>0.003</v>
       </c>
       <c r="I399" t="s">
         <v>26</v>
       </c>
       <c r="J399" t="s">
         <v>26</v>
       </c>
       <c r="K399" t="s">
         <v>26</v>
       </c>
       <c r="L399" t="s">
         <v>26</v>
       </c>
       <c r="M399" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400" t="s">
         <v>800</v>
       </c>
       <c r="B400" t="s">
         <v>793</v>
       </c>
       <c r="C400" t="s">
         <v>801</v>
       </c>
       <c r="D400" s="1">
-        <v>-0.005</v>
+        <v>-0.003</v>
       </c>
       <c r="E400" s="1">
         <v>-0.008</v>
       </c>
       <c r="F400" s="1">
         <v>0.001</v>
       </c>
       <c r="G400" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.008</v>
       </c>
       <c r="I400" t="s">
         <v>26</v>
       </c>
       <c r="J400" t="s">
         <v>26</v>
       </c>
       <c r="K400" t="s">
         <v>26</v>
       </c>
       <c r="L400" t="s">
         <v>26</v>
       </c>
       <c r="M400" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401" t="s">
         <v>802</v>
       </c>
       <c r="B401" t="s">
         <v>793</v>
       </c>
       <c r="C401" t="s">
         <v>803</v>
       </c>
       <c r="D401" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="E401" s="1">
-        <v>-0.011</v>
+        <v>-0.008</v>
       </c>
       <c r="F401" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="G401" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H401" t="s">
-        <v>26</v>
+      <c r="H401" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I401" t="s">
         <v>26</v>
       </c>
       <c r="J401" t="s">
         <v>26</v>
       </c>
       <c r="K401" t="s">
         <v>26</v>
       </c>
       <c r="L401" t="s">
         <v>26</v>
       </c>
       <c r="M401" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="402" spans="1:13">
       <c r="A402" t="s">
         <v>804</v>
       </c>
       <c r="B402" t="s">
         <v>793</v>
       </c>
       <c r="C402" t="s">
         <v>331</v>
       </c>
       <c r="D402" s="1">
-        <v>-0.006</v>
+        <v>-0.004</v>
       </c>
       <c r="E402" s="1">
         <v>-0.01</v>
       </c>
       <c r="F402" s="1">
-        <v>-0.005</v>
+        <v>-0.003</v>
       </c>
       <c r="G402" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0</v>
       </c>
       <c r="I402" t="s">
         <v>26</v>
       </c>
       <c r="J402" t="s">
         <v>26</v>
       </c>
       <c r="K402" t="s">
         <v>26</v>
       </c>
       <c r="L402" t="s">
         <v>26</v>
       </c>
       <c r="M402" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="403" spans="1:13">
       <c r="A403" t="s">
         <v>805</v>
       </c>
       <c r="B403" t="s">
         <v>793</v>
       </c>
       <c r="C403" t="s">
         <v>806</v>
       </c>
       <c r="D403" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="E403" s="1">
         <v>-0.009</v>
       </c>
       <c r="F403" s="1">
         <v>-0.003</v>
       </c>
       <c r="G403" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H403" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I403" t="s">
         <v>26</v>
       </c>
       <c r="J403" t="s">
         <v>26</v>
       </c>
       <c r="K403" t="s">
         <v>26</v>
       </c>
       <c r="L403" t="s">
         <v>26</v>
       </c>
       <c r="M403" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404" t="s">
         <v>807</v>
       </c>
       <c r="B404" t="s">
         <v>793</v>
       </c>
       <c r="C404" t="s">
         <v>808</v>
       </c>
       <c r="D404" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E404" s="1">
-        <v>-0.01</v>
+        <v>-0.011</v>
       </c>
       <c r="F404" s="1">
         <v>-0.004</v>
       </c>
       <c r="G404" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H404" t="s">
-        <v>26</v>
+      <c r="H404" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I404" t="s">
         <v>26</v>
       </c>
       <c r="J404" t="s">
         <v>26</v>
       </c>
       <c r="K404" t="s">
         <v>26</v>
       </c>
       <c r="L404" t="s">
         <v>26</v>
       </c>
       <c r="M404" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405" t="s">
         <v>809</v>
       </c>
       <c r="B405" t="s">
         <v>793</v>
       </c>
       <c r="C405" t="s">
         <v>810</v>
       </c>
       <c r="D405" s="1">
         <v>-0.007</v>
       </c>
       <c r="E405" s="1">
         <v>-0.011</v>
       </c>
       <c r="F405" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G405" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H405" s="1">
         <v>-0.004</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I405" t="s">
         <v>26</v>
       </c>
       <c r="J405" t="s">
         <v>26</v>
       </c>
       <c r="K405" t="s">
         <v>26</v>
       </c>
       <c r="L405" t="s">
         <v>26</v>
       </c>
       <c r="M405" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406" t="s">
         <v>811</v>
       </c>
       <c r="B406" t="s">
         <v>793</v>
       </c>
       <c r="C406" t="s">
         <v>812</v>
       </c>
       <c r="D406" s="1">
-        <v>0.003</v>
+        <v>0</v>
       </c>
       <c r="E406" s="1">
         <v>-0.001</v>
       </c>
       <c r="F406" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="G406" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="H406" s="1">
         <v>-0.002</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I406" t="s">
         <v>26</v>
       </c>
       <c r="J406" t="s">
         <v>26</v>
       </c>
       <c r="K406" t="s">
         <v>26</v>
       </c>
       <c r="L406" t="s">
         <v>26</v>
       </c>
       <c r="M406" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407" t="s">
         <v>813</v>
       </c>
       <c r="B407" t="s">
         <v>793</v>
       </c>
       <c r="C407" t="s">
         <v>814</v>
       </c>
       <c r="D407" s="1">
-        <v>-0.001</v>
+        <v>-0.002</v>
       </c>
       <c r="E407" s="1">
         <v>-0.004</v>
       </c>
       <c r="F407" s="1">
-        <v>0.003</v>
+        <v>0.002</v>
       </c>
       <c r="G407" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H407" s="1">
+        <v>0.002</v>
       </c>
       <c r="I407" t="s">
         <v>26</v>
       </c>
       <c r="J407" t="s">
         <v>26</v>
       </c>
       <c r="K407" t="s">
         <v>26</v>
       </c>
       <c r="L407" t="s">
         <v>26</v>
       </c>
       <c r="M407" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408" t="s">
         <v>815</v>
       </c>
       <c r="B408" t="s">
         <v>793</v>
       </c>
       <c r="C408" t="s">
         <v>345</v>
       </c>
       <c r="D408" s="1">
         <v>-0.005</v>
       </c>
       <c r="E408" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="F408" s="1">
         <v>-0.004</v>
       </c>
       <c r="G408" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="H408" s="1">
         <v>-0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I408" t="s">
         <v>26</v>
       </c>
       <c r="J408" t="s">
         <v>26</v>
       </c>
       <c r="K408" t="s">
         <v>26</v>
       </c>
       <c r="L408" t="s">
         <v>26</v>
       </c>
       <c r="M408" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409" t="s">
         <v>816</v>
       </c>
       <c r="B409" t="s">
         <v>793</v>
       </c>
       <c r="C409" t="s">
         <v>817</v>
       </c>
       <c r="D409" s="1">
         <v>-0.004</v>
       </c>
       <c r="E409" s="1">
-        <v>-0.013</v>
+        <v>-0.01</v>
       </c>
       <c r="F409" s="1">
         <v>-0.004</v>
       </c>
       <c r="G409" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H409" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I409" t="s">
         <v>26</v>
       </c>
       <c r="J409" t="s">
         <v>26</v>
       </c>
       <c r="K409" t="s">
         <v>26</v>
       </c>
       <c r="L409" t="s">
         <v>26</v>
       </c>
       <c r="M409" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410" t="s">
         <v>818</v>
       </c>
       <c r="B410" t="s">
         <v>793</v>
       </c>
       <c r="C410" t="s">
         <v>465</v>
       </c>
       <c r="D410" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="E410" s="1">
         <v>-0.008</v>
       </c>
       <c r="F410" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="G410" s="1">
         <v>0</v>
       </c>
-      <c r="H410" t="s">
-        <v>26</v>
+      <c r="H410" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I410" t="s">
         <v>26</v>
       </c>
       <c r="J410" t="s">
         <v>26</v>
       </c>
       <c r="K410" t="s">
         <v>26</v>
       </c>
       <c r="L410" t="s">
         <v>26</v>
       </c>
       <c r="M410" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411" t="s">
         <v>819</v>
       </c>
       <c r="B411" t="s">
         <v>793</v>
       </c>
       <c r="C411" t="s">
         <v>820</v>
       </c>
       <c r="D411" s="1">
         <v>0</v>
       </c>
       <c r="E411" s="1">
         <v>0</v>
       </c>
       <c r="F411" s="1">
         <v>0</v>
       </c>
       <c r="G411" s="1">
+        <v>-0.062</v>
+      </c>
+      <c r="H411" s="1">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I411" t="s">
         <v>26</v>
       </c>
       <c r="J411" t="s">
         <v>26</v>
       </c>
       <c r="K411" t="s">
         <v>26</v>
       </c>
       <c r="L411" t="s">
         <v>26</v>
       </c>
       <c r="M411" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412" t="s">
         <v>821</v>
       </c>
       <c r="B412" t="s">
         <v>793</v>
       </c>
       <c r="C412" t="s">
         <v>222</v>
       </c>
       <c r="D412" s="1">
         <v>-0.002</v>
       </c>
       <c r="E412" s="1">
         <v>-0.006</v>
       </c>
       <c r="F412" s="1">
         <v>-0.004</v>
       </c>
       <c r="G412" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H412" s="1">
+        <v>0</v>
       </c>
       <c r="I412" t="s">
         <v>26</v>
       </c>
       <c r="J412" t="s">
         <v>26</v>
       </c>
       <c r="K412" t="s">
         <v>26</v>
       </c>
       <c r="L412" t="s">
         <v>26</v>
       </c>
       <c r="M412" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413" t="s">
         <v>822</v>
       </c>
       <c r="B413" t="s">
         <v>793</v>
       </c>
       <c r="C413" t="s">
         <v>823</v>
       </c>
       <c r="D413" s="1">
         <v>-0.003</v>
       </c>
       <c r="E413" s="1">
         <v>-0.009</v>
       </c>
       <c r="F413" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="G413" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H413" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I413" t="s">
         <v>26</v>
       </c>
       <c r="J413" t="s">
         <v>26</v>
       </c>
       <c r="K413" t="s">
         <v>26</v>
       </c>
       <c r="L413" t="s">
         <v>26</v>
       </c>
       <c r="M413" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414" t="s">
         <v>824</v>
       </c>
       <c r="B414" t="s">
         <v>793</v>
       </c>
       <c r="C414" t="s">
         <v>576</v>
       </c>
       <c r="D414" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E414" s="1">
         <v>-0.008</v>
       </c>
       <c r="F414" s="1">
-        <v>-0.002</v>
+        <v>-0.003</v>
       </c>
       <c r="G414" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H414" t="s">
-        <v>26</v>
+      <c r="H414" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I414" t="s">
         <v>26</v>
       </c>
       <c r="J414" t="s">
         <v>26</v>
       </c>
       <c r="K414" t="s">
         <v>26</v>
       </c>
       <c r="L414" t="s">
         <v>26</v>
       </c>
       <c r="M414" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415" t="s">
         <v>825</v>
       </c>
       <c r="B415" t="s">
         <v>793</v>
       </c>
       <c r="C415" t="s">
         <v>826</v>
       </c>
       <c r="D415" s="1">
         <v>-0.006</v>
       </c>
       <c r="E415" s="1">
         <v>-0.011</v>
       </c>
       <c r="F415" s="1">
-        <v>0</v>
+        <v>-0.005</v>
       </c>
       <c r="G415" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H415" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I415" t="s">
         <v>26</v>
       </c>
       <c r="J415" t="s">
         <v>26</v>
       </c>
       <c r="K415" t="s">
         <v>26</v>
       </c>
       <c r="L415" t="s">
         <v>26</v>
       </c>
       <c r="M415" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416" t="s">
         <v>827</v>
       </c>
       <c r="B416" t="s">
         <v>793</v>
       </c>
       <c r="C416" t="s">
         <v>828</v>
       </c>
       <c r="D416" s="1">
         <v>-0.006</v>
       </c>
       <c r="E416" s="1">
-        <v>-0.012</v>
+        <v>-0.01</v>
       </c>
       <c r="F416" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="G416" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="H416" s="1">
         <v>-0.003</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I416" t="s">
         <v>26</v>
       </c>
       <c r="J416" t="s">
         <v>26</v>
       </c>
       <c r="K416" t="s">
         <v>26</v>
       </c>
       <c r="L416" t="s">
         <v>26</v>
       </c>
       <c r="M416" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417" t="s">
         <v>829</v>
       </c>
       <c r="B417" t="s">
         <v>793</v>
       </c>
       <c r="C417" t="s">
         <v>830</v>
       </c>
       <c r="D417" s="1">
         <v>-0.006</v>
       </c>
       <c r="E417" s="1">
-        <v>-0.01</v>
+        <v>-0.009</v>
       </c>
       <c r="F417" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="G417" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H417" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I417" t="s">
         <v>26</v>
       </c>
       <c r="J417" t="s">
         <v>26</v>
       </c>
       <c r="K417" t="s">
         <v>26</v>
       </c>
       <c r="L417" t="s">
         <v>26</v>
       </c>
       <c r="M417" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418" t="s">
         <v>831</v>
       </c>
       <c r="B418" t="s">
         <v>793</v>
       </c>
       <c r="C418" t="s">
         <v>832</v>
       </c>
       <c r="D418" s="1">
         <v>-0.008</v>
       </c>
       <c r="E418" s="1">
         <v>-0.008</v>
       </c>
       <c r="F418" s="1">
         <v>-0.008</v>
       </c>
       <c r="G418" s="1">
-        <v>-0.016</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H418" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I418" t="s">
         <v>26</v>
       </c>
       <c r="J418" t="s">
         <v>26</v>
       </c>
       <c r="K418" t="s">
         <v>26</v>
       </c>
       <c r="L418" t="s">
         <v>26</v>
       </c>
       <c r="M418" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419" t="s">
         <v>833</v>
       </c>
       <c r="B419" t="s">
         <v>793</v>
       </c>
       <c r="C419" t="s">
         <v>834</v>
       </c>
       <c r="D419" s="1">
         <v>-0.005</v>
       </c>
       <c r="E419" s="1">
-        <v>-0.011</v>
+        <v>-0.014</v>
       </c>
       <c r="F419" s="1">
         <v>-0.002</v>
       </c>
       <c r="G419" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H419" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I419" t="s">
         <v>26</v>
       </c>
       <c r="J419" t="s">
         <v>26</v>
       </c>
       <c r="K419" t="s">
         <v>26</v>
       </c>
       <c r="L419" t="s">
         <v>26</v>
       </c>
       <c r="M419" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420" t="s">
         <v>835</v>
       </c>
       <c r="B420" t="s">
         <v>793</v>
       </c>
       <c r="C420" t="s">
         <v>366</v>
       </c>
       <c r="D420" s="1">
         <v>-0.007</v>
       </c>
       <c r="E420" s="1">
-        <v>-0.013</v>
+        <v>-0.01</v>
       </c>
       <c r="F420" s="1">
         <v>-0.004</v>
       </c>
       <c r="G420" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H420" s="1">
+        <v>0.007</v>
       </c>
       <c r="I420" t="s">
         <v>26</v>
       </c>
       <c r="J420" t="s">
         <v>26</v>
       </c>
       <c r="K420" t="s">
         <v>26</v>
       </c>
       <c r="L420" t="s">
         <v>26</v>
       </c>
       <c r="M420" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421" t="s">
         <v>836</v>
       </c>
       <c r="B421" t="s">
         <v>793</v>
       </c>
       <c r="C421" t="s">
         <v>368</v>
       </c>
       <c r="D421" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E421" s="1">
         <v>-0.009</v>
       </c>
       <c r="F421" s="1">
         <v>-0.002</v>
       </c>
       <c r="G421" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H421" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I421" t="s">
         <v>26</v>
       </c>
       <c r="J421" t="s">
         <v>26</v>
       </c>
       <c r="K421" t="s">
         <v>26</v>
       </c>
       <c r="L421" t="s">
         <v>26</v>
       </c>
       <c r="M421" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422" t="s">
         <v>837</v>
       </c>
       <c r="B422" t="s">
         <v>793</v>
       </c>
       <c r="C422" t="s">
         <v>838</v>
       </c>
       <c r="D422" s="1">
         <v>0</v>
       </c>
       <c r="E422" s="1">
         <v>-0.007</v>
       </c>
       <c r="F422" s="1">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="G422" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H422" s="1">
+        <v>0</v>
       </c>
       <c r="I422" t="s">
         <v>26</v>
       </c>
       <c r="J422" t="s">
         <v>26</v>
       </c>
       <c r="K422" t="s">
         <v>26</v>
       </c>
       <c r="L422" t="s">
         <v>26</v>
       </c>
       <c r="M422" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423" t="s">
         <v>839</v>
       </c>
       <c r="B423" t="s">
         <v>840</v>
       </c>
       <c r="C423" t="s">
         <v>841</v>
       </c>
       <c r="D423" s="1">
         <v>-0.004</v>
       </c>
       <c r="E423" s="1">
-        <v>-0.01</v>
+        <v>-0.006</v>
       </c>
       <c r="F423" s="1">
         <v>-0.002</v>
       </c>
       <c r="G423" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="H423" s="1">
         <v>-0.004</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I423" t="s">
         <v>26</v>
       </c>
       <c r="J423" t="s">
         <v>26</v>
       </c>
       <c r="K423" t="s">
         <v>26</v>
       </c>
       <c r="L423" t="s">
         <v>26</v>
       </c>
       <c r="M423" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424" t="s">
         <v>842</v>
       </c>
       <c r="B424" t="s">
         <v>840</v>
       </c>
       <c r="C424" t="s">
         <v>843</v>
       </c>
       <c r="D424" s="1">
         <v>-0.003</v>
       </c>
       <c r="E424" s="1">
+        <v>0</v>
+      </c>
+      <c r="F424" s="1">
         <v>-0.001</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.002</v>
       </c>
       <c r="G424" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H424" t="s">
-        <v>26</v>
+      <c r="H424" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I424" t="s">
         <v>26</v>
       </c>
       <c r="J424" t="s">
         <v>26</v>
       </c>
       <c r="K424" t="s">
         <v>26</v>
       </c>
       <c r="L424" t="s">
         <v>26</v>
       </c>
       <c r="M424" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425" t="s">
         <v>844</v>
       </c>
       <c r="B425" t="s">
         <v>840</v>
       </c>
       <c r="C425" t="s">
         <v>845</v>
       </c>
       <c r="D425" s="1">
         <v>-0.005</v>
       </c>
       <c r="E425" s="1">
         <v>-0.005</v>
       </c>
       <c r="F425" s="1">
         <v>-0.003</v>
       </c>
       <c r="G425" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H425" t="s">
-        <v>26</v>
+      <c r="H425" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I425" t="s">
         <v>26</v>
       </c>
       <c r="J425" t="s">
         <v>26</v>
       </c>
       <c r="K425" t="s">
         <v>26</v>
       </c>
       <c r="L425" t="s">
         <v>26</v>
       </c>
       <c r="M425" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426" t="s">
         <v>846</v>
       </c>
       <c r="B426" t="s">
         <v>840</v>
       </c>
       <c r="C426" t="s">
         <v>847</v>
       </c>
       <c r="D426" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="E426" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="F426" s="1">
         <v>-0.003</v>
-      </c>
-[...4 lines deleted...]
-        <v>-0.002</v>
       </c>
       <c r="G426" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H426" t="s">
-        <v>26</v>
+      <c r="H426" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I426" t="s">
         <v>26</v>
       </c>
       <c r="J426" t="s">
         <v>26</v>
       </c>
       <c r="K426" t="s">
         <v>26</v>
       </c>
       <c r="L426" t="s">
         <v>26</v>
       </c>
       <c r="M426" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427" t="s">
         <v>848</v>
       </c>
       <c r="B427" t="s">
         <v>840</v>
       </c>
       <c r="C427" t="s">
         <v>849</v>
       </c>
       <c r="D427" s="1">
         <v>-0.003</v>
       </c>
       <c r="E427" s="1">
         <v>0.002</v>
       </c>
       <c r="F427" s="1">
         <v>-0.003</v>
       </c>
       <c r="G427" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H427" t="s">
-        <v>26</v>
+      <c r="H427" s="1">
+        <v>0.005</v>
       </c>
       <c r="I427" t="s">
         <v>26</v>
       </c>
       <c r="J427" t="s">
         <v>26</v>
       </c>
       <c r="K427" t="s">
         <v>26</v>
       </c>
       <c r="L427" t="s">
         <v>26</v>
       </c>
       <c r="M427" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="428" spans="1:13">
       <c r="A428" t="s">
         <v>850</v>
       </c>
       <c r="B428" t="s">
         <v>840</v>
       </c>
       <c r="C428" t="s">
         <v>494</v>
       </c>
       <c r="D428" s="1">
-        <v>-0.004</v>
+        <v>-0.002</v>
       </c>
       <c r="E428" s="1">
-        <v>-0.007</v>
+        <v>-0.005</v>
       </c>
       <c r="F428" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="G428" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="H428" s="1">
         <v>-0.001</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I428" t="s">
         <v>26</v>
       </c>
       <c r="J428" t="s">
         <v>26</v>
       </c>
       <c r="K428" t="s">
         <v>26</v>
       </c>
       <c r="L428" t="s">
         <v>26</v>
       </c>
       <c r="M428" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429" t="s">
         <v>851</v>
       </c>
       <c r="B429" t="s">
         <v>840</v>
       </c>
       <c r="C429" t="s">
         <v>852</v>
       </c>
       <c r="D429" s="1">
         <v>-0.004</v>
       </c>
       <c r="E429" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="F429" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="G429" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H429" t="s">
-        <v>26</v>
+      <c r="H429" s="1">
+        <v>0.004</v>
       </c>
       <c r="I429" t="s">
         <v>26</v>
       </c>
       <c r="J429" t="s">
         <v>26</v>
       </c>
       <c r="K429" t="s">
         <v>26</v>
       </c>
       <c r="L429" t="s">
         <v>26</v>
       </c>
       <c r="M429" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="430" spans="1:13">
       <c r="A430" t="s">
         <v>853</v>
       </c>
       <c r="B430" t="s">
         <v>840</v>
       </c>
       <c r="C430" t="s">
         <v>854</v>
       </c>
       <c r="D430" s="1">
         <v>-0.051</v>
       </c>
       <c r="E430" s="1">
-        <v>-0.085</v>
+        <v>-0.087</v>
       </c>
       <c r="F430" s="1">
         <v>-0.002</v>
       </c>
       <c r="G430" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H430" t="s">
-        <v>26</v>
+      <c r="H430" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I430" t="s">
         <v>26</v>
       </c>
       <c r="J430" t="s">
         <v>26</v>
       </c>
       <c r="K430" t="s">
         <v>26</v>
       </c>
       <c r="L430" t="s">
         <v>26</v>
       </c>
       <c r="M430" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431" t="s">
         <v>855</v>
       </c>
       <c r="B431" t="s">
         <v>840</v>
       </c>
       <c r="C431" t="s">
         <v>856</v>
       </c>
       <c r="D431" s="1">
         <v>-0.003</v>
       </c>
       <c r="E431" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="F431" s="1">
         <v>-0.003</v>
       </c>
       <c r="G431" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H431" t="s">
-        <v>26</v>
+      <c r="H431" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I431" t="s">
         <v>26</v>
       </c>
       <c r="J431" t="s">
         <v>26</v>
       </c>
       <c r="K431" t="s">
         <v>26</v>
       </c>
       <c r="L431" t="s">
         <v>26</v>
       </c>
       <c r="M431" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432" t="s">
         <v>857</v>
       </c>
       <c r="B432" t="s">
         <v>840</v>
       </c>
       <c r="C432" t="s">
         <v>858</v>
       </c>
       <c r="D432" s="1">
+        <v>0.007</v>
+      </c>
+      <c r="E432" s="1">
         <v>0.005</v>
       </c>
-      <c r="E432" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F432" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="G432" s="1">
+        <v>0</v>
+      </c>
+      <c r="H432" s="1">
         <v>-0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I432" t="s">
         <v>26</v>
       </c>
       <c r="J432" t="s">
         <v>26</v>
       </c>
       <c r="K432" t="s">
         <v>26</v>
       </c>
       <c r="L432" t="s">
         <v>26</v>
       </c>
       <c r="M432" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="433" spans="1:13">
       <c r="A433" t="s">
         <v>859</v>
       </c>
       <c r="B433" t="s">
         <v>840</v>
       </c>
       <c r="C433" t="s">
         <v>860</v>
       </c>
       <c r="D433" s="1">
         <v>-0.004</v>
       </c>
       <c r="E433" s="1">
         <v>-0.005</v>
       </c>
       <c r="F433" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="G433" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="H433" s="1">
         <v>-0.003</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I433" t="s">
         <v>26</v>
       </c>
       <c r="J433" t="s">
         <v>26</v>
       </c>
       <c r="K433" t="s">
         <v>26</v>
       </c>
       <c r="L433" t="s">
         <v>26</v>
       </c>
       <c r="M433" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434" t="s">
         <v>861</v>
       </c>
       <c r="B434" t="s">
         <v>840</v>
       </c>
       <c r="C434" t="s">
         <v>862</v>
       </c>
       <c r="D434" s="1">
         <v>0.01</v>
       </c>
       <c r="E434" s="1">
         <v>0.009</v>
       </c>
       <c r="F434" s="1">
         <v>0.01</v>
       </c>
       <c r="G434" s="1">
         <v>0.003</v>
       </c>
-      <c r="H434" t="s">
-        <v>26</v>
+      <c r="H434" s="1">
+        <v>0.005</v>
       </c>
       <c r="I434" t="s">
         <v>26</v>
       </c>
       <c r="J434" t="s">
         <v>26</v>
       </c>
       <c r="K434" t="s">
         <v>26</v>
       </c>
       <c r="L434" t="s">
         <v>26</v>
       </c>
       <c r="M434" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435" t="s">
         <v>863</v>
       </c>
       <c r="B435" t="s">
         <v>840</v>
       </c>
       <c r="C435" t="s">
         <v>864</v>
       </c>
       <c r="D435" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="E435" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="F435" s="1">
         <v>-0.002</v>
       </c>
       <c r="G435" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="H435" s="1">
         <v>-0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I435" t="s">
         <v>26</v>
       </c>
       <c r="J435" t="s">
         <v>26</v>
       </c>
       <c r="K435" t="s">
         <v>26</v>
       </c>
       <c r="L435" t="s">
         <v>26</v>
       </c>
       <c r="M435" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436" t="s">
         <v>865</v>
       </c>
       <c r="B436" t="s">
         <v>840</v>
       </c>
       <c r="C436" t="s">
         <v>866</v>
       </c>
       <c r="D436" s="1">
         <v>-0.004</v>
       </c>
       <c r="E436" s="1">
         <v>-0.006</v>
       </c>
       <c r="F436" s="1">
         <v>-0.004</v>
       </c>
       <c r="G436" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H436" t="s">
-        <v>26</v>
+      <c r="H436" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I436" t="s">
         <v>26</v>
       </c>
       <c r="J436" t="s">
         <v>26</v>
       </c>
       <c r="K436" t="s">
         <v>26</v>
       </c>
       <c r="L436" t="s">
         <v>26</v>
       </c>
       <c r="M436" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437" t="s">
         <v>867</v>
       </c>
       <c r="B437" t="s">
         <v>840</v>
       </c>
       <c r="C437" t="s">
         <v>868</v>
       </c>
       <c r="D437" s="1">
-        <v>0.03</v>
+        <v>0.031</v>
       </c>
       <c r="E437" s="1">
         <v>0.022</v>
       </c>
       <c r="F437" s="1">
         <v>0.004</v>
       </c>
       <c r="G437" s="1">
         <v>0.007</v>
       </c>
-      <c r="H437" t="s">
-        <v>26</v>
+      <c r="H437" s="1">
+        <v>0.005</v>
       </c>
       <c r="I437" t="s">
         <v>26</v>
       </c>
       <c r="J437" t="s">
         <v>26</v>
       </c>
       <c r="K437" t="s">
         <v>26</v>
       </c>
       <c r="L437" t="s">
         <v>26</v>
       </c>
       <c r="M437" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438" t="s">
         <v>869</v>
       </c>
       <c r="B438" t="s">
         <v>840</v>
       </c>
       <c r="C438" t="s">
         <v>870</v>
       </c>
       <c r="D438" s="1">
         <v>-0.004</v>
       </c>
       <c r="E438" s="1">
-        <v>-0.003</v>
+        <v>-0.006</v>
       </c>
       <c r="F438" s="1">
         <v>-0.003</v>
       </c>
       <c r="G438" s="1">
-        <v>-0.007</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H438" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I438" t="s">
         <v>26</v>
       </c>
       <c r="J438" t="s">
         <v>26</v>
       </c>
       <c r="K438" t="s">
         <v>26</v>
       </c>
       <c r="L438" t="s">
         <v>26</v>
       </c>
       <c r="M438" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439" t="s">
         <v>871</v>
       </c>
       <c r="B439" t="s">
         <v>840</v>
       </c>
       <c r="C439" t="s">
         <v>872</v>
       </c>
       <c r="D439" s="1">
         <v>0</v>
       </c>
       <c r="E439" s="1">
         <v>-0.009</v>
       </c>
       <c r="F439" s="1">
         <v>0.009</v>
       </c>
       <c r="G439" s="1">
-        <v>-0.009</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H439" s="1">
+        <v>-0.018</v>
       </c>
       <c r="I439" t="s">
         <v>26</v>
       </c>
       <c r="J439" t="s">
         <v>26</v>
       </c>
       <c r="K439" t="s">
         <v>26</v>
       </c>
       <c r="L439" t="s">
         <v>26</v>
       </c>
       <c r="M439" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440" t="s">
         <v>873</v>
       </c>
       <c r="B440" t="s">
         <v>840</v>
       </c>
       <c r="C440" t="s">
         <v>874</v>
       </c>
       <c r="D440" s="1">
+        <v>0</v>
+      </c>
+      <c r="E440" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="F440" s="1">
         <v>-0.002</v>
-      </c>
-[...4 lines deleted...]
-        <v>-0.006</v>
       </c>
       <c r="G440" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H440" t="s">
-        <v>26</v>
+      <c r="H440" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I440" t="s">
         <v>26</v>
       </c>
       <c r="J440" t="s">
         <v>26</v>
       </c>
       <c r="K440" t="s">
         <v>26</v>
       </c>
       <c r="L440" t="s">
         <v>26</v>
       </c>
       <c r="M440" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441" t="s">
         <v>875</v>
       </c>
       <c r="B441" t="s">
         <v>840</v>
       </c>
       <c r="C441" t="s">
         <v>876</v>
       </c>
       <c r="D441" s="1">
         <v>-0.003</v>
       </c>
       <c r="E441" s="1">
         <v>-0.004</v>
       </c>
       <c r="F441" s="1">
-        <v>0.003</v>
+        <v>0.001</v>
       </c>
       <c r="G441" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H441" t="s">
-        <v>26</v>
+      <c r="H441" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I441" t="s">
         <v>26</v>
       </c>
       <c r="J441" t="s">
         <v>26</v>
       </c>
       <c r="K441" t="s">
         <v>26</v>
       </c>
       <c r="L441" t="s">
         <v>26</v>
       </c>
       <c r="M441" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442" t="s">
         <v>877</v>
       </c>
       <c r="B442" t="s">
         <v>840</v>
       </c>
       <c r="C442" t="s">
         <v>878</v>
       </c>
       <c r="D442" s="1">
         <v>-0.004</v>
       </c>
       <c r="E442" s="1">
         <v>-0.005</v>
       </c>
       <c r="F442" s="1">
         <v>-0.003</v>
       </c>
       <c r="G442" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H442" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I442" t="s">
         <v>26</v>
       </c>
       <c r="J442" t="s">
         <v>26</v>
       </c>
       <c r="K442" t="s">
         <v>26</v>
       </c>
       <c r="L442" t="s">
         <v>26</v>
       </c>
       <c r="M442" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443" t="s">
         <v>879</v>
       </c>
       <c r="B443" t="s">
         <v>840</v>
       </c>
       <c r="C443" t="s">
         <v>523</v>
       </c>
       <c r="D443" s="1">
-        <v>-0.003</v>
+        <v>-0.001</v>
       </c>
       <c r="E443" s="1">
         <v>-0.005</v>
       </c>
       <c r="F443" s="1">
-        <v>-0.002</v>
+        <v>0</v>
       </c>
       <c r="G443" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H443" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I443" t="s">
         <v>26</v>
       </c>
       <c r="J443" t="s">
         <v>26</v>
       </c>
       <c r="K443" t="s">
         <v>26</v>
       </c>
       <c r="L443" t="s">
         <v>26</v>
       </c>
       <c r="M443" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444" t="s">
         <v>880</v>
       </c>
       <c r="B444" t="s">
         <v>840</v>
       </c>
       <c r="C444" t="s">
         <v>881</v>
       </c>
       <c r="D444" s="1">
         <v>-0.004</v>
       </c>
       <c r="E444" s="1">
         <v>-0.006</v>
       </c>
       <c r="F444" s="1">
         <v>-0.003</v>
       </c>
       <c r="G444" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H444" t="s">
-        <v>26</v>
+      <c r="H444" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I444" t="s">
         <v>26</v>
       </c>
       <c r="J444" t="s">
         <v>26</v>
       </c>
       <c r="K444" t="s">
         <v>26</v>
       </c>
       <c r="L444" t="s">
         <v>26</v>
       </c>
       <c r="M444" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445" t="s">
         <v>882</v>
       </c>
       <c r="B445" t="s">
         <v>840</v>
       </c>
       <c r="C445" t="s">
         <v>883</v>
       </c>
       <c r="D445" s="1">
         <v>-0.003</v>
       </c>
       <c r="E445" s="1">
-        <v>-0.008</v>
+        <v>-0.005</v>
       </c>
       <c r="F445" s="1">
         <v>-0.003</v>
       </c>
       <c r="G445" s="1">
-        <v>0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H445" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I445" t="s">
         <v>26</v>
       </c>
       <c r="J445" t="s">
         <v>26</v>
       </c>
       <c r="K445" t="s">
         <v>26</v>
       </c>
       <c r="L445" t="s">
         <v>26</v>
       </c>
       <c r="M445" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446" t="s">
         <v>884</v>
       </c>
       <c r="B446" t="s">
         <v>840</v>
       </c>
       <c r="C446" t="s">
         <v>885</v>
       </c>
       <c r="D446" s="1">
         <v>-0.003</v>
       </c>
       <c r="E446" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="F446" s="1">
-        <v>-0.003</v>
+        <v>-0.004</v>
       </c>
       <c r="G446" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H446" t="s">
-        <v>26</v>
+      <c r="H446" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I446" t="s">
         <v>26</v>
       </c>
       <c r="J446" t="s">
         <v>26</v>
       </c>
       <c r="K446" t="s">
         <v>26</v>
       </c>
       <c r="L446" t="s">
         <v>26</v>
       </c>
       <c r="M446" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447" t="s">
         <v>886</v>
       </c>
       <c r="B447" t="s">
         <v>840</v>
       </c>
       <c r="C447" t="s">
         <v>887</v>
       </c>
       <c r="D447" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="E447" s="1">
         <v>-0.005</v>
       </c>
-      <c r="E447" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F447" s="1">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="G447" s="1">
-        <v>0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.005</v>
+      </c>
+      <c r="H447" s="1">
+        <v>0.003</v>
       </c>
       <c r="I447" t="s">
         <v>26</v>
       </c>
       <c r="J447" t="s">
         <v>26</v>
       </c>
       <c r="K447" t="s">
         <v>26</v>
       </c>
       <c r="L447" t="s">
         <v>26</v>
       </c>
       <c r="M447" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448" t="s">
         <v>888</v>
       </c>
       <c r="B448" t="s">
         <v>840</v>
       </c>
       <c r="C448" t="s">
         <v>889</v>
       </c>
       <c r="D448" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="E448" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="F448" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="G448" s="1">
         <v>-0.005</v>
       </c>
-      <c r="E448" s="1">
+      <c r="H448" s="1">
         <v>-0.003</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I448" t="s">
         <v>26</v>
       </c>
       <c r="J448" t="s">
         <v>26</v>
       </c>
       <c r="K448" t="s">
         <v>26</v>
       </c>
       <c r="L448" t="s">
         <v>26</v>
       </c>
       <c r="M448" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449" t="s">
         <v>890</v>
       </c>
       <c r="B449" t="s">
         <v>840</v>
       </c>
       <c r="C449" t="s">
         <v>891</v>
       </c>
       <c r="D449" s="1">
         <v>-0.004</v>
       </c>
       <c r="E449" s="1">
         <v>-0.008</v>
       </c>
       <c r="F449" s="1">
         <v>0</v>
       </c>
       <c r="G449" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="H449" s="1">
         <v>-0.012</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I449" t="s">
         <v>26</v>
       </c>
       <c r="J449" t="s">
         <v>26</v>
       </c>
       <c r="K449" t="s">
         <v>26</v>
       </c>
       <c r="L449" t="s">
         <v>26</v>
       </c>
       <c r="M449" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450" t="s">
         <v>892</v>
       </c>
       <c r="B450" t="s">
         <v>840</v>
       </c>
       <c r="C450" t="s">
         <v>893</v>
       </c>
       <c r="D450" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="E450" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="F450" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="G450" s="1">
         <v>-0.004</v>
       </c>
-      <c r="E450" s="1">
-[...5 lines deleted...]
-      <c r="G450" s="1">
+      <c r="H450" s="1">
         <v>-0.006</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I450" t="s">
         <v>26</v>
       </c>
       <c r="J450" t="s">
         <v>26</v>
       </c>
       <c r="K450" t="s">
         <v>26</v>
       </c>
       <c r="L450" t="s">
         <v>26</v>
       </c>
       <c r="M450" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451" t="s">
         <v>894</v>
       </c>
       <c r="B451" t="s">
         <v>840</v>
       </c>
       <c r="C451" t="s">
         <v>895</v>
       </c>
       <c r="D451" s="1">
         <v>-0.004</v>
       </c>
       <c r="E451" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="F451" s="1">
         <v>-0.004</v>
       </c>
       <c r="G451" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H451" t="s">
-        <v>26</v>
+      <c r="H451" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I451" t="s">
         <v>26</v>
       </c>
       <c r="J451" t="s">
         <v>26</v>
       </c>
       <c r="K451" t="s">
         <v>26</v>
       </c>
       <c r="L451" t="s">
         <v>26</v>
       </c>
       <c r="M451" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452" t="s">
         <v>896</v>
       </c>
       <c r="B452" t="s">
         <v>840</v>
       </c>
       <c r="C452" t="s">
         <v>897</v>
       </c>
       <c r="D452" s="1">
         <v>-0.003</v>
       </c>
       <c r="E452" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="F452" s="1">
         <v>-0.008</v>
       </c>
-      <c r="F452" s="1">
+      <c r="G452" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H452" s="1">
         <v>-0.003</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I452" t="s">
         <v>26</v>
       </c>
       <c r="J452" t="s">
         <v>26</v>
       </c>
       <c r="K452" t="s">
         <v>26</v>
       </c>
       <c r="L452" t="s">
         <v>26</v>
       </c>
       <c r="M452" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453" t="s">
         <v>898</v>
       </c>
       <c r="B453" t="s">
         <v>840</v>
       </c>
       <c r="C453" t="s">
         <v>899</v>
       </c>
       <c r="D453" s="1">
         <v>0</v>
       </c>
       <c r="E453" s="1">
         <v>0</v>
       </c>
       <c r="F453" s="1">
         <v>0</v>
       </c>
       <c r="G453" s="1">
         <v>0</v>
       </c>
-      <c r="H453" t="s">
-        <v>26</v>
+      <c r="H453" s="1">
+        <v>0</v>
       </c>
       <c r="I453" t="s">
         <v>26</v>
       </c>
       <c r="J453" t="s">
         <v>26</v>
       </c>
       <c r="K453" t="s">
         <v>26</v>
       </c>
       <c r="L453" t="s">
         <v>26</v>
       </c>
       <c r="M453" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454" t="s">
         <v>900</v>
       </c>
       <c r="B454" t="s">
         <v>840</v>
       </c>
       <c r="C454" t="s">
         <v>427</v>
       </c>
       <c r="D454" s="1">
-        <v>-0.005</v>
+        <v>-0.003</v>
       </c>
       <c r="E454" s="1">
-        <v>-0.001</v>
+        <v>-0.002</v>
       </c>
       <c r="F454" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="G454" s="1">
         <v>-0.004</v>
       </c>
-      <c r="G454" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H454" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I454" t="s">
         <v>26</v>
       </c>
       <c r="J454" t="s">
         <v>26</v>
       </c>
       <c r="K454" t="s">
         <v>26</v>
       </c>
       <c r="L454" t="s">
         <v>26</v>
       </c>
       <c r="M454" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455" t="s">
         <v>901</v>
       </c>
       <c r="B455" t="s">
         <v>840</v>
       </c>
       <c r="C455" t="s">
         <v>435</v>
       </c>
       <c r="D455" s="1">
         <v>0.007</v>
       </c>
       <c r="E455" s="1">
         <v>0.005</v>
       </c>
       <c r="F455" s="1">
         <v>0.002</v>
       </c>
       <c r="G455" s="1">
-        <v>0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.003</v>
+      </c>
+      <c r="H455" s="1">
+        <v>-0.001</v>
       </c>
       <c r="I455" t="s">
         <v>26</v>
       </c>
       <c r="J455" t="s">
         <v>26</v>
       </c>
       <c r="K455" t="s">
         <v>26</v>
       </c>
       <c r="L455" t="s">
         <v>26</v>
       </c>
       <c r="M455" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456" t="s">
         <v>902</v>
       </c>
       <c r="B456" t="s">
         <v>840</v>
       </c>
       <c r="C456" t="s">
         <v>903</v>
       </c>
       <c r="D456" s="1">
-        <v>-0.003</v>
+        <v>-0.005</v>
       </c>
       <c r="E456" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="F456" s="1">
         <v>-0.003</v>
       </c>
       <c r="G456" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="H456" s="1">
         <v>-0.004</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I456" t="s">
         <v>26</v>
       </c>
       <c r="J456" t="s">
         <v>26</v>
       </c>
       <c r="K456" t="s">
         <v>26</v>
       </c>
       <c r="L456" t="s">
         <v>26</v>
       </c>
       <c r="M456" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457" t="s">
         <v>904</v>
       </c>
       <c r="B457" t="s">
         <v>840</v>
       </c>
       <c r="C457" t="s">
         <v>437</v>
       </c>
       <c r="D457" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="E457" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="F457" s="1">
-        <v>0</v>
+        <v>-0.001</v>
       </c>
       <c r="G457" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H457" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I457" t="s">
         <v>26</v>
       </c>
       <c r="J457" t="s">
         <v>26</v>
       </c>
       <c r="K457" t="s">
         <v>26</v>
       </c>
       <c r="L457" t="s">
         <v>26</v>
       </c>
       <c r="M457" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458" t="s">
         <v>905</v>
       </c>
       <c r="B458" t="s">
         <v>840</v>
       </c>
       <c r="C458" t="s">
         <v>543</v>
       </c>
       <c r="D458" s="1">
+        <v>0</v>
+      </c>
+      <c r="E458" s="1">
         <v>-0.002</v>
       </c>
-      <c r="E458" s="1">
+      <c r="F458" s="1">
         <v>0</v>
       </c>
-      <c r="F458" s="1">
+      <c r="G458" s="1">
         <v>-0.001</v>
       </c>
-      <c r="G458" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H458" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I458" t="s">
         <v>26</v>
       </c>
       <c r="J458" t="s">
         <v>26</v>
       </c>
       <c r="K458" t="s">
         <v>26</v>
       </c>
       <c r="L458" t="s">
         <v>26</v>
       </c>
       <c r="M458" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459" t="s">
         <v>906</v>
       </c>
       <c r="B459" t="s">
         <v>840</v>
       </c>
       <c r="C459" t="s">
         <v>907</v>
       </c>
       <c r="D459" s="1">
         <v>-0.005</v>
       </c>
       <c r="E459" s="1">
         <v>-0.005</v>
       </c>
       <c r="F459" s="1">
         <v>-0.002</v>
       </c>
       <c r="G459" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H459" t="s">
-        <v>26</v>
+      <c r="H459" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I459" t="s">
         <v>26</v>
       </c>
       <c r="J459" t="s">
         <v>26</v>
       </c>
       <c r="K459" t="s">
         <v>26</v>
       </c>
       <c r="L459" t="s">
         <v>26</v>
       </c>
       <c r="M459" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460" t="s">
         <v>908</v>
       </c>
       <c r="B460" t="s">
         <v>840</v>
       </c>
       <c r="C460" t="s">
         <v>909</v>
       </c>
       <c r="D460" s="1">
         <v>-0.005</v>
       </c>
       <c r="E460" s="1">
         <v>-0.005</v>
       </c>
       <c r="F460" s="1">
-        <v>-0.008</v>
+        <v>-0.005</v>
       </c>
       <c r="G460" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H460" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I460" t="s">
         <v>26</v>
       </c>
       <c r="J460" t="s">
         <v>26</v>
       </c>
       <c r="K460" t="s">
         <v>26</v>
       </c>
       <c r="L460" t="s">
         <v>26</v>
       </c>
       <c r="M460" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461" t="s">
         <v>910</v>
       </c>
       <c r="B461" t="s">
         <v>840</v>
       </c>
       <c r="C461" t="s">
         <v>160</v>
       </c>
       <c r="D461" s="1">
         <v>-0.004</v>
       </c>
       <c r="E461" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="F461" s="1">
         <v>-0.003</v>
       </c>
       <c r="G461" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="H461" s="1">
         <v>-0.004</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I461" t="s">
         <v>26</v>
       </c>
       <c r="J461" t="s">
         <v>26</v>
       </c>
       <c r="K461" t="s">
         <v>26</v>
       </c>
       <c r="L461" t="s">
         <v>26</v>
       </c>
       <c r="M461" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="462" spans="1:13">
       <c r="A462" t="s">
         <v>911</v>
       </c>
       <c r="B462" t="s">
         <v>840</v>
       </c>
       <c r="C462" t="s">
         <v>912</v>
       </c>
       <c r="D462" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="E462" s="1">
-        <v>-0.003</v>
+        <v>-0.001</v>
       </c>
       <c r="F462" s="1">
-        <v>0</v>
+        <v>-0.001</v>
       </c>
       <c r="G462" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H462" t="s">
-        <v>26</v>
+      <c r="H462" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I462" t="s">
         <v>26</v>
       </c>
       <c r="J462" t="s">
         <v>26</v>
       </c>
       <c r="K462" t="s">
         <v>26</v>
       </c>
       <c r="L462" t="s">
         <v>26</v>
       </c>
       <c r="M462" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463" t="s">
         <v>913</v>
       </c>
       <c r="B463" t="s">
         <v>840</v>
       </c>
       <c r="C463" t="s">
         <v>914</v>
       </c>
       <c r="D463" s="1">
         <v>-0.004</v>
       </c>
       <c r="E463" s="1">
-        <v>-0.006</v>
+        <v>-0.007</v>
       </c>
       <c r="F463" s="1">
         <v>-0.004</v>
       </c>
       <c r="G463" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H463" t="s">
-        <v>26</v>
+      <c r="H463" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I463" t="s">
         <v>26</v>
       </c>
       <c r="J463" t="s">
         <v>26</v>
       </c>
       <c r="K463" t="s">
         <v>26</v>
       </c>
       <c r="L463" t="s">
         <v>26</v>
       </c>
       <c r="M463" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464" t="s">
         <v>915</v>
       </c>
       <c r="B464" t="s">
         <v>840</v>
       </c>
       <c r="C464" t="s">
         <v>707</v>
       </c>
       <c r="D464" s="1">
         <v>0.003</v>
       </c>
       <c r="E464" s="1">
-        <v>-0.003</v>
+        <v>-0.005</v>
       </c>
       <c r="F464" s="1">
+        <v>0</v>
+      </c>
+      <c r="G464" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="H464" s="1">
         <v>-0.001</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I464" t="s">
         <v>26</v>
       </c>
       <c r="J464" t="s">
         <v>26</v>
       </c>
       <c r="K464" t="s">
         <v>26</v>
       </c>
       <c r="L464" t="s">
         <v>26</v>
       </c>
       <c r="M464" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465" t="s">
         <v>916</v>
       </c>
       <c r="B465" t="s">
         <v>840</v>
       </c>
       <c r="C465" t="s">
         <v>917</v>
       </c>
       <c r="D465" s="1">
         <v>0.006</v>
       </c>
       <c r="E465" s="1">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
       <c r="F465" s="1">
         <v>0.006</v>
       </c>
       <c r="G465" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H465" s="1">
+        <v>0.002</v>
       </c>
       <c r="I465" t="s">
         <v>26</v>
       </c>
       <c r="J465" t="s">
         <v>26</v>
       </c>
       <c r="K465" t="s">
         <v>26</v>
       </c>
       <c r="L465" t="s">
         <v>26</v>
       </c>
       <c r="M465" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="466" spans="1:13">
       <c r="A466" t="s">
         <v>918</v>
       </c>
       <c r="B466" t="s">
         <v>840</v>
       </c>
       <c r="C466" t="s">
         <v>919</v>
       </c>
       <c r="D466" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="E466" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="F466" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="G466" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="H466" s="1">
         <v>-0.004</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I466" t="s">
         <v>26</v>
       </c>
       <c r="J466" t="s">
         <v>26</v>
       </c>
       <c r="K466" t="s">
         <v>26</v>
       </c>
       <c r="L466" t="s">
         <v>26</v>
       </c>
       <c r="M466" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467" t="s">
         <v>920</v>
       </c>
       <c r="B467" t="s">
         <v>840</v>
       </c>
       <c r="C467" t="s">
         <v>921</v>
       </c>
       <c r="D467" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="E467" s="1">
         <v>-0.004</v>
       </c>
-      <c r="E467" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="F467" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="G467" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H467" t="s">
-        <v>26</v>
+      <c r="H467" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I467" t="s">
         <v>26</v>
       </c>
       <c r="J467" t="s">
         <v>26</v>
       </c>
       <c r="K467" t="s">
         <v>26</v>
       </c>
       <c r="L467" t="s">
         <v>26</v>
       </c>
       <c r="M467" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="468" spans="1:13">
       <c r="A468" t="s">
         <v>922</v>
       </c>
       <c r="B468" t="s">
         <v>840</v>
       </c>
       <c r="C468" t="s">
         <v>923</v>
       </c>
       <c r="D468" s="1">
         <v>-0.005</v>
       </c>
       <c r="E468" s="1">
         <v>-0.005</v>
       </c>
       <c r="F468" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="G468" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H468" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I468" t="s">
         <v>26</v>
       </c>
       <c r="J468" t="s">
         <v>26</v>
       </c>
       <c r="K468" t="s">
         <v>26</v>
       </c>
       <c r="L468" t="s">
         <v>26</v>
       </c>
       <c r="M468" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="469" spans="1:13">
       <c r="A469" t="s">
         <v>924</v>
       </c>
       <c r="B469" t="s">
         <v>840</v>
       </c>
       <c r="C469" t="s">
         <v>925</v>
       </c>
       <c r="D469" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="E469" s="1">
         <v>-0.005</v>
       </c>
       <c r="F469" s="1">
         <v>-0.003</v>
       </c>
       <c r="G469" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H469" t="s">
-        <v>26</v>
+      <c r="H469" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I469" t="s">
         <v>26</v>
       </c>
       <c r="J469" t="s">
         <v>26</v>
       </c>
       <c r="K469" t="s">
         <v>26</v>
       </c>
       <c r="L469" t="s">
         <v>26</v>
       </c>
       <c r="M469" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="470" spans="1:13">
       <c r="A470" t="s">
         <v>926</v>
       </c>
       <c r="B470" t="s">
         <v>840</v>
       </c>
       <c r="C470" t="s">
         <v>927</v>
       </c>
       <c r="D470" s="1">
-        <v>0.016</v>
+        <v>0.017</v>
       </c>
       <c r="E470" s="1">
-        <v>0.022</v>
+        <v>0.021</v>
       </c>
       <c r="F470" s="1">
         <v>0.026</v>
       </c>
       <c r="G470" s="1">
         <v>0.017</v>
       </c>
-      <c r="H470" t="s">
-        <v>26</v>
+      <c r="H470" s="1">
+        <v>0.016</v>
       </c>
       <c r="I470" t="s">
         <v>26</v>
       </c>
       <c r="J470" t="s">
         <v>26</v>
       </c>
       <c r="K470" t="s">
         <v>26</v>
       </c>
       <c r="L470" t="s">
         <v>26</v>
       </c>
       <c r="M470" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="471" spans="1:13">
       <c r="A471" t="s">
         <v>928</v>
       </c>
       <c r="B471" t="s">
         <v>840</v>
       </c>
       <c r="C471" t="s">
         <v>929</v>
       </c>
       <c r="D471" s="1">
         <v>-0.004</v>
       </c>
       <c r="E471" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="F471" s="1">
         <v>0.013</v>
       </c>
       <c r="G471" s="1">
-        <v>0.034</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.035</v>
+      </c>
+      <c r="H471" s="1">
+        <v>0.027</v>
       </c>
       <c r="I471" t="s">
         <v>26</v>
       </c>
       <c r="J471" t="s">
         <v>26</v>
       </c>
       <c r="K471" t="s">
         <v>26</v>
       </c>
       <c r="L471" t="s">
         <v>26</v>
       </c>
       <c r="M471" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472" t="s">
         <v>930</v>
       </c>
       <c r="B472" t="s">
         <v>840</v>
       </c>
       <c r="C472" t="s">
         <v>931</v>
       </c>
       <c r="D472" s="1">
         <v>0.006</v>
       </c>
       <c r="E472" s="1">
         <v>0.007</v>
       </c>
       <c r="F472" s="1">
         <v>0.001</v>
       </c>
       <c r="G472" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H472" t="s">
-        <v>26</v>
+      <c r="H472" s="1">
+        <v>0</v>
       </c>
       <c r="I472" t="s">
         <v>26</v>
       </c>
       <c r="J472" t="s">
         <v>26</v>
       </c>
       <c r="K472" t="s">
         <v>26</v>
       </c>
       <c r="L472" t="s">
         <v>26</v>
       </c>
       <c r="M472" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473" t="s">
         <v>932</v>
       </c>
       <c r="B473" t="s">
         <v>840</v>
       </c>
       <c r="C473" t="s">
         <v>216</v>
       </c>
       <c r="D473" s="1">
         <v>-0.004</v>
       </c>
       <c r="E473" s="1">
         <v>-0.006</v>
       </c>
       <c r="F473" s="1">
         <v>-0.003</v>
       </c>
       <c r="G473" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H473" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I473" t="s">
         <v>26</v>
       </c>
       <c r="J473" t="s">
         <v>26</v>
       </c>
       <c r="K473" t="s">
         <v>26</v>
       </c>
       <c r="L473" t="s">
         <v>26</v>
       </c>
       <c r="M473" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="474" spans="1:13">
       <c r="A474" t="s">
         <v>933</v>
       </c>
       <c r="B474" t="s">
         <v>840</v>
       </c>
       <c r="C474" t="s">
         <v>934</v>
       </c>
       <c r="D474" s="1">
         <v>-0.004</v>
       </c>
       <c r="E474" s="1">
-        <v>-0.008</v>
+        <v>-0.006</v>
       </c>
       <c r="F474" s="1">
-        <v>-0.003</v>
+        <v>-0.006</v>
       </c>
       <c r="G474" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H474" t="s">
-        <v>26</v>
+      <c r="H474" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I474" t="s">
         <v>26</v>
       </c>
       <c r="J474" t="s">
         <v>26</v>
       </c>
       <c r="K474" t="s">
         <v>26</v>
       </c>
       <c r="L474" t="s">
         <v>26</v>
       </c>
       <c r="M474" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475" t="s">
         <v>935</v>
       </c>
       <c r="B475" t="s">
         <v>840</v>
       </c>
       <c r="C475" t="s">
         <v>936</v>
       </c>
       <c r="D475" s="1">
         <v>-0.001</v>
       </c>
       <c r="E475" s="1">
         <v>-0.002</v>
       </c>
       <c r="F475" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="G475" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H475" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I475" t="s">
         <v>26</v>
       </c>
       <c r="J475" t="s">
         <v>26</v>
       </c>
       <c r="K475" t="s">
         <v>26</v>
       </c>
       <c r="L475" t="s">
         <v>26</v>
       </c>
       <c r="M475" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476" t="s">
         <v>937</v>
       </c>
       <c r="B476" t="s">
         <v>840</v>
       </c>
       <c r="C476" t="s">
         <v>938</v>
       </c>
       <c r="D476" s="1">
         <v>-0.001</v>
       </c>
       <c r="E476" s="1">
         <v>-0.003</v>
       </c>
       <c r="F476" s="1">
-        <v>0</v>
+        <v>0.002</v>
       </c>
       <c r="G476" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H476" t="s">
-        <v>26</v>
+      <c r="H476" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I476" t="s">
         <v>26</v>
       </c>
       <c r="J476" t="s">
         <v>26</v>
       </c>
       <c r="K476" t="s">
         <v>26</v>
       </c>
       <c r="L476" t="s">
         <v>26</v>
       </c>
       <c r="M476" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477" t="s">
         <v>939</v>
       </c>
       <c r="B477" t="s">
         <v>840</v>
       </c>
       <c r="C477" t="s">
         <v>940</v>
       </c>
       <c r="D477" s="1">
         <v>-0.003</v>
       </c>
       <c r="E477" s="1">
         <v>-0.003</v>
       </c>
       <c r="F477" s="1">
+        <v>-0.001</v>
+      </c>
+      <c r="G477" s="1">
         <v>-0.002</v>
       </c>
-      <c r="G477" s="1">
+      <c r="H477" s="1">
         <v>-0.003</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I477" t="s">
         <v>26</v>
       </c>
       <c r="J477" t="s">
         <v>26</v>
       </c>
       <c r="K477" t="s">
         <v>26</v>
       </c>
       <c r="L477" t="s">
         <v>26</v>
       </c>
       <c r="M477" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478" t="s">
         <v>941</v>
       </c>
       <c r="B478" t="s">
         <v>840</v>
       </c>
       <c r="C478" t="s">
         <v>942</v>
       </c>
       <c r="D478" s="1">
         <v>0.003</v>
       </c>
       <c r="E478" s="1">
         <v>-0.002</v>
       </c>
       <c r="F478" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="G478" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H478" t="s">
-        <v>26</v>
+      <c r="H478" s="1">
+        <v>0.004</v>
       </c>
       <c r="I478" t="s">
         <v>26</v>
       </c>
       <c r="J478" t="s">
         <v>26</v>
       </c>
       <c r="K478" t="s">
         <v>26</v>
       </c>
       <c r="L478" t="s">
         <v>26</v>
       </c>
       <c r="M478" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="479" spans="1:13">
       <c r="A479" t="s">
         <v>943</v>
       </c>
       <c r="B479" t="s">
         <v>840</v>
       </c>
       <c r="C479" t="s">
         <v>944</v>
       </c>
       <c r="D479" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E479" s="1">
         <v>-0.004</v>
       </c>
       <c r="F479" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="G479" s="1">
-        <v>-0.006</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H479" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I479" t="s">
         <v>26</v>
       </c>
       <c r="J479" t="s">
         <v>26</v>
       </c>
       <c r="K479" t="s">
         <v>26</v>
       </c>
       <c r="L479" t="s">
         <v>26</v>
       </c>
       <c r="M479" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480" t="s">
         <v>945</v>
       </c>
       <c r="B480" t="s">
         <v>840</v>
       </c>
       <c r="C480" t="s">
         <v>946</v>
       </c>
       <c r="D480" s="1">
         <v>-0.005</v>
       </c>
       <c r="E480" s="1">
         <v>-0.005</v>
       </c>
       <c r="F480" s="1">
         <v>-0.002</v>
       </c>
       <c r="G480" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.01</v>
+      </c>
+      <c r="H480" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I480" t="s">
         <v>26</v>
       </c>
       <c r="J480" t="s">
         <v>26</v>
       </c>
       <c r="K480" t="s">
         <v>26</v>
       </c>
       <c r="L480" t="s">
         <v>26</v>
       </c>
       <c r="M480" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481" t="s">
         <v>947</v>
       </c>
       <c r="B481" t="s">
         <v>840</v>
       </c>
       <c r="C481" t="s">
         <v>948</v>
       </c>
       <c r="D481" s="1">
         <v>-0.004</v>
       </c>
       <c r="E481" s="1">
         <v>-0.004</v>
       </c>
       <c r="F481" s="1">
         <v>-0.004</v>
       </c>
       <c r="G481" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H481" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I481" t="s">
         <v>26</v>
       </c>
       <c r="J481" t="s">
         <v>26</v>
       </c>
       <c r="K481" t="s">
         <v>26</v>
       </c>
       <c r="L481" t="s">
         <v>26</v>
       </c>
       <c r="M481" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482" t="s">
         <v>949</v>
       </c>
       <c r="B482" t="s">
         <v>840</v>
       </c>
       <c r="C482" t="s">
         <v>830</v>
       </c>
       <c r="D482" s="1">
-        <v>-0.001</v>
+        <v>0</v>
       </c>
       <c r="E482" s="1">
         <v>-0.004</v>
       </c>
       <c r="F482" s="1">
         <v>0.011</v>
       </c>
       <c r="G482" s="1">
         <v>0.014</v>
       </c>
-      <c r="H482" t="s">
-        <v>26</v>
+      <c r="H482" s="1">
+        <v>0.004</v>
       </c>
       <c r="I482" t="s">
         <v>26</v>
       </c>
       <c r="J482" t="s">
         <v>26</v>
       </c>
       <c r="K482" t="s">
         <v>26</v>
       </c>
       <c r="L482" t="s">
         <v>26</v>
       </c>
       <c r="M482" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483" t="s">
         <v>950</v>
       </c>
       <c r="B483" t="s">
         <v>840</v>
       </c>
       <c r="C483" t="s">
         <v>951</v>
       </c>
       <c r="D483" s="1">
         <v>0.028</v>
       </c>
       <c r="E483" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="F483" s="1">
         <v>-0.005</v>
       </c>
       <c r="G483" s="1">
+        <v>0.004</v>
+      </c>
+      <c r="H483" s="1">
         <v>-0.004</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I483" t="s">
         <v>26</v>
       </c>
       <c r="J483" t="s">
         <v>26</v>
       </c>
       <c r="K483" t="s">
         <v>26</v>
       </c>
       <c r="L483" t="s">
         <v>26</v>
       </c>
       <c r="M483" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484" t="s">
         <v>952</v>
       </c>
       <c r="B484" t="s">
         <v>840</v>
       </c>
       <c r="C484" t="s">
         <v>953</v>
       </c>
       <c r="D484" s="1">
         <v>-0.002</v>
       </c>
       <c r="E484" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="F484" s="1">
         <v>-0.003</v>
       </c>
       <c r="G484" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.006</v>
+      </c>
+      <c r="H484" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I484" t="s">
         <v>26</v>
       </c>
       <c r="J484" t="s">
         <v>26</v>
       </c>
       <c r="K484" t="s">
         <v>26</v>
       </c>
       <c r="L484" t="s">
         <v>26</v>
       </c>
       <c r="M484" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485" t="s">
         <v>954</v>
       </c>
       <c r="B485" t="s">
         <v>840</v>
       </c>
       <c r="C485" t="s">
         <v>955</v>
       </c>
       <c r="D485" s="1">
         <v>0</v>
       </c>
       <c r="E485" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="F485" s="1">
-        <v>-0.002</v>
+        <v>-0.003</v>
       </c>
       <c r="G485" s="1">
-        <v>-0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H485" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I485" t="s">
         <v>26</v>
       </c>
       <c r="J485" t="s">
         <v>26</v>
       </c>
       <c r="K485" t="s">
         <v>26</v>
       </c>
       <c r="L485" t="s">
         <v>26</v>
       </c>
       <c r="M485" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486" t="s">
         <v>956</v>
       </c>
       <c r="B486" t="s">
         <v>840</v>
       </c>
       <c r="C486" t="s">
         <v>957</v>
       </c>
       <c r="D486" s="1">
         <v>0.005</v>
       </c>
       <c r="E486" s="1">
         <v>-0.004</v>
       </c>
       <c r="F486" s="1">
-        <v>0.02</v>
+        <v>0.022</v>
       </c>
       <c r="G486" s="1">
         <v>0.004</v>
       </c>
-      <c r="H486" t="s">
-        <v>26</v>
+      <c r="H486" s="1">
+        <v>0.005</v>
       </c>
       <c r="I486" t="s">
         <v>26</v>
       </c>
       <c r="J486" t="s">
         <v>26</v>
       </c>
       <c r="K486" t="s">
         <v>26</v>
       </c>
       <c r="L486" t="s">
         <v>26</v>
       </c>
       <c r="M486" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487" t="s">
         <v>958</v>
       </c>
       <c r="B487" t="s">
         <v>840</v>
       </c>
       <c r="C487" t="s">
         <v>959</v>
       </c>
       <c r="D487" s="1">
         <v>0</v>
       </c>
       <c r="E487" s="1">
         <v>-0.009</v>
       </c>
       <c r="F487" s="1">
         <v>0.009</v>
       </c>
       <c r="G487" s="1">
         <v>0</v>
       </c>
-      <c r="H487" t="s">
-        <v>26</v>
+      <c r="H487" s="1">
+        <v>0</v>
       </c>
       <c r="I487" t="s">
         <v>26</v>
       </c>
       <c r="J487" t="s">
         <v>26</v>
       </c>
       <c r="K487" t="s">
         <v>26</v>
       </c>
       <c r="L487" t="s">
         <v>26</v>
       </c>
       <c r="M487" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488" t="s">
         <v>960</v>
       </c>
       <c r="B488" t="s">
         <v>840</v>
       </c>
       <c r="C488" t="s">
         <v>961</v>
       </c>
       <c r="D488" s="1">
         <v>-0.003</v>
       </c>
       <c r="E488" s="1">
         <v>-0.007</v>
       </c>
       <c r="F488" s="1">
         <v>-0.003</v>
       </c>
       <c r="G488" s="1">
         <v>-0.005</v>
       </c>
-      <c r="H488" t="s">
-        <v>26</v>
+      <c r="H488" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I488" t="s">
         <v>26</v>
       </c>
       <c r="J488" t="s">
         <v>26</v>
       </c>
       <c r="K488" t="s">
         <v>26</v>
       </c>
       <c r="L488" t="s">
         <v>26</v>
       </c>
       <c r="M488" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489" t="s">
         <v>962</v>
       </c>
       <c r="B489" t="s">
         <v>963</v>
       </c>
       <c r="C489" t="s">
         <v>964</v>
       </c>
       <c r="D489" s="1">
         <v>-0.007</v>
       </c>
       <c r="E489" s="1">
         <v>-0.007</v>
       </c>
       <c r="F489" s="1">
         <v>-0.007</v>
       </c>
       <c r="G489" s="1">
         <v>0</v>
       </c>
-      <c r="H489" t="s">
-        <v>26</v>
+      <c r="H489" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I489" t="s">
         <v>26</v>
       </c>
       <c r="J489" t="s">
         <v>26</v>
       </c>
       <c r="K489" t="s">
         <v>26</v>
       </c>
       <c r="L489" t="s">
         <v>26</v>
       </c>
       <c r="M489" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490" t="s">
         <v>965</v>
       </c>
       <c r="B490" t="s">
         <v>963</v>
       </c>
       <c r="C490" t="s">
         <v>488</v>
       </c>
       <c r="D490" s="1">
         <v>-0.002</v>
       </c>
       <c r="E490" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="F490" s="1">
         <v>-0.004</v>
       </c>
       <c r="G490" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H490" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I490" t="s">
         <v>26</v>
       </c>
       <c r="J490" t="s">
         <v>26</v>
       </c>
       <c r="K490" t="s">
         <v>26</v>
       </c>
       <c r="L490" t="s">
         <v>26</v>
       </c>
       <c r="M490" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491" t="s">
         <v>966</v>
       </c>
       <c r="B491" t="s">
         <v>963</v>
       </c>
       <c r="C491" t="s">
         <v>967</v>
       </c>
       <c r="D491" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E491" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F491" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="G491" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H491" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I491" t="s">
         <v>26</v>
       </c>
       <c r="J491" t="s">
         <v>26</v>
       </c>
       <c r="K491" t="s">
         <v>26</v>
       </c>
       <c r="L491" t="s">
         <v>26</v>
       </c>
       <c r="M491" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492" t="s">
         <v>968</v>
       </c>
       <c r="B492" t="s">
         <v>963</v>
       </c>
       <c r="C492" t="s">
         <v>969</v>
       </c>
       <c r="D492" s="1">
         <v>-0.008</v>
       </c>
       <c r="E492" s="1">
         <v>-0.008</v>
       </c>
       <c r="F492" s="1">
         <v>-0.004</v>
       </c>
       <c r="G492" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="H492" s="1">
         <v>-0.004</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I492" t="s">
         <v>26</v>
       </c>
       <c r="J492" t="s">
         <v>26</v>
       </c>
       <c r="K492" t="s">
         <v>26</v>
       </c>
       <c r="L492" t="s">
         <v>26</v>
       </c>
       <c r="M492" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493" t="s">
         <v>970</v>
       </c>
       <c r="B493" t="s">
         <v>963</v>
       </c>
       <c r="C493" t="s">
         <v>971</v>
       </c>
       <c r="D493" s="1">
         <v>-0.006</v>
       </c>
       <c r="E493" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="F493" s="1">
         <v>-0.005</v>
       </c>
       <c r="G493" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H493" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I493" t="s">
         <v>26</v>
       </c>
       <c r="J493" t="s">
         <v>26</v>
       </c>
       <c r="K493" t="s">
         <v>26</v>
       </c>
       <c r="L493" t="s">
         <v>26</v>
       </c>
       <c r="M493" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494" t="s">
         <v>972</v>
       </c>
       <c r="B494" t="s">
         <v>963</v>
       </c>
       <c r="C494" t="s">
         <v>973</v>
       </c>
       <c r="D494" s="1">
-        <v>0</v>
+        <v>-0.001</v>
       </c>
       <c r="E494" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="F494" s="1">
         <v>0.002</v>
       </c>
       <c r="G494" s="1">
-        <v>0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.002</v>
+      </c>
+      <c r="H494" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I494" t="s">
         <v>26</v>
       </c>
       <c r="J494" t="s">
         <v>26</v>
       </c>
       <c r="K494" t="s">
         <v>26</v>
       </c>
       <c r="L494" t="s">
         <v>26</v>
       </c>
       <c r="M494" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495" t="s">
         <v>974</v>
       </c>
       <c r="B495" t="s">
         <v>963</v>
       </c>
       <c r="C495" t="s">
         <v>975</v>
       </c>
       <c r="D495" s="1">
         <v>-0.005</v>
       </c>
       <c r="E495" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="F495" s="1">
+        <v>-0.009</v>
+      </c>
+      <c r="G495" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="H495" s="1">
         <v>-0.007</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I495" t="s">
         <v>26</v>
       </c>
       <c r="J495" t="s">
         <v>26</v>
       </c>
       <c r="K495" t="s">
         <v>26</v>
       </c>
       <c r="L495" t="s">
         <v>26</v>
       </c>
       <c r="M495" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496" t="s">
         <v>976</v>
       </c>
       <c r="B496" t="s">
         <v>963</v>
       </c>
       <c r="C496" t="s">
         <v>977</v>
       </c>
       <c r="D496" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="E496" s="1">
+        <v>-0.008</v>
+      </c>
+      <c r="F496" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G496" s="1">
         <v>-0.004</v>
       </c>
-      <c r="E496" s="1">
-[...2 lines deleted...]
-      <c r="F496" s="1">
+      <c r="H496" s="1">
         <v>-0.004</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I496" t="s">
         <v>26</v>
       </c>
       <c r="J496" t="s">
         <v>26</v>
       </c>
       <c r="K496" t="s">
         <v>26</v>
       </c>
       <c r="L496" t="s">
         <v>26</v>
       </c>
       <c r="M496" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497" t="s">
         <v>978</v>
       </c>
       <c r="B497" t="s">
         <v>963</v>
       </c>
       <c r="C497" t="s">
         <v>979</v>
       </c>
       <c r="D497" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E497" s="1">
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="F497" s="1">
         <v>-0.003</v>
       </c>
       <c r="G497" s="1">
         <v>0.004</v>
       </c>
-      <c r="H497" t="s">
-        <v>26</v>
+      <c r="H497" s="1">
+        <v>0.007</v>
       </c>
       <c r="I497" t="s">
         <v>26</v>
       </c>
       <c r="J497" t="s">
         <v>26</v>
       </c>
       <c r="K497" t="s">
         <v>26</v>
       </c>
       <c r="L497" t="s">
         <v>26</v>
       </c>
       <c r="M497" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498" t="s">
         <v>980</v>
       </c>
       <c r="B498" t="s">
         <v>963</v>
       </c>
       <c r="C498" t="s">
         <v>981</v>
       </c>
       <c r="D498" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E498" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F498" s="1">
         <v>-0.005</v>
       </c>
       <c r="G498" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H498" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I498" t="s">
         <v>26</v>
       </c>
       <c r="J498" t="s">
         <v>26</v>
       </c>
       <c r="K498" t="s">
         <v>26</v>
       </c>
       <c r="L498" t="s">
         <v>26</v>
       </c>
       <c r="M498" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" t="s">
         <v>982</v>
       </c>
       <c r="B499" t="s">
         <v>963</v>
       </c>
       <c r="C499" t="s">
         <v>983</v>
       </c>
       <c r="D499" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="E499" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="F499" s="1">
         <v>-0.003</v>
       </c>
       <c r="G499" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H499" t="s">
-        <v>26</v>
+      <c r="H499" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I499" t="s">
         <v>26</v>
       </c>
       <c r="J499" t="s">
         <v>26</v>
       </c>
       <c r="K499" t="s">
         <v>26</v>
       </c>
       <c r="L499" t="s">
         <v>26</v>
       </c>
       <c r="M499" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500" t="s">
         <v>984</v>
       </c>
       <c r="B500" t="s">
         <v>963</v>
       </c>
       <c r="C500" t="s">
         <v>985</v>
       </c>
       <c r="D500" s="1">
         <v>-0.01</v>
       </c>
       <c r="E500" s="1">
         <v>-0.01</v>
       </c>
       <c r="F500" s="1">
         <v>0</v>
       </c>
       <c r="G500" s="1">
         <v>0</v>
       </c>
-      <c r="H500" t="s">
-        <v>26</v>
+      <c r="H500" s="1">
+        <v>-0.01</v>
       </c>
       <c r="I500" t="s">
         <v>26</v>
       </c>
       <c r="J500" t="s">
         <v>26</v>
       </c>
       <c r="K500" t="s">
         <v>26</v>
       </c>
       <c r="L500" t="s">
         <v>26</v>
       </c>
       <c r="M500" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" t="s">
         <v>986</v>
       </c>
       <c r="B501" t="s">
         <v>963</v>
       </c>
       <c r="C501" t="s">
         <v>523</v>
       </c>
       <c r="D501" s="1">
-        <v>0</v>
+        <v>0.001</v>
       </c>
       <c r="E501" s="1">
-        <v>-0.01</v>
+        <v>-0.008</v>
       </c>
       <c r="F501" s="1">
-        <v>0.003</v>
+        <v>0.004</v>
       </c>
       <c r="G501" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H501" t="s">
-        <v>26</v>
+      <c r="H501" s="1">
+        <v>0.001</v>
       </c>
       <c r="I501" t="s">
         <v>26</v>
       </c>
       <c r="J501" t="s">
         <v>26</v>
       </c>
       <c r="K501" t="s">
         <v>26</v>
       </c>
       <c r="L501" t="s">
         <v>26</v>
       </c>
       <c r="M501" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" t="s">
         <v>987</v>
       </c>
       <c r="B502" t="s">
         <v>963</v>
       </c>
       <c r="C502" t="s">
         <v>988</v>
       </c>
       <c r="D502" s="1">
-        <v>-0.004</v>
+        <v>-0.003</v>
       </c>
       <c r="E502" s="1">
         <v>-0.008</v>
       </c>
       <c r="F502" s="1">
-        <v>-0.002</v>
+        <v>-0.001</v>
       </c>
       <c r="G502" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H502" t="s">
-        <v>26</v>
+      <c r="H502" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I502" t="s">
         <v>26</v>
       </c>
       <c r="J502" t="s">
         <v>26</v>
       </c>
       <c r="K502" t="s">
         <v>26</v>
       </c>
       <c r="L502" t="s">
         <v>26</v>
       </c>
       <c r="M502" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503" t="s">
         <v>989</v>
       </c>
       <c r="B503" t="s">
         <v>963</v>
       </c>
       <c r="C503" t="s">
         <v>990</v>
       </c>
       <c r="D503" s="1">
         <v>-0.005</v>
       </c>
       <c r="E503" s="1">
-        <v>-0.008</v>
+        <v>-0.012</v>
       </c>
       <c r="F503" s="1">
-        <v>-0.007</v>
+        <v>-0.005</v>
       </c>
       <c r="G503" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H503" t="s">
-        <v>26</v>
+      <c r="H503" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I503" t="s">
         <v>26</v>
       </c>
       <c r="J503" t="s">
         <v>26</v>
       </c>
       <c r="K503" t="s">
         <v>26</v>
       </c>
       <c r="L503" t="s">
         <v>26</v>
       </c>
       <c r="M503" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504" t="s">
         <v>991</v>
       </c>
       <c r="B504" t="s">
         <v>963</v>
       </c>
       <c r="C504" t="s">
         <v>992</v>
       </c>
       <c r="D504" s="1">
         <v>-0.007</v>
       </c>
       <c r="E504" s="1">
         <v>-0.009</v>
       </c>
       <c r="F504" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="G504" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H504" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I504" t="s">
         <v>26</v>
       </c>
       <c r="J504" t="s">
         <v>26</v>
       </c>
       <c r="K504" t="s">
         <v>26</v>
       </c>
       <c r="L504" t="s">
         <v>26</v>
       </c>
       <c r="M504" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505" t="s">
         <v>993</v>
       </c>
       <c r="B505" t="s">
         <v>963</v>
       </c>
       <c r="C505" t="s">
         <v>994</v>
       </c>
       <c r="D505" s="1">
-        <v>-0.002</v>
+        <v>0</v>
       </c>
       <c r="E505" s="1">
         <v>-0.004</v>
       </c>
       <c r="F505" s="1">
         <v>-0.002</v>
       </c>
       <c r="G505" s="1">
         <v>-0.001</v>
       </c>
-      <c r="H505" t="s">
-        <v>26</v>
+      <c r="H505" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I505" t="s">
         <v>26</v>
       </c>
       <c r="J505" t="s">
         <v>26</v>
       </c>
       <c r="K505" t="s">
         <v>26</v>
       </c>
       <c r="L505" t="s">
         <v>26</v>
       </c>
       <c r="M505" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506" t="s">
         <v>995</v>
       </c>
       <c r="B506" t="s">
         <v>963</v>
       </c>
       <c r="C506" t="s">
         <v>996</v>
       </c>
       <c r="D506" s="1">
         <v>-0.008</v>
       </c>
       <c r="E506" s="1">
         <v>-0.008</v>
       </c>
       <c r="F506" s="1">
         <v>-0.004</v>
       </c>
       <c r="G506" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H506" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I506" t="s">
         <v>26</v>
       </c>
       <c r="J506" t="s">
         <v>26</v>
       </c>
       <c r="K506" t="s">
         <v>26</v>
       </c>
       <c r="L506" t="s">
         <v>26</v>
       </c>
       <c r="M506" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507" t="s">
         <v>997</v>
       </c>
       <c r="B507" t="s">
         <v>963</v>
       </c>
       <c r="C507" t="s">
         <v>998</v>
       </c>
       <c r="D507" s="1">
         <v>0.005</v>
       </c>
       <c r="E507" s="1">
         <v>0.002</v>
       </c>
       <c r="F507" s="1">
         <v>-0.004</v>
       </c>
       <c r="G507" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H507" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I507" t="s">
         <v>26</v>
       </c>
       <c r="J507" t="s">
         <v>26</v>
       </c>
       <c r="K507" t="s">
         <v>26</v>
       </c>
       <c r="L507" t="s">
         <v>26</v>
       </c>
       <c r="M507" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508" t="s">
         <v>999</v>
       </c>
       <c r="B508" t="s">
         <v>963</v>
       </c>
       <c r="C508" t="s">
         <v>1000</v>
       </c>
       <c r="D508" s="1">
         <v>-0.003</v>
       </c>
       <c r="E508" s="1">
         <v>-0.01</v>
       </c>
       <c r="F508" s="1">
         <v>-0.003</v>
       </c>
       <c r="G508" s="1">
-        <v>-0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H508" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I508" t="s">
         <v>26</v>
       </c>
       <c r="J508" t="s">
         <v>26</v>
       </c>
       <c r="K508" t="s">
         <v>26</v>
       </c>
       <c r="L508" t="s">
         <v>26</v>
       </c>
       <c r="M508" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509" t="s">
         <v>1001</v>
       </c>
       <c r="B509" t="s">
         <v>963</v>
       </c>
       <c r="C509" t="s">
         <v>1002</v>
       </c>
       <c r="D509" s="1">
         <v>-0.004</v>
       </c>
       <c r="E509" s="1">
         <v>-0.01</v>
       </c>
       <c r="F509" s="1">
         <v>-0.004</v>
       </c>
       <c r="G509" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.008</v>
+      </c>
+      <c r="H509" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I509" t="s">
         <v>26</v>
       </c>
       <c r="J509" t="s">
         <v>26</v>
       </c>
       <c r="K509" t="s">
         <v>26</v>
       </c>
       <c r="L509" t="s">
         <v>26</v>
       </c>
       <c r="M509" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510" t="s">
         <v>1003</v>
       </c>
       <c r="B510" t="s">
         <v>963</v>
       </c>
       <c r="C510" t="s">
         <v>1004</v>
       </c>
       <c r="D510" s="1">
         <v>-0.005</v>
       </c>
       <c r="E510" s="1">
         <v>-0.009</v>
       </c>
       <c r="F510" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G510" s="1">
         <v>-0.004</v>
       </c>
-      <c r="G510" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H510" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I510" t="s">
         <v>26</v>
       </c>
       <c r="J510" t="s">
         <v>26</v>
       </c>
       <c r="K510" t="s">
         <v>26</v>
       </c>
       <c r="L510" t="s">
         <v>26</v>
       </c>
       <c r="M510" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511" t="s">
         <v>1005</v>
       </c>
       <c r="B511" t="s">
         <v>963</v>
       </c>
       <c r="C511" t="s">
         <v>1006</v>
       </c>
       <c r="D511" s="1">
         <v>-0.005</v>
       </c>
       <c r="E511" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F511" s="1">
         <v>-0.005</v>
       </c>
       <c r="G511" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H511" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I511" t="s">
         <v>26</v>
       </c>
       <c r="J511" t="s">
         <v>26</v>
       </c>
       <c r="K511" t="s">
         <v>26</v>
       </c>
       <c r="L511" t="s">
         <v>26</v>
       </c>
       <c r="M511" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" t="s">
         <v>1007</v>
       </c>
       <c r="B512" t="s">
         <v>963</v>
       </c>
       <c r="C512" t="s">
         <v>1008</v>
       </c>
       <c r="D512" s="1">
         <v>-0.005</v>
       </c>
       <c r="E512" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="F512" s="1">
         <v>-0.005</v>
       </c>
       <c r="G512" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H512" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I512" t="s">
         <v>26</v>
       </c>
       <c r="J512" t="s">
         <v>26</v>
       </c>
       <c r="K512" t="s">
         <v>26</v>
       </c>
       <c r="L512" t="s">
         <v>26</v>
       </c>
       <c r="M512" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513" t="s">
         <v>1009</v>
       </c>
       <c r="B513" t="s">
         <v>963</v>
       </c>
       <c r="C513" t="s">
         <v>1010</v>
       </c>
       <c r="D513" s="1">
         <v>-0.007</v>
       </c>
       <c r="E513" s="1">
         <v>-0.007</v>
       </c>
       <c r="F513" s="1">
         <v>-0.007</v>
       </c>
       <c r="G513" s="1">
         <v>0</v>
       </c>
-      <c r="H513" t="s">
-        <v>26</v>
+      <c r="H513" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I513" t="s">
         <v>26</v>
       </c>
       <c r="J513" t="s">
         <v>26</v>
       </c>
       <c r="K513" t="s">
         <v>26</v>
       </c>
       <c r="L513" t="s">
         <v>26</v>
       </c>
       <c r="M513" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514" t="s">
         <v>1011</v>
       </c>
       <c r="B514" t="s">
         <v>963</v>
       </c>
       <c r="C514" t="s">
         <v>1012</v>
       </c>
       <c r="D514" s="1">
         <v>-0.005</v>
       </c>
       <c r="E514" s="1">
         <v>-0.01</v>
       </c>
       <c r="F514" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G514" s="1">
         <v>-0.004</v>
       </c>
-      <c r="G514" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H514" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I514" t="s">
         <v>26</v>
       </c>
       <c r="J514" t="s">
         <v>26</v>
       </c>
       <c r="K514" t="s">
         <v>26</v>
       </c>
       <c r="L514" t="s">
         <v>26</v>
       </c>
       <c r="M514" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515" t="s">
         <v>1013</v>
       </c>
       <c r="B515" t="s">
         <v>963</v>
       </c>
       <c r="C515" t="s">
         <v>1014</v>
       </c>
       <c r="D515" s="1">
         <v>-0.003</v>
       </c>
       <c r="E515" s="1">
         <v>-0.007</v>
       </c>
       <c r="F515" s="1">
         <v>-0.004</v>
       </c>
       <c r="G515" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H515" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I515" t="s">
         <v>26</v>
       </c>
       <c r="J515" t="s">
         <v>26</v>
       </c>
       <c r="K515" t="s">
         <v>26</v>
       </c>
       <c r="L515" t="s">
         <v>26</v>
       </c>
       <c r="M515" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" t="s">
         <v>1015</v>
       </c>
       <c r="B516" t="s">
         <v>963</v>
       </c>
       <c r="C516" t="s">
         <v>1016</v>
       </c>
       <c r="D516" s="1">
         <v>-0.005</v>
       </c>
       <c r="E516" s="1">
-        <v>-0.008</v>
+        <v>-0.009</v>
       </c>
       <c r="F516" s="1">
         <v>-0.001</v>
       </c>
       <c r="G516" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H516" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I516" t="s">
         <v>26</v>
       </c>
       <c r="J516" t="s">
         <v>26</v>
       </c>
       <c r="K516" t="s">
         <v>26</v>
       </c>
       <c r="L516" t="s">
         <v>26</v>
       </c>
       <c r="M516" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517" t="s">
         <v>1017</v>
       </c>
       <c r="B517" t="s">
         <v>963</v>
       </c>
       <c r="C517" t="s">
         <v>1018</v>
       </c>
       <c r="D517" s="1">
         <v>-0.005</v>
       </c>
       <c r="E517" s="1">
-        <v>-0.005</v>
+        <v>-0.003</v>
       </c>
       <c r="F517" s="1">
         <v>-0.002</v>
       </c>
       <c r="G517" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H517" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I517" t="s">
         <v>26</v>
       </c>
       <c r="J517" t="s">
         <v>26</v>
       </c>
       <c r="K517" t="s">
         <v>26</v>
       </c>
       <c r="L517" t="s">
         <v>26</v>
       </c>
       <c r="M517" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518" t="s">
         <v>1019</v>
       </c>
       <c r="B518" t="s">
         <v>963</v>
       </c>
       <c r="C518" t="s">
         <v>1020</v>
       </c>
       <c r="D518" s="1">
         <v>-0.003</v>
       </c>
       <c r="E518" s="1">
-        <v>-0.008</v>
+        <v>-0.011</v>
       </c>
       <c r="F518" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="G518" s="1">
         <v>-0.006</v>
       </c>
-      <c r="G518" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H518" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I518" t="s">
         <v>26</v>
       </c>
       <c r="J518" t="s">
         <v>26</v>
       </c>
       <c r="K518" t="s">
         <v>26</v>
       </c>
       <c r="L518" t="s">
         <v>26</v>
       </c>
       <c r="M518" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519" t="s">
         <v>1021</v>
       </c>
       <c r="B519" t="s">
         <v>963</v>
       </c>
       <c r="C519" t="s">
         <v>1022</v>
       </c>
       <c r="D519" s="1">
         <v>-0.002</v>
       </c>
       <c r="E519" s="1">
         <v>-0.008</v>
       </c>
       <c r="F519" s="1">
         <v>-0.005</v>
       </c>
       <c r="G519" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H519" t="s">
-        <v>26</v>
+      <c r="H519" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I519" t="s">
         <v>26</v>
       </c>
       <c r="J519" t="s">
         <v>26</v>
       </c>
       <c r="K519" t="s">
         <v>26</v>
       </c>
       <c r="L519" t="s">
         <v>26</v>
       </c>
       <c r="M519" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520" t="s">
         <v>1023</v>
       </c>
       <c r="B520" t="s">
         <v>963</v>
       </c>
       <c r="C520" t="s">
         <v>1024</v>
       </c>
       <c r="D520" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="E520" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F520" s="1">
         <v>-0.005</v>
       </c>
       <c r="G520" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H520" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I520" t="s">
         <v>26</v>
       </c>
       <c r="J520" t="s">
         <v>26</v>
       </c>
       <c r="K520" t="s">
         <v>26</v>
       </c>
       <c r="L520" t="s">
         <v>26</v>
       </c>
       <c r="M520" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521" t="s">
         <v>1025</v>
       </c>
       <c r="B521" t="s">
         <v>963</v>
       </c>
       <c r="C521" t="s">
         <v>1026</v>
       </c>
       <c r="D521" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="E521" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F521" s="1">
         <v>-0.005</v>
       </c>
       <c r="G521" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H521" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I521" t="s">
         <v>26</v>
       </c>
       <c r="J521" t="s">
         <v>26</v>
       </c>
       <c r="K521" t="s">
         <v>26</v>
       </c>
       <c r="L521" t="s">
         <v>26</v>
       </c>
       <c r="M521" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522" t="s">
         <v>1027</v>
       </c>
       <c r="B522" t="s">
         <v>963</v>
       </c>
       <c r="C522" t="s">
         <v>917</v>
       </c>
       <c r="D522" s="1">
         <v>-0.002</v>
       </c>
       <c r="E522" s="1">
         <v>-0.006</v>
       </c>
       <c r="F522" s="1">
         <v>-0.003</v>
       </c>
       <c r="G522" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H522" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I522" t="s">
         <v>26</v>
       </c>
       <c r="J522" t="s">
         <v>26</v>
       </c>
       <c r="K522" t="s">
         <v>26</v>
       </c>
       <c r="L522" t="s">
         <v>26</v>
       </c>
       <c r="M522" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523" t="s">
         <v>1028</v>
       </c>
       <c r="B523" t="s">
         <v>963</v>
       </c>
       <c r="C523" t="s">
         <v>1029</v>
       </c>
       <c r="D523" s="1">
         <v>-0.004</v>
       </c>
       <c r="E523" s="1">
-        <v>-0.007</v>
+        <v>-0.008</v>
       </c>
       <c r="F523" s="1">
-        <v>0.002</v>
+        <v>0.001</v>
       </c>
       <c r="G523" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H523" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I523" t="s">
         <v>26</v>
       </c>
       <c r="J523" t="s">
         <v>26</v>
       </c>
       <c r="K523" t="s">
         <v>26</v>
       </c>
       <c r="L523" t="s">
         <v>26</v>
       </c>
       <c r="M523" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524" t="s">
         <v>1030</v>
       </c>
       <c r="B524" t="s">
         <v>963</v>
       </c>
       <c r="C524" t="s">
         <v>1031</v>
       </c>
       <c r="D524" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="E524" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="F524" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="G524" s="1">
         <v>-0.008</v>
       </c>
-      <c r="E524" s="1">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="H524" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I524" t="s">
         <v>26</v>
       </c>
       <c r="J524" t="s">
         <v>26</v>
       </c>
       <c r="K524" t="s">
         <v>26</v>
       </c>
       <c r="L524" t="s">
         <v>26</v>
       </c>
       <c r="M524" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525" t="s">
         <v>1032</v>
       </c>
       <c r="B525" t="s">
         <v>963</v>
       </c>
       <c r="C525" t="s">
         <v>1033</v>
       </c>
       <c r="D525" s="1">
         <v>-0.004</v>
       </c>
       <c r="E525" s="1">
         <v>-0.009</v>
       </c>
       <c r="F525" s="1">
-        <v>-0.005</v>
+        <v>-0.009</v>
       </c>
       <c r="G525" s="1">
+        <v>-0.003</v>
+      </c>
+      <c r="H525" s="1">
         <v>-0.006</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I525" t="s">
         <v>26</v>
       </c>
       <c r="J525" t="s">
         <v>26</v>
       </c>
       <c r="K525" t="s">
         <v>26</v>
       </c>
       <c r="L525" t="s">
         <v>26</v>
       </c>
       <c r="M525" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="526" spans="1:13">
       <c r="A526" t="s">
         <v>1034</v>
       </c>
       <c r="B526" t="s">
         <v>963</v>
       </c>
       <c r="C526" t="s">
         <v>1035</v>
       </c>
       <c r="D526" s="1">
         <v>-0.005</v>
       </c>
       <c r="E526" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F526" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G526" s="1">
         <v>-0.005</v>
       </c>
-      <c r="G526" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H526" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I526" t="s">
         <v>26</v>
       </c>
       <c r="J526" t="s">
         <v>26</v>
       </c>
       <c r="K526" t="s">
         <v>26</v>
       </c>
       <c r="L526" t="s">
         <v>26</v>
       </c>
       <c r="M526" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="527" spans="1:13">
       <c r="A527" t="s">
         <v>1036</v>
       </c>
       <c r="B527" t="s">
         <v>963</v>
       </c>
       <c r="C527" t="s">
         <v>1037</v>
       </c>
       <c r="D527" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E527" s="1">
         <v>-0.009</v>
       </c>
       <c r="F527" s="1">
         <v>-0.005</v>
       </c>
       <c r="G527" s="1">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.008</v>
+      </c>
+      <c r="H527" s="1">
+        <v>0.022</v>
       </c>
       <c r="I527" t="s">
         <v>26</v>
       </c>
       <c r="J527" t="s">
         <v>26</v>
       </c>
       <c r="K527" t="s">
         <v>26</v>
       </c>
       <c r="L527" t="s">
         <v>26</v>
       </c>
       <c r="M527" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528" t="s">
         <v>1038</v>
       </c>
       <c r="B528" t="s">
         <v>963</v>
       </c>
       <c r="C528" t="s">
         <v>1039</v>
       </c>
       <c r="D528" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E528" s="1">
         <v>-0.01</v>
       </c>
       <c r="F528" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G528" s="1">
         <v>-0.004</v>
       </c>
-      <c r="G528" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H528" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I528" t="s">
         <v>26</v>
       </c>
       <c r="J528" t="s">
         <v>26</v>
       </c>
       <c r="K528" t="s">
         <v>26</v>
       </c>
       <c r="L528" t="s">
         <v>26</v>
       </c>
       <c r="M528" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529" t="s">
         <v>1040</v>
       </c>
       <c r="B529" t="s">
         <v>963</v>
       </c>
       <c r="C529" t="s">
         <v>1041</v>
       </c>
       <c r="D529" s="1">
         <v>-0.001</v>
       </c>
       <c r="E529" s="1">
         <v>-0.002</v>
       </c>
       <c r="F529" s="1">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="G529" s="1">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.001</v>
+      </c>
+      <c r="H529" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I529" t="s">
         <v>26</v>
       </c>
       <c r="J529" t="s">
         <v>26</v>
       </c>
       <c r="K529" t="s">
         <v>26</v>
       </c>
       <c r="L529" t="s">
         <v>26</v>
       </c>
       <c r="M529" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530" t="s">
         <v>1042</v>
       </c>
       <c r="B530" t="s">
         <v>963</v>
       </c>
       <c r="C530" t="s">
         <v>1043</v>
       </c>
       <c r="D530" s="1">
         <v>-0.005</v>
       </c>
       <c r="E530" s="1">
-        <v>-0.009</v>
+        <v>-0.012</v>
       </c>
       <c r="F530" s="1">
-        <v>0.005</v>
+        <v>0.009</v>
       </c>
       <c r="G530" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.007</v>
+      </c>
+      <c r="H530" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I530" t="s">
         <v>26</v>
       </c>
       <c r="J530" t="s">
         <v>26</v>
       </c>
       <c r="K530" t="s">
         <v>26</v>
       </c>
       <c r="L530" t="s">
         <v>26</v>
       </c>
       <c r="M530" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531" t="s">
         <v>1044</v>
       </c>
       <c r="B531" t="s">
         <v>963</v>
       </c>
       <c r="C531" t="s">
         <v>1045</v>
       </c>
       <c r="D531" s="1">
         <v>-0.005</v>
       </c>
       <c r="E531" s="1">
         <v>-0.011</v>
       </c>
       <c r="F531" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="G531" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H531" t="s">
-        <v>26</v>
+      <c r="H531" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I531" t="s">
         <v>26</v>
       </c>
       <c r="J531" t="s">
         <v>26</v>
       </c>
       <c r="K531" t="s">
         <v>26</v>
       </c>
       <c r="L531" t="s">
         <v>26</v>
       </c>
       <c r="M531" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532" t="s">
         <v>1046</v>
       </c>
       <c r="B532" t="s">
         <v>963</v>
       </c>
       <c r="C532" t="s">
         <v>1047</v>
       </c>
       <c r="D532" s="1">
         <v>-0.005</v>
       </c>
       <c r="E532" s="1">
-        <v>-0.007</v>
+        <v>-0.009</v>
       </c>
       <c r="F532" s="1">
-        <v>0.44</v>
+        <v>0.436</v>
       </c>
       <c r="G532" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H532" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I532" t="s">
         <v>26</v>
       </c>
       <c r="J532" t="s">
         <v>26</v>
       </c>
       <c r="K532" t="s">
         <v>26</v>
       </c>
       <c r="L532" t="s">
         <v>26</v>
       </c>
       <c r="M532" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533" t="s">
         <v>1048</v>
       </c>
       <c r="B533" t="s">
         <v>963</v>
       </c>
       <c r="C533" t="s">
         <v>562</v>
       </c>
       <c r="D533" s="1">
         <v>0.014</v>
       </c>
       <c r="E533" s="1">
         <v>0.004</v>
       </c>
       <c r="F533" s="1">
         <v>0.005</v>
       </c>
       <c r="G533" s="1">
-        <v>0.005</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0.004</v>
+      </c>
+      <c r="H533" s="1">
+        <v>0.004</v>
       </c>
       <c r="I533" t="s">
         <v>26</v>
       </c>
       <c r="J533" t="s">
         <v>26</v>
       </c>
       <c r="K533" t="s">
         <v>26</v>
       </c>
       <c r="L533" t="s">
         <v>26</v>
       </c>
       <c r="M533" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534" t="s">
         <v>1049</v>
       </c>
       <c r="B534" t="s">
         <v>963</v>
       </c>
       <c r="C534" t="s">
         <v>1050</v>
       </c>
       <c r="D534" s="1">
-        <v>0.001</v>
+        <v>0.002</v>
       </c>
       <c r="E534" s="1">
         <v>0.001</v>
       </c>
       <c r="F534" s="1">
         <v>0.001</v>
       </c>
       <c r="G534" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="H534" s="1">
         <v>0.002</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I534" t="s">
         <v>26</v>
       </c>
       <c r="J534" t="s">
         <v>26</v>
       </c>
       <c r="K534" t="s">
         <v>26</v>
       </c>
       <c r="L534" t="s">
         <v>26</v>
       </c>
       <c r="M534" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535" t="s">
         <v>1051</v>
       </c>
       <c r="B535" t="s">
         <v>963</v>
       </c>
       <c r="C535" t="s">
         <v>1052</v>
       </c>
       <c r="D535" s="1">
         <v>-0.004</v>
       </c>
       <c r="E535" s="1">
         <v>-0.008</v>
       </c>
       <c r="F535" s="1">
         <v>-0.004</v>
       </c>
       <c r="G535" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H535" t="s">
-        <v>26</v>
+      <c r="H535" s="1">
+        <v>-0.003</v>
       </c>
       <c r="I535" t="s">
         <v>26</v>
       </c>
       <c r="J535" t="s">
         <v>26</v>
       </c>
       <c r="K535" t="s">
         <v>26</v>
       </c>
       <c r="L535" t="s">
         <v>26</v>
       </c>
       <c r="M535" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536" t="s">
         <v>1053</v>
       </c>
       <c r="B536" t="s">
         <v>963</v>
       </c>
       <c r="C536" t="s">
         <v>1054</v>
       </c>
       <c r="D536" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E536" s="1">
         <v>-0.009</v>
       </c>
       <c r="F536" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="G536" s="1">
         <v>-0.004</v>
       </c>
-      <c r="G536" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H536" s="1">
+        <v>-0.007</v>
       </c>
       <c r="I536" t="s">
         <v>26</v>
       </c>
       <c r="J536" t="s">
         <v>26</v>
       </c>
       <c r="K536" t="s">
         <v>26</v>
       </c>
       <c r="L536" t="s">
         <v>26</v>
       </c>
       <c r="M536" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537" t="s">
         <v>1055</v>
       </c>
       <c r="B537" t="s">
         <v>963</v>
       </c>
       <c r="C537" t="s">
         <v>1056</v>
       </c>
       <c r="D537" s="1">
-        <v>-0.002</v>
+        <v>-0.005</v>
       </c>
       <c r="E537" s="1">
+        <v>-0.007</v>
+      </c>
+      <c r="F537" s="1">
         <v>-0.01</v>
       </c>
-      <c r="F537" s="1">
+      <c r="G537" s="1">
         <v>-0.005</v>
       </c>
-      <c r="G537" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H537" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I537" t="s">
         <v>26</v>
       </c>
       <c r="J537" t="s">
         <v>26</v>
       </c>
       <c r="K537" t="s">
         <v>26</v>
       </c>
       <c r="L537" t="s">
         <v>26</v>
       </c>
       <c r="M537" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538" t="s">
         <v>1057</v>
       </c>
       <c r="B538" t="s">
         <v>963</v>
       </c>
       <c r="C538" t="s">
         <v>1058</v>
       </c>
       <c r="D538" s="1">
         <v>-0.004</v>
       </c>
       <c r="E538" s="1">
         <v>-0.007</v>
       </c>
       <c r="F538" s="1">
         <v>-0.002</v>
       </c>
       <c r="G538" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H538" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I538" t="s">
         <v>26</v>
       </c>
       <c r="J538" t="s">
         <v>26</v>
       </c>
       <c r="K538" t="s">
         <v>26</v>
       </c>
       <c r="L538" t="s">
         <v>26</v>
       </c>
       <c r="M538" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539" t="s">
         <v>1059</v>
       </c>
       <c r="B539" t="s">
         <v>963</v>
       </c>
       <c r="C539" t="s">
         <v>1060</v>
       </c>
       <c r="D539" s="1">
         <v>-0.003</v>
       </c>
       <c r="E539" s="1">
         <v>-0.009</v>
       </c>
       <c r="F539" s="1">
         <v>-0.012</v>
       </c>
       <c r="G539" s="1">
         <v>-0.003</v>
       </c>
-      <c r="H539" t="s">
-        <v>26</v>
+      <c r="H539" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I539" t="s">
         <v>26</v>
       </c>
       <c r="J539" t="s">
         <v>26</v>
       </c>
       <c r="K539" t="s">
         <v>26</v>
       </c>
       <c r="L539" t="s">
         <v>26</v>
       </c>
       <c r="M539" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540" t="s">
         <v>1061</v>
       </c>
       <c r="B540" t="s">
         <v>963</v>
       </c>
       <c r="C540" t="s">
         <v>1062</v>
       </c>
       <c r="D540" s="1">
         <v>-0.006</v>
       </c>
       <c r="E540" s="1">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="F540" s="1">
         <v>-0.006</v>
       </c>
       <c r="G540" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H540" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I540" t="s">
         <v>26</v>
       </c>
       <c r="J540" t="s">
         <v>26</v>
       </c>
       <c r="K540" t="s">
         <v>26</v>
       </c>
       <c r="L540" t="s">
         <v>26</v>
       </c>
       <c r="M540" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541" t="s">
         <v>1063</v>
       </c>
       <c r="B541" t="s">
         <v>963</v>
       </c>
       <c r="C541" t="s">
         <v>1064</v>
       </c>
       <c r="D541" s="1">
         <v>-0.004</v>
       </c>
       <c r="E541" s="1">
         <v>-0.008</v>
       </c>
       <c r="F541" s="1">
         <v>-0.004</v>
       </c>
       <c r="G541" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H541" t="s">
-        <v>26</v>
+      <c r="H541" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I541" t="s">
         <v>26</v>
       </c>
       <c r="J541" t="s">
         <v>26</v>
       </c>
       <c r="K541" t="s">
         <v>26</v>
       </c>
       <c r="L541" t="s">
         <v>26</v>
       </c>
       <c r="M541" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542" t="s">
         <v>1065</v>
       </c>
       <c r="B542" t="s">
         <v>963</v>
       </c>
       <c r="C542" t="s">
         <v>1066</v>
       </c>
       <c r="D542" s="1">
-        <v>-0.006</v>
+        <v>-0.005</v>
       </c>
       <c r="E542" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F542" s="1">
         <v>-0.005</v>
       </c>
       <c r="G542" s="1">
-        <v>-0.004</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.005</v>
+      </c>
+      <c r="H542" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I542" t="s">
         <v>26</v>
       </c>
       <c r="J542" t="s">
         <v>26</v>
       </c>
       <c r="K542" t="s">
         <v>26</v>
       </c>
       <c r="L542" t="s">
         <v>26</v>
       </c>
       <c r="M542" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543" t="s">
         <v>1067</v>
       </c>
       <c r="B543" t="s">
         <v>963</v>
       </c>
       <c r="C543" t="s">
         <v>1068</v>
       </c>
       <c r="D543" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="E543" s="1">
-        <v>-0.011</v>
+        <v>-0.009</v>
       </c>
       <c r="F543" s="1">
         <v>-0.005</v>
       </c>
       <c r="G543" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H543" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I543" t="s">
         <v>26</v>
       </c>
       <c r="J543" t="s">
         <v>26</v>
       </c>
       <c r="K543" t="s">
         <v>26</v>
       </c>
       <c r="L543" t="s">
         <v>26</v>
       </c>
       <c r="M543" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544" t="s">
         <v>1069</v>
       </c>
       <c r="B544" t="s">
         <v>963</v>
       </c>
       <c r="C544" t="s">
         <v>1070</v>
       </c>
       <c r="D544" s="1">
         <v>0.004</v>
       </c>
       <c r="E544" s="1">
         <v>-0.002</v>
       </c>
       <c r="F544" s="1">
         <v>-0.005</v>
       </c>
       <c r="G544" s="1">
         <v>-0.004</v>
       </c>
-      <c r="H544" t="s">
-        <v>26</v>
+      <c r="H544" s="1">
+        <v>-0.009</v>
       </c>
       <c r="I544" t="s">
         <v>26</v>
       </c>
       <c r="J544" t="s">
         <v>26</v>
       </c>
       <c r="K544" t="s">
         <v>26</v>
       </c>
       <c r="L544" t="s">
         <v>26</v>
       </c>
       <c r="M544" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545" t="s">
         <v>1071</v>
       </c>
       <c r="B545" t="s">
         <v>963</v>
       </c>
       <c r="C545" t="s">
         <v>252</v>
       </c>
       <c r="D545" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E545" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F545" s="1">
         <v>-0.005</v>
       </c>
       <c r="G545" s="1">
-        <v>-0.003</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.004</v>
+      </c>
+      <c r="H545" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I545" t="s">
         <v>26</v>
       </c>
       <c r="J545" t="s">
         <v>26</v>
       </c>
       <c r="K545" t="s">
         <v>26</v>
       </c>
       <c r="L545" t="s">
         <v>26</v>
       </c>
       <c r="M545" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546" t="s">
         <v>1072</v>
       </c>
       <c r="B546" t="s">
         <v>963</v>
       </c>
       <c r="C546" t="s">
         <v>1073</v>
       </c>
       <c r="D546" s="1">
         <v>-0.003</v>
       </c>
       <c r="E546" s="1">
-        <v>-0.007</v>
+        <v>-0.006</v>
       </c>
       <c r="F546" s="1">
         <v>-0.003</v>
       </c>
       <c r="G546" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H546" t="s">
-        <v>26</v>
+      <c r="H546" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I546" t="s">
         <v>26</v>
       </c>
       <c r="J546" t="s">
         <v>26</v>
       </c>
       <c r="K546" t="s">
         <v>26</v>
       </c>
       <c r="L546" t="s">
         <v>26</v>
       </c>
       <c r="M546" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547" t="s">
         <v>1074</v>
       </c>
       <c r="B547" t="s">
         <v>963</v>
       </c>
       <c r="C547" t="s">
         <v>1075</v>
       </c>
       <c r="D547" s="1">
-        <v>-0.005</v>
+        <v>-0.004</v>
       </c>
       <c r="E547" s="1">
         <v>-0.008</v>
       </c>
       <c r="F547" s="1">
         <v>-0.004</v>
       </c>
       <c r="G547" s="1">
-        <v>-0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.002</v>
+      </c>
+      <c r="H547" s="1">
+        <v>-0.004</v>
       </c>
       <c r="I547" t="s">
         <v>26</v>
       </c>
       <c r="J547" t="s">
         <v>26</v>
       </c>
       <c r="K547" t="s">
         <v>26</v>
       </c>
       <c r="L547" t="s">
         <v>26</v>
       </c>
       <c r="M547" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548" t="s">
         <v>1076</v>
       </c>
       <c r="B548" t="s">
         <v>963</v>
       </c>
       <c r="C548" t="s">
         <v>1077</v>
       </c>
       <c r="D548" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="E548" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="F548" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G548" s="1">
         <v>-0.005</v>
       </c>
-      <c r="E548" s="1">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="H548" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I548" t="s">
         <v>26</v>
       </c>
       <c r="J548" t="s">
         <v>26</v>
       </c>
       <c r="K548" t="s">
         <v>26</v>
       </c>
       <c r="L548" t="s">
         <v>26</v>
       </c>
       <c r="M548" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549" t="s">
         <v>1078</v>
       </c>
       <c r="B549" t="s">
         <v>963</v>
       </c>
       <c r="C549" t="s">
         <v>366</v>
       </c>
       <c r="D549" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="E549" s="1">
         <v>-0.005</v>
       </c>
       <c r="F549" s="1">
-        <v>-0.003</v>
+        <v>-0.002</v>
       </c>
       <c r="G549" s="1">
-        <v>0.001</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>0</v>
+      </c>
+      <c r="H549" s="1">
+        <v>-0.002</v>
       </c>
       <c r="I549" t="s">
         <v>26</v>
       </c>
       <c r="J549" t="s">
         <v>26</v>
       </c>
       <c r="K549" t="s">
         <v>26</v>
       </c>
       <c r="L549" t="s">
         <v>26</v>
       </c>
       <c r="M549" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550" t="s">
         <v>1079</v>
       </c>
       <c r="B550" t="s">
         <v>963</v>
       </c>
       <c r="C550" t="s">
         <v>1080</v>
       </c>
       <c r="D550" s="1">
         <v>-0.005</v>
       </c>
       <c r="E550" s="1">
-        <v>-0.007</v>
+        <v>-0.009</v>
       </c>
       <c r="F550" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="G550" s="1">
         <v>-0.002</v>
       </c>
-      <c r="H550" t="s">
-        <v>26</v>
+      <c r="H550" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I550" t="s">
         <v>26</v>
       </c>
       <c r="J550" t="s">
         <v>26</v>
       </c>
       <c r="K550" t="s">
         <v>26</v>
       </c>
       <c r="L550" t="s">
         <v>26</v>
       </c>
       <c r="M550" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551" t="s">
         <v>1081</v>
       </c>
       <c r="B551" t="s">
         <v>963</v>
       </c>
       <c r="C551" t="s">
         <v>1082</v>
       </c>
       <c r="D551" s="1">
-        <v>-0.005</v>
+        <v>-0.006</v>
       </c>
       <c r="E551" s="1">
         <v>-0.01</v>
       </c>
       <c r="F551" s="1">
+        <v>-0.006</v>
+      </c>
+      <c r="G551" s="1">
         <v>-0.005</v>
       </c>
-      <c r="G551" s="1">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="H551" s="1">
+        <v>-0.006</v>
       </c>
       <c r="I551" t="s">
         <v>26</v>
       </c>
       <c r="J551" t="s">
         <v>26</v>
       </c>
       <c r="K551" t="s">
         <v>26</v>
       </c>
       <c r="L551" t="s">
         <v>26</v>
       </c>
       <c r="M551" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552" t="s">
         <v>1083</v>
       </c>
       <c r="B552" t="s">
         <v>963</v>
       </c>
       <c r="C552" t="s">
         <v>1084</v>
       </c>
       <c r="D552" s="1">
         <v>-0.008</v>
       </c>
       <c r="E552" s="1">
         <v>-0.008</v>
       </c>
       <c r="F552" s="1">
         <v>-0.004</v>
       </c>
       <c r="G552" s="1">
         <v>-0.008</v>
       </c>
-      <c r="H552" t="s">
-        <v>26</v>
+      <c r="H552" s="1">
+        <v>-0.008</v>
       </c>
       <c r="I552" t="s">
         <v>26</v>
       </c>
       <c r="J552" t="s">
         <v>26</v>
       </c>
       <c r="K552" t="s">
         <v>26</v>
       </c>
       <c r="L552" t="s">
         <v>26</v>
       </c>
       <c r="M552" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553" t="s">
         <v>1085</v>
       </c>
       <c r="B553" t="s">
         <v>963</v>
       </c>
       <c r="C553" t="s">
         <v>1086</v>
       </c>
       <c r="D553" s="1">
         <v>-0.005</v>
       </c>
       <c r="E553" s="1">
-        <v>-0.009</v>
+        <v>-0.01</v>
       </c>
       <c r="F553" s="1">
-        <v>-0.004</v>
+        <v>-0.005</v>
       </c>
       <c r="G553" s="1">
-        <v>-0.002</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-0.003</v>
+      </c>
+      <c r="H553" s="1">
+        <v>-0.005</v>
       </c>
       <c r="I553" t="s">
         <v>26</v>
       </c>
       <c r="J553" t="s">
         <v>26</v>
       </c>
       <c r="K553" t="s">
         <v>26</v>
       </c>
       <c r="L553" t="s">
         <v>26</v>
       </c>
       <c r="M553" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556" t="s">
         <v>1088</v>