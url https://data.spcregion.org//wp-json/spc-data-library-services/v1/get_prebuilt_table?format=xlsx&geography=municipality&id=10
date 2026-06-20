--- v0 (2025-11-05)
+++ v1 (2026-06-20)
@@ -3320,100 +3320,98 @@
   <si>
     <t>West Leechburg Borough</t>
   </si>
   <si>
     <t>06000US4212983680</t>
   </si>
   <si>
     <t>West Newton Borough</t>
   </si>
   <si>
     <t>06000US4212987208</t>
   </si>
   <si>
     <t>Youngstown Borough</t>
   </si>
   <si>
     <t>06000US4212987232</t>
   </si>
   <si>
     <t>Youngwood Borough</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#.#%"/>
     <numFmt numFmtId="165" formatCode="$#,##0.00_-"/>
     <numFmt numFmtId="166" formatCode="#,#.####"/>
-    <numFmt numFmtId="167" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="166" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="167" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -3977,52 +3975,52 @@
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="1">
         <v>0.96</v>
       </c>
       <c r="E5" s="1">
         <v>0.876</v>
       </c>
       <c r="F5" s="1">
         <v>0.076</v>
       </c>
       <c r="G5" s="2">
         <v>51156</v>
       </c>
       <c r="H5" s="2">
         <v>81361</v>
       </c>
       <c r="I5" s="2">
         <v>42245</v>
       </c>
       <c r="J5" s="1">
         <v>0.138</v>
       </c>
-      <c r="K5" s="4">
-        <v>23</v>
+      <c r="K5" s="3">
+        <v>23.0</v>
       </c>
       <c r="L5" s="1">
         <v>0.743</v>
       </c>
       <c r="M5" s="1">
         <v>0.038</v>
       </c>
       <c r="N5" s="1">
         <v>0.8</v>
       </c>
       <c r="O5" s="1">
         <v>0.24</v>
       </c>
       <c r="P5" s="2">
         <v>917</v>
       </c>
       <c r="Q5" s="2">
         <v>154200</v>
       </c>
       <c r="R5" s="1">
         <v>0.393</v>
       </c>
       <c r="S5" s="1">
         <v>0.224</v>
       </c>
@@ -4597,52 +4595,52 @@
       </c>
       <c r="C15" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="1">
         <v>0.944</v>
       </c>
       <c r="E15" s="1">
         <v>0.845</v>
       </c>
       <c r="F15" s="1">
         <v>0.064</v>
       </c>
       <c r="G15" s="2">
         <v>24489</v>
       </c>
       <c r="H15" s="2">
         <v>40769</v>
       </c>
       <c r="I15" s="2">
         <v>16242</v>
       </c>
       <c r="J15" s="1">
         <v>0.36</v>
       </c>
-      <c r="K15" s="4">
-        <v>30</v>
+      <c r="K15" s="3">
+        <v>30.0</v>
       </c>
       <c r="L15" s="1">
         <v>0.587</v>
       </c>
       <c r="M15" s="1">
         <v>0.339</v>
       </c>
       <c r="N15" s="1">
         <v>0.796</v>
       </c>
       <c r="O15" s="1">
         <v>0.441</v>
       </c>
       <c r="P15" s="2">
         <v>1055</v>
       </c>
       <c r="Q15" s="2">
         <v>57300</v>
       </c>
       <c r="R15" s="1">
         <v>0.67</v>
       </c>
       <c r="S15" s="1">
         <v>0.202</v>
       </c>
@@ -4907,52 +4905,52 @@
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1">
         <v>0.941</v>
       </c>
       <c r="E20" s="1">
         <v>0.893</v>
       </c>
       <c r="F20" s="1">
         <v>0.061</v>
       </c>
       <c r="G20" s="2">
         <v>62327</v>
       </c>
       <c r="H20" s="2">
         <v>95235</v>
       </c>
       <c r="I20" s="2">
         <v>42502</v>
       </c>
       <c r="J20" s="1">
         <v>0.105</v>
       </c>
-      <c r="K20" s="4">
-        <v>25</v>
+      <c r="K20" s="3">
+        <v>25.0</v>
       </c>
       <c r="L20" s="1">
         <v>0.789</v>
       </c>
       <c r="M20" s="1">
         <v>0.037</v>
       </c>
       <c r="N20" s="1">
         <v>0.773</v>
       </c>
       <c r="O20" s="1">
         <v>0.13</v>
       </c>
       <c r="P20" s="2">
         <v>880</v>
       </c>
       <c r="Q20" s="2">
         <v>168800</v>
       </c>
       <c r="R20" s="1">
         <v>0.649</v>
       </c>
       <c r="S20" s="1">
         <v>0.195</v>
       </c>
@@ -6767,52 +6765,52 @@
       </c>
       <c r="C50" t="s">
         <v>134</v>
       </c>
       <c r="D50" s="1">
         <v>0.974</v>
       </c>
       <c r="E50" s="1">
         <v>0.893</v>
       </c>
       <c r="F50" s="1">
         <v>0.107</v>
       </c>
       <c r="G50" s="2">
         <v>128333</v>
       </c>
       <c r="H50" s="2">
         <v>171250</v>
       </c>
       <c r="I50" s="2">
         <v>78463</v>
       </c>
       <c r="J50" s="1">
         <v>0.02</v>
       </c>
-      <c r="K50" s="4">
-        <v>22</v>
+      <c r="K50" s="3">
+        <v>22.0</v>
       </c>
       <c r="L50" s="1">
         <v>0.757</v>
       </c>
       <c r="M50" s="1">
         <v>0.056</v>
       </c>
       <c r="N50" s="1">
         <v>0.819</v>
       </c>
       <c r="O50" s="1">
         <v>0.048</v>
       </c>
       <c r="P50" s="2">
         <v>1667</v>
       </c>
       <c r="Q50" s="2">
         <v>484200</v>
       </c>
       <c r="R50" s="1">
         <v>0.97</v>
       </c>
       <c r="S50" s="1">
         <v>0.287</v>
       </c>
@@ -7015,52 +7013,52 @@
       </c>
       <c r="C54" t="s">
         <v>142</v>
       </c>
       <c r="D54" s="1">
         <v>0.966</v>
       </c>
       <c r="E54" s="1">
         <v>0.935</v>
       </c>
       <c r="F54" s="1">
         <v>0.05</v>
       </c>
       <c r="G54" s="2">
         <v>66898</v>
       </c>
       <c r="H54" s="2">
         <v>106250</v>
       </c>
       <c r="I54" s="2">
         <v>53784</v>
       </c>
       <c r="J54" s="1">
         <v>0.114</v>
       </c>
-      <c r="K54" s="4">
-        <v>25</v>
+      <c r="K54" s="3">
+        <v>25.0</v>
       </c>
       <c r="L54" s="1">
         <v>0.84</v>
       </c>
       <c r="M54" s="1">
         <v>0.031</v>
       </c>
       <c r="N54" s="1">
         <v>0.555</v>
       </c>
       <c r="O54" s="1">
         <v>0.055</v>
       </c>
       <c r="P54" s="2">
         <v>1017</v>
       </c>
       <c r="Q54" s="2">
         <v>189600</v>
       </c>
       <c r="R54" s="1">
         <v>0.863</v>
       </c>
       <c r="S54" s="1">
         <v>0.169</v>
       </c>
@@ -7449,52 +7447,52 @@
       </c>
       <c r="C61" t="s">
         <v>156</v>
       </c>
       <c r="D61" s="1">
         <v>0.931</v>
       </c>
       <c r="E61" s="1">
         <v>0.918</v>
       </c>
       <c r="F61" s="1">
         <v>0.04</v>
       </c>
       <c r="G61" s="2">
         <v>117518</v>
       </c>
       <c r="H61" s="2">
         <v>140921</v>
       </c>
       <c r="I61" s="2">
         <v>60070</v>
       </c>
       <c r="J61" s="1">
         <v>0.02</v>
       </c>
-      <c r="K61" s="4">
-        <v>28</v>
+      <c r="K61" s="3">
+        <v>28.0</v>
       </c>
       <c r="L61" s="1">
         <v>0.929</v>
       </c>
       <c r="M61" s="1">
         <v>0.038</v>
       </c>
       <c r="N61" s="1">
         <v>0.385</v>
       </c>
       <c r="O61" s="1">
         <v>0.042</v>
       </c>
       <c r="P61" s="2">
         <v>1276</v>
       </c>
       <c r="Q61" s="2">
         <v>309600</v>
       </c>
       <c r="R61" s="1">
         <v>0.912</v>
       </c>
       <c r="S61" s="1">
         <v>0.177</v>
       </c>
@@ -8441,52 +8439,52 @@
       </c>
       <c r="C77" t="s">
         <v>188</v>
       </c>
       <c r="D77" s="1">
         <v>0.905</v>
       </c>
       <c r="E77" s="1">
         <v>0.985</v>
       </c>
       <c r="F77" s="1">
         <v>0.011</v>
       </c>
       <c r="G77" s="2">
         <v>50379</v>
       </c>
       <c r="H77" s="2">
         <v>56149</v>
       </c>
       <c r="I77" s="2">
         <v>23414</v>
       </c>
       <c r="J77" s="1">
         <v>0.192</v>
       </c>
-      <c r="K77" s="4">
-        <v>30</v>
+      <c r="K77" s="3">
+        <v>30.0</v>
       </c>
       <c r="L77" s="1">
         <v>0.476</v>
       </c>
       <c r="M77" s="1">
         <v>0.072</v>
       </c>
       <c r="N77" s="1">
         <v>0.948</v>
       </c>
       <c r="O77" s="1">
         <v>0.378</v>
       </c>
       <c r="P77" s="2">
         <v>1102</v>
       </c>
       <c r="Q77" s="2">
         <v>84700</v>
       </c>
       <c r="R77" s="1">
         <v>0.704</v>
       </c>
       <c r="S77" s="1">
         <v>0.256</v>
       </c>
@@ -8627,52 +8625,52 @@
       </c>
       <c r="C80" t="s">
         <v>194</v>
       </c>
       <c r="D80" s="1">
         <v>0.946</v>
       </c>
       <c r="E80" s="1">
         <v>0.87</v>
       </c>
       <c r="F80" s="1">
         <v>0.128</v>
       </c>
       <c r="G80" s="2">
         <v>36563</v>
       </c>
       <c r="H80" s="2">
         <v>48906</v>
       </c>
       <c r="I80" s="2">
         <v>40359</v>
       </c>
       <c r="J80" s="1">
         <v>0.293</v>
       </c>
-      <c r="K80" s="4">
-        <v>30</v>
+      <c r="K80" s="3">
+        <v>30.0</v>
       </c>
       <c r="L80" s="1">
         <v>0.691</v>
       </c>
       <c r="M80" s="1">
         <v>0.137</v>
       </c>
       <c r="N80" s="1">
         <v>0.898</v>
       </c>
       <c r="O80" s="1">
         <v>0.353</v>
       </c>
       <c r="P80" s="2">
         <v>567</v>
       </c>
       <c r="Q80" s="2">
         <v>53400</v>
       </c>
       <c r="R80" s="1">
         <v>0.694</v>
       </c>
       <c r="S80" s="1">
         <v>0.191</v>
       </c>
@@ -8875,52 +8873,52 @@
       </c>
       <c r="C84" t="s">
         <v>202</v>
       </c>
       <c r="D84" s="1">
         <v>0.958</v>
       </c>
       <c r="E84" s="1">
         <v>0.82</v>
       </c>
       <c r="F84" s="1">
         <v>0.148</v>
       </c>
       <c r="G84" s="2">
         <v>94107</v>
       </c>
       <c r="H84" s="2">
         <v>101371</v>
       </c>
       <c r="I84" s="2">
         <v>46332</v>
       </c>
       <c r="J84" s="1">
         <v>0.084</v>
       </c>
-      <c r="K84" s="4">
-        <v>24</v>
+      <c r="K84" s="3">
+        <v>24.0</v>
       </c>
       <c r="L84" s="1">
         <v>0.854</v>
       </c>
       <c r="M84" s="1">
         <v>0.03</v>
       </c>
       <c r="N84" s="1">
         <v>0.806</v>
       </c>
       <c r="O84" s="1">
         <v>0.037</v>
       </c>
       <c r="P84" s="2">
         <v>1076</v>
       </c>
       <c r="Q84" s="2">
         <v>175500</v>
       </c>
       <c r="R84" s="1">
         <v>0.893</v>
       </c>
       <c r="S84" s="1">
         <v>0.077</v>
       </c>
@@ -10177,52 +10175,52 @@
       </c>
       <c r="C105" t="s">
         <v>244</v>
       </c>
       <c r="D105" s="1">
         <v>0.973</v>
       </c>
       <c r="E105" s="1">
         <v>0.914</v>
       </c>
       <c r="F105" s="1">
         <v>0.044</v>
       </c>
       <c r="G105" s="2">
         <v>90908</v>
       </c>
       <c r="H105" s="2">
         <v>106037</v>
       </c>
       <c r="I105" s="2">
         <v>48908</v>
       </c>
       <c r="J105" s="1">
         <v>0.046</v>
       </c>
-      <c r="K105" s="4">
-        <v>24</v>
+      <c r="K105" s="3">
+        <v>24.0</v>
       </c>
       <c r="L105" s="1">
         <v>0.887</v>
       </c>
       <c r="M105" s="1">
         <v>0.046</v>
       </c>
       <c r="N105" s="1">
         <v>0.66</v>
       </c>
       <c r="O105" s="1">
         <v>0.026</v>
       </c>
       <c r="P105" s="2">
         <v>1153</v>
       </c>
       <c r="Q105" s="2">
         <v>236900</v>
       </c>
       <c r="R105" s="1">
         <v>0.939</v>
       </c>
       <c r="S105" s="1">
         <v>0.149</v>
       </c>
@@ -10797,52 +10795,52 @@
       </c>
       <c r="C115" t="s">
         <v>264</v>
       </c>
       <c r="D115" s="1">
         <v>0.978</v>
       </c>
       <c r="E115" s="1">
         <v>0.701</v>
       </c>
       <c r="F115" s="1">
         <v>0.299</v>
       </c>
       <c r="G115" s="2">
         <v>220625</v>
       </c>
       <c r="H115" s="2">
         <v>229375</v>
       </c>
       <c r="I115" s="2">
         <v>96988</v>
       </c>
       <c r="J115" s="1">
         <v>0.007</v>
       </c>
-      <c r="K115" s="4">
-        <v>24</v>
+      <c r="K115" s="3">
+        <v>24.0</v>
       </c>
       <c r="L115" s="1">
         <v>0.926</v>
       </c>
       <c r="M115" s="1">
         <v>0.009</v>
       </c>
       <c r="N115" s="1">
         <v>0.907</v>
       </c>
       <c r="O115" s="1">
         <v>0.007</v>
       </c>
       <c r="P115" t="s">
         <v>56</v>
       </c>
       <c r="Q115" s="2">
         <v>426400</v>
       </c>
       <c r="R115" s="1">
         <v>0.98</v>
       </c>
       <c r="S115" s="1">
         <v>0.048</v>
       </c>
@@ -11541,52 +11539,52 @@
       </c>
       <c r="C127" t="s">
         <v>288</v>
       </c>
       <c r="D127" s="1">
         <v>0.924</v>
       </c>
       <c r="E127" s="1">
         <v>0.741</v>
       </c>
       <c r="F127" s="1">
         <v>0.221</v>
       </c>
       <c r="G127" s="2">
         <v>62339</v>
       </c>
       <c r="H127" s="2">
         <v>61250</v>
       </c>
       <c r="I127" s="2">
         <v>32197</v>
       </c>
       <c r="J127" s="1">
         <v>0.257</v>
       </c>
-      <c r="K127" s="4">
-        <v>31</v>
+      <c r="K127" s="3">
+        <v>31.0</v>
       </c>
       <c r="L127" s="1">
         <v>0.763</v>
       </c>
       <c r="M127" s="1">
         <v>0.124</v>
       </c>
       <c r="N127" s="1">
         <v>0.974</v>
       </c>
       <c r="O127" s="1">
         <v>0.14</v>
       </c>
       <c r="P127" s="2">
         <v>1028</v>
       </c>
       <c r="Q127" s="2">
         <v>87800</v>
       </c>
       <c r="R127" s="1">
         <v>0.905</v>
       </c>
       <c r="S127" s="1">
         <v>0.119</v>
       </c>
@@ -11665,52 +11663,52 @@
       </c>
       <c r="C129" t="s">
         <v>292</v>
       </c>
       <c r="D129" s="1">
         <v>0.937</v>
       </c>
       <c r="E129" s="1">
         <v>0.928</v>
       </c>
       <c r="F129" s="1">
         <v>0.055</v>
       </c>
       <c r="G129" s="2">
         <v>85000</v>
       </c>
       <c r="H129" s="2">
         <v>114170</v>
       </c>
       <c r="I129" s="2">
         <v>49591</v>
       </c>
       <c r="J129" s="1">
         <v>0.082</v>
       </c>
-      <c r="K129" s="4">
-        <v>30</v>
+      <c r="K129" s="3">
+        <v>30.0</v>
       </c>
       <c r="L129" s="1">
         <v>0.801</v>
       </c>
       <c r="M129" s="1">
         <v>0.057</v>
       </c>
       <c r="N129" s="1">
         <v>0.732</v>
       </c>
       <c r="O129" s="1">
         <v>0.105</v>
       </c>
       <c r="P129" s="2">
         <v>909</v>
       </c>
       <c r="Q129" s="2">
         <v>229200</v>
       </c>
       <c r="R129" s="1">
         <v>0.737</v>
       </c>
       <c r="S129" s="1">
         <v>0.147</v>
       </c>
@@ -13587,52 +13585,52 @@
       </c>
       <c r="C160" t="s">
         <v>355</v>
       </c>
       <c r="D160" s="1">
         <v>0.898</v>
       </c>
       <c r="E160" s="1">
         <v>0.919</v>
       </c>
       <c r="F160" s="1">
         <v>0.029</v>
       </c>
       <c r="G160" s="2">
         <v>47708</v>
       </c>
       <c r="H160" s="2">
         <v>73958</v>
       </c>
       <c r="I160" s="2">
         <v>24282</v>
       </c>
       <c r="J160" s="1">
         <v>0.262</v>
       </c>
-      <c r="K160" s="4">
-        <v>31</v>
+      <c r="K160" s="3">
+        <v>31.0</v>
       </c>
       <c r="L160" s="1">
         <v>0.856</v>
       </c>
       <c r="M160" s="1">
         <v>0.07</v>
       </c>
       <c r="N160" s="1">
         <v>0.623</v>
       </c>
       <c r="O160" s="1">
         <v>0.14</v>
       </c>
       <c r="P160" s="2">
         <v>596</v>
       </c>
       <c r="Q160" s="2">
         <v>97900</v>
       </c>
       <c r="R160" s="1">
         <v>0.82</v>
       </c>
       <c r="S160" s="1">
         <v>0.127</v>
       </c>
@@ -14269,52 +14267,52 @@
       </c>
       <c r="C171" t="s">
         <v>376</v>
       </c>
       <c r="D171" s="1">
         <v>0.954</v>
       </c>
       <c r="E171" s="1">
         <v>0.912</v>
       </c>
       <c r="F171" s="1">
         <v>0.042</v>
       </c>
       <c r="G171" s="2">
         <v>62500</v>
       </c>
       <c r="H171" s="2">
         <v>81625</v>
       </c>
       <c r="I171" s="2">
         <v>30693</v>
       </c>
       <c r="J171" s="1">
         <v>0.121</v>
       </c>
-      <c r="K171" s="4">
-        <v>33</v>
+      <c r="K171" s="3">
+        <v>33.0</v>
       </c>
       <c r="L171" s="1">
         <v>0.768</v>
       </c>
       <c r="M171" s="1">
         <v>0.071</v>
       </c>
       <c r="N171" s="1">
         <v>0.319</v>
       </c>
       <c r="O171" s="1">
         <v>0.142</v>
       </c>
       <c r="P171" s="2">
         <v>3075</v>
       </c>
       <c r="Q171" s="2">
         <v>178900</v>
       </c>
       <c r="R171" s="1">
         <v>0.902</v>
       </c>
       <c r="S171" s="1">
         <v>0.129</v>
       </c>
@@ -14641,52 +14639,52 @@
       </c>
       <c r="C177" t="s">
         <v>388</v>
       </c>
       <c r="D177" s="1">
         <v>0.943</v>
       </c>
       <c r="E177" s="1">
         <v>0.57</v>
       </c>
       <c r="F177" s="1">
         <v>0.383</v>
       </c>
       <c r="G177" s="2">
         <v>71583</v>
       </c>
       <c r="H177" s="2">
         <v>104063</v>
       </c>
       <c r="I177" s="2">
         <v>41710</v>
       </c>
       <c r="J177" s="1">
         <v>0.105</v>
       </c>
-      <c r="K177" s="4">
-        <v>25</v>
+      <c r="K177" s="3">
+        <v>25.0</v>
       </c>
       <c r="L177" s="1">
         <v>0.878</v>
       </c>
       <c r="M177" s="1">
         <v>0.007</v>
       </c>
       <c r="N177" s="1">
         <v>0.816</v>
       </c>
       <c r="O177" s="1">
         <v>0</v>
       </c>
       <c r="P177" s="2">
         <v>850</v>
       </c>
       <c r="Q177" s="2">
         <v>133900</v>
       </c>
       <c r="R177" s="1">
         <v>0.849</v>
       </c>
       <c r="S177" s="1">
         <v>0.151</v>
       </c>
@@ -14765,52 +14763,52 @@
       </c>
       <c r="C179" t="s">
         <v>393</v>
       </c>
       <c r="D179" s="1">
         <v>0.931</v>
       </c>
       <c r="E179" s="1">
         <v>0.851</v>
       </c>
       <c r="F179" s="1">
         <v>0.073</v>
       </c>
       <c r="G179" s="2">
         <v>50978</v>
       </c>
       <c r="H179" s="2">
         <v>84080</v>
       </c>
       <c r="I179" s="2">
         <v>31407</v>
       </c>
       <c r="J179" s="1">
         <v>0.156</v>
       </c>
-      <c r="K179" s="4">
-        <v>25</v>
+      <c r="K179" s="3">
+        <v>25.0</v>
       </c>
       <c r="L179" s="1">
         <v>0.784</v>
       </c>
       <c r="M179" s="1">
         <v>0.081</v>
       </c>
       <c r="N179" s="1">
         <v>0.912</v>
       </c>
       <c r="O179" s="1">
         <v>0.224</v>
       </c>
       <c r="P179" s="2">
         <v>910</v>
       </c>
       <c r="Q179" s="2">
         <v>94000</v>
       </c>
       <c r="R179" s="1">
         <v>0.656</v>
       </c>
       <c r="S179" s="1">
         <v>0.198</v>
       </c>
@@ -16129,52 +16127,52 @@
       </c>
       <c r="C201" t="s">
         <v>437</v>
       </c>
       <c r="D201" s="1">
         <v>0.911</v>
       </c>
       <c r="E201" t="s">
         <v>56</v>
       </c>
       <c r="F201" t="s">
         <v>56</v>
       </c>
       <c r="G201" s="2">
         <v>66563</v>
       </c>
       <c r="H201" s="2">
         <v>66719</v>
       </c>
       <c r="I201" s="2">
         <v>26202</v>
       </c>
       <c r="J201" s="1">
         <v>0.043</v>
       </c>
-      <c r="K201" s="4">
-        <v>29</v>
+      <c r="K201" s="3">
+        <v>29.0</v>
       </c>
       <c r="L201" s="1">
         <v>0.797</v>
       </c>
       <c r="M201" s="1">
         <v>0</v>
       </c>
       <c r="N201" s="1">
         <v>0.786</v>
       </c>
       <c r="O201" s="1">
         <v>0.062</v>
       </c>
       <c r="P201" s="2">
         <v>933</v>
       </c>
       <c r="Q201" t="s">
         <v>56</v>
       </c>
       <c r="R201" s="1">
         <v>0.905</v>
       </c>
       <c r="S201" s="1">
         <v>0</v>
       </c>
@@ -16315,52 +16313,52 @@
       </c>
       <c r="C204" t="s">
         <v>443</v>
       </c>
       <c r="D204" s="1">
         <v>0.971</v>
       </c>
       <c r="E204" s="1">
         <v>0.934</v>
       </c>
       <c r="F204" s="1">
         <v>0.023</v>
       </c>
       <c r="G204" s="2">
         <v>70472</v>
       </c>
       <c r="H204" s="2">
         <v>76175</v>
       </c>
       <c r="I204" s="2">
         <v>34353</v>
       </c>
       <c r="J204" s="1">
         <v>0.054</v>
       </c>
-      <c r="K204" s="4">
-        <v>23</v>
+      <c r="K204" s="3">
+        <v>23.0</v>
       </c>
       <c r="L204" s="1">
         <v>0.878</v>
       </c>
       <c r="M204" s="1">
         <v>0.035</v>
       </c>
       <c r="N204" s="1">
         <v>0.906</v>
       </c>
       <c r="O204" s="1">
         <v>0.02</v>
       </c>
       <c r="P204" s="2">
         <v>1016</v>
       </c>
       <c r="Q204" s="2">
         <v>139700</v>
       </c>
       <c r="R204" s="1">
         <v>0.945</v>
       </c>
       <c r="S204" s="1">
         <v>0.151</v>
       </c>
@@ -16811,52 +16809,52 @@
       </c>
       <c r="C212" t="s">
         <v>459</v>
       </c>
       <c r="D212" s="1">
         <v>0.918</v>
       </c>
       <c r="E212" s="1">
         <v>0.849</v>
       </c>
       <c r="F212" s="1">
         <v>0.102</v>
       </c>
       <c r="G212" s="2">
         <v>61250</v>
       </c>
       <c r="H212" s="2">
         <v>68036</v>
       </c>
       <c r="I212" s="2">
         <v>31550</v>
       </c>
       <c r="J212" s="1">
         <v>0.219</v>
       </c>
-      <c r="K212" s="4">
-        <v>24</v>
+      <c r="K212" s="3">
+        <v>24.0</v>
       </c>
       <c r="L212" s="1">
         <v>0.705</v>
       </c>
       <c r="M212" s="1">
         <v>0.085</v>
       </c>
       <c r="N212" s="1">
         <v>0.897</v>
       </c>
       <c r="O212" s="1">
         <v>0.047</v>
       </c>
       <c r="P212" s="2">
         <v>658</v>
       </c>
       <c r="Q212" s="2">
         <v>90700</v>
       </c>
       <c r="R212" s="1">
         <v>0.668</v>
       </c>
       <c r="S212" s="1">
         <v>0.08</v>
       </c>
@@ -18423,52 +18421,52 @@
       </c>
       <c r="C238" t="s">
         <v>512</v>
       </c>
       <c r="D238" s="1">
         <v>0.952</v>
       </c>
       <c r="E238" s="1">
         <v>0.902</v>
       </c>
       <c r="F238" s="1">
         <v>0.062</v>
       </c>
       <c r="G238" s="2">
         <v>75756</v>
       </c>
       <c r="H238" s="2">
         <v>101096</v>
       </c>
       <c r="I238" s="2">
         <v>45750</v>
       </c>
       <c r="J238" s="1">
         <v>0.068</v>
       </c>
-      <c r="K238" s="4">
-        <v>26</v>
+      <c r="K238" s="3">
+        <v>26.0</v>
       </c>
       <c r="L238" s="1">
         <v>0.874</v>
       </c>
       <c r="M238" s="1">
         <v>0.048</v>
       </c>
       <c r="N238" s="1">
         <v>0.609</v>
       </c>
       <c r="O238" s="1">
         <v>0.056</v>
       </c>
       <c r="P238" s="2">
         <v>970</v>
       </c>
       <c r="Q238" s="2">
         <v>210800</v>
       </c>
       <c r="R238" s="1">
         <v>0.851</v>
       </c>
       <c r="S238" s="1">
         <v>0.174</v>
       </c>
@@ -18671,52 +18669,52 @@
       </c>
       <c r="C242" t="s">
         <v>519</v>
       </c>
       <c r="D242" s="1">
         <v>0.983</v>
       </c>
       <c r="E242" t="s">
         <v>56</v>
       </c>
       <c r="F242" t="s">
         <v>56</v>
       </c>
       <c r="G242" s="2">
         <v>50125</v>
       </c>
       <c r="H242" s="2">
         <v>36667</v>
       </c>
       <c r="I242" s="2">
         <v>30796</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
-      <c r="K242" s="4">
-        <v>24</v>
+      <c r="K242" s="3">
+        <v>24.0</v>
       </c>
       <c r="L242" s="1">
         <v>0.792</v>
       </c>
       <c r="M242" s="1">
         <v>0</v>
       </c>
       <c r="N242" s="1">
         <v>0.65</v>
       </c>
       <c r="O242" s="1">
         <v>0.286</v>
       </c>
       <c r="P242" t="s">
         <v>56</v>
       </c>
       <c r="Q242" s="2">
         <v>196900</v>
       </c>
       <c r="R242" s="1">
         <v>1</v>
       </c>
       <c r="S242" s="1">
         <v>0.048</v>
       </c>
@@ -19353,52 +19351,52 @@
       </c>
       <c r="C253" t="s">
         <v>541</v>
       </c>
       <c r="D253" s="1">
         <v>0.898</v>
       </c>
       <c r="E253" s="1">
         <v>0.975</v>
       </c>
       <c r="F253" s="1">
         <v>0.025</v>
       </c>
       <c r="G253" s="2">
         <v>48750</v>
       </c>
       <c r="H253" s="2">
         <v>61875</v>
       </c>
       <c r="I253" s="2">
         <v>26694</v>
       </c>
       <c r="J253" s="1">
         <v>0.154</v>
       </c>
-      <c r="K253" s="4">
-        <v>24</v>
+      <c r="K253" s="3">
+        <v>24.0</v>
       </c>
       <c r="L253" s="1">
         <v>0.86</v>
       </c>
       <c r="M253" s="1">
         <v>0.011</v>
       </c>
       <c r="N253" s="1">
         <v>0.722</v>
       </c>
       <c r="O253" s="1">
         <v>0.018</v>
       </c>
       <c r="P253" s="2">
         <v>705</v>
       </c>
       <c r="Q253" s="2">
         <v>107500</v>
       </c>
       <c r="R253" s="1">
         <v>0.937</v>
       </c>
       <c r="S253" s="1">
         <v>0.049</v>
       </c>
@@ -20345,52 +20343,52 @@
       </c>
       <c r="C269" t="s">
         <v>570</v>
       </c>
       <c r="D269" s="1">
         <v>0.951</v>
       </c>
       <c r="E269" s="1">
         <v>0.872</v>
       </c>
       <c r="F269" s="1">
         <v>0.064</v>
       </c>
       <c r="G269" s="2">
         <v>71875</v>
       </c>
       <c r="H269" s="2">
         <v>92500</v>
       </c>
       <c r="I269" s="2">
         <v>35323</v>
       </c>
       <c r="J269" s="1">
         <v>0.045</v>
       </c>
-      <c r="K269" s="4">
-        <v>27</v>
+      <c r="K269" s="3">
+        <v>27.0</v>
       </c>
       <c r="L269" s="1">
         <v>0.885</v>
       </c>
       <c r="M269" s="1">
         <v>0.067</v>
       </c>
       <c r="N269" s="1">
         <v>0.2</v>
       </c>
       <c r="O269" s="1">
         <v>0.025</v>
       </c>
       <c r="P269" s="2">
         <v>1059</v>
       </c>
       <c r="Q269" s="2">
         <v>215200</v>
       </c>
       <c r="R269" s="1">
         <v>0.961</v>
       </c>
       <c r="S269" s="1">
         <v>0.165</v>
       </c>
@@ -20717,52 +20715,52 @@
       </c>
       <c r="C275" t="s">
         <v>582</v>
       </c>
       <c r="D275" s="1">
         <v>0.976</v>
       </c>
       <c r="E275" s="1">
         <v>0.97</v>
       </c>
       <c r="F275" s="1">
         <v>0.03</v>
       </c>
       <c r="G275" s="2">
         <v>81042</v>
       </c>
       <c r="H275" s="2">
         <v>93750</v>
       </c>
       <c r="I275" s="2">
         <v>35854</v>
       </c>
       <c r="J275" s="1">
         <v>0.062</v>
       </c>
-      <c r="K275" s="4">
-        <v>29</v>
+      <c r="K275" s="3">
+        <v>29.0</v>
       </c>
       <c r="L275" s="1">
         <v>0.854</v>
       </c>
       <c r="M275" s="1">
         <v>0.058</v>
       </c>
       <c r="N275" s="1">
         <v>0.441</v>
       </c>
       <c r="O275" s="1">
         <v>0.061</v>
       </c>
       <c r="P275" s="2">
         <v>885</v>
       </c>
       <c r="Q275" s="2">
         <v>170600</v>
       </c>
       <c r="R275" s="1">
         <v>0.976</v>
       </c>
       <c r="S275" s="1">
         <v>0.09</v>
       </c>
@@ -24127,52 +24125,52 @@
       </c>
       <c r="C330" t="s">
         <v>380</v>
       </c>
       <c r="D330" s="1">
         <v>0.929</v>
       </c>
       <c r="E330" s="1">
         <v>0.936</v>
       </c>
       <c r="F330" s="1">
         <v>0.013</v>
       </c>
       <c r="G330" s="2">
         <v>48533</v>
       </c>
       <c r="H330" s="2">
         <v>52104</v>
       </c>
       <c r="I330" s="2">
         <v>27293</v>
       </c>
       <c r="J330" s="1">
         <v>0.254</v>
       </c>
-      <c r="K330" s="4">
-        <v>22</v>
+      <c r="K330" s="3">
+        <v>22.0</v>
       </c>
       <c r="L330" s="1">
         <v>0.864</v>
       </c>
       <c r="M330" s="1">
         <v>0.089</v>
       </c>
       <c r="N330" s="1">
         <v>0.79</v>
       </c>
       <c r="O330" s="1">
         <v>0.068</v>
       </c>
       <c r="P330" s="2">
         <v>725</v>
       </c>
       <c r="Q330" s="2">
         <v>117700</v>
       </c>
       <c r="R330" s="1">
         <v>0.888</v>
       </c>
       <c r="S330" s="1">
         <v>0.261</v>
       </c>
@@ -25119,52 +25117,52 @@
       </c>
       <c r="C346" t="s">
         <v>557</v>
       </c>
       <c r="D346" s="1">
         <v>0.927</v>
       </c>
       <c r="E346" s="1">
         <v>0.92</v>
       </c>
       <c r="F346" s="1">
         <v>0.037</v>
       </c>
       <c r="G346" s="2">
         <v>74250</v>
       </c>
       <c r="H346" s="2">
         <v>87725</v>
       </c>
       <c r="I346" s="2">
         <v>45628</v>
       </c>
       <c r="J346" s="1">
         <v>0.044</v>
       </c>
-      <c r="K346" s="4">
-        <v>28</v>
+      <c r="K346" s="3">
+        <v>28.0</v>
       </c>
       <c r="L346" s="1">
         <v>0.894</v>
       </c>
       <c r="M346" s="1">
         <v>0.066</v>
       </c>
       <c r="N346" s="1">
         <v>0.487</v>
       </c>
       <c r="O346" s="1">
         <v>0.019</v>
       </c>
       <c r="P346" s="2">
         <v>1071</v>
       </c>
       <c r="Q346" s="2">
         <v>150500</v>
       </c>
       <c r="R346" s="1">
         <v>0.979</v>
       </c>
       <c r="S346" s="1">
         <v>0.115</v>
       </c>
@@ -26421,52 +26419,52 @@
       </c>
       <c r="C367" t="s">
         <v>407</v>
       </c>
       <c r="D367" s="1">
         <v>0.951</v>
       </c>
       <c r="E367" s="1">
         <v>0.957</v>
       </c>
       <c r="F367" s="1">
         <v>0.011</v>
       </c>
       <c r="G367" s="2">
         <v>61364</v>
       </c>
       <c r="H367" s="2">
         <v>71742</v>
       </c>
       <c r="I367" s="2">
         <v>32493</v>
       </c>
       <c r="J367" s="1">
         <v>0.053</v>
       </c>
-      <c r="K367" s="4">
-        <v>24</v>
+      <c r="K367" s="3">
+        <v>24.0</v>
       </c>
       <c r="L367" s="1">
         <v>0.847</v>
       </c>
       <c r="M367" s="1">
         <v>0.153</v>
       </c>
       <c r="N367" s="1">
         <v>0.605</v>
       </c>
       <c r="O367" s="1">
         <v>0.058</v>
       </c>
       <c r="P367" s="2">
         <v>912</v>
       </c>
       <c r="Q367" s="2">
         <v>145500</v>
       </c>
       <c r="R367" s="1">
         <v>0.923</v>
       </c>
       <c r="S367" s="1">
         <v>0.199</v>
       </c>
@@ -26545,52 +26543,52 @@
       </c>
       <c r="C369" t="s">
         <v>756</v>
       </c>
       <c r="D369" s="1">
         <v>0.911</v>
       </c>
       <c r="E369" s="1">
         <v>0.952</v>
       </c>
       <c r="F369" s="1">
         <v>0.048</v>
       </c>
       <c r="G369" s="2">
         <v>65250</v>
       </c>
       <c r="H369" s="2">
         <v>77143</v>
       </c>
       <c r="I369" s="2">
         <v>30284</v>
       </c>
       <c r="J369" s="1">
         <v>0.085</v>
       </c>
-      <c r="K369" s="4">
-        <v>26</v>
+      <c r="K369" s="3">
+        <v>26.0</v>
       </c>
       <c r="L369" s="1">
         <v>0.908</v>
       </c>
       <c r="M369" s="1">
         <v>0.018</v>
       </c>
       <c r="N369" s="1">
         <v>0.357</v>
       </c>
       <c r="O369" s="1">
         <v>0.057</v>
       </c>
       <c r="P369" s="2">
         <v>638</v>
       </c>
       <c r="Q369" s="2">
         <v>162200</v>
       </c>
       <c r="R369" s="1">
         <v>0.939</v>
       </c>
       <c r="S369" s="1">
         <v>0.143</v>
       </c>
@@ -27971,52 +27969,52 @@
       </c>
       <c r="C392" t="s">
         <v>800</v>
       </c>
       <c r="D392" s="1">
         <v>0.624</v>
       </c>
       <c r="E392" s="1">
         <v>0.969</v>
       </c>
       <c r="F392" s="1">
         <v>0.018</v>
       </c>
       <c r="G392" s="2">
         <v>51607</v>
       </c>
       <c r="H392" s="2">
         <v>51071</v>
       </c>
       <c r="I392" s="2">
         <v>19907</v>
       </c>
       <c r="J392" s="1">
         <v>0.26</v>
       </c>
-      <c r="K392" s="4">
-        <v>40</v>
+      <c r="K392" s="3">
+        <v>40.0</v>
       </c>
       <c r="L392" s="1">
         <v>0.446</v>
       </c>
       <c r="M392" s="1">
         <v>0.048</v>
       </c>
       <c r="N392" s="1">
         <v>0.391</v>
       </c>
       <c r="O392" s="1">
         <v>0.536</v>
       </c>
       <c r="P392" s="2">
         <v>825</v>
       </c>
       <c r="Q392" s="2">
         <v>123800</v>
       </c>
       <c r="R392" s="1">
         <v>0.967</v>
       </c>
       <c r="S392" s="1">
         <v>0.191</v>
       </c>
@@ -28033,52 +28031,52 @@
       </c>
       <c r="C393" t="s">
         <v>802</v>
       </c>
       <c r="D393" s="1">
         <v>0.881</v>
       </c>
       <c r="E393" s="1">
         <v>0.851</v>
       </c>
       <c r="F393" s="1">
         <v>0.062</v>
       </c>
       <c r="G393" s="2">
         <v>76591</v>
       </c>
       <c r="H393" s="2">
         <v>91136</v>
       </c>
       <c r="I393" s="2">
         <v>38618</v>
       </c>
       <c r="J393" s="1">
         <v>0.081</v>
       </c>
-      <c r="K393" s="4">
-        <v>38</v>
+      <c r="K393" s="3">
+        <v>38.0</v>
       </c>
       <c r="L393" s="1">
         <v>0.916</v>
       </c>
       <c r="M393" s="1">
         <v>0.042</v>
       </c>
       <c r="N393" s="1">
         <v>0.419</v>
       </c>
       <c r="O393" s="1">
         <v>0.046</v>
       </c>
       <c r="P393" s="2">
         <v>1119</v>
       </c>
       <c r="Q393" s="2">
         <v>130900</v>
       </c>
       <c r="R393" s="1">
         <v>0.995</v>
       </c>
       <c r="S393" s="1">
         <v>0.193</v>
       </c>
@@ -28839,52 +28837,52 @@
       </c>
       <c r="C406" t="s">
         <v>826</v>
       </c>
       <c r="D406" s="1">
         <v>0.939</v>
       </c>
       <c r="E406" s="1">
         <v>0.904</v>
       </c>
       <c r="F406" s="1">
         <v>0.021</v>
       </c>
       <c r="G406" s="2">
         <v>57159</v>
       </c>
       <c r="H406" s="2">
         <v>101250</v>
       </c>
       <c r="I406" s="2">
         <v>24430</v>
       </c>
       <c r="J406" s="1">
         <v>0.097</v>
       </c>
-      <c r="K406" s="4">
-        <v>15</v>
+      <c r="K406" s="3">
+        <v>15.0</v>
       </c>
       <c r="L406" s="1">
         <v>0.706</v>
       </c>
       <c r="M406" s="1">
         <v>0.007</v>
       </c>
       <c r="N406" s="1">
         <v>0.722</v>
       </c>
       <c r="O406" s="1">
         <v>0.107</v>
       </c>
       <c r="P406" s="2">
         <v>888</v>
       </c>
       <c r="Q406" s="2">
         <v>204300</v>
       </c>
       <c r="R406" s="1">
         <v>0.626</v>
       </c>
       <c r="S406" s="1">
         <v>0.119</v>
       </c>
@@ -29273,52 +29271,52 @@
       </c>
       <c r="C413" t="s">
         <v>837</v>
       </c>
       <c r="D413" s="1">
         <v>0.954</v>
       </c>
       <c r="E413" s="1">
         <v>0.935</v>
       </c>
       <c r="F413" s="1">
         <v>0.037</v>
       </c>
       <c r="G413" s="2">
         <v>73054</v>
       </c>
       <c r="H413" s="2">
         <v>90948</v>
       </c>
       <c r="I413" s="2">
         <v>40351</v>
       </c>
       <c r="J413" s="1">
         <v>0.034</v>
       </c>
-      <c r="K413" s="4">
-        <v>23</v>
+      <c r="K413" s="3">
+        <v>23.0</v>
       </c>
       <c r="L413" s="1">
         <v>0.939</v>
       </c>
       <c r="M413" s="1">
         <v>0.02</v>
       </c>
       <c r="N413" s="1">
         <v>0.544</v>
       </c>
       <c r="O413" s="1">
         <v>0.082</v>
       </c>
       <c r="P413" s="2">
         <v>723</v>
       </c>
       <c r="Q413" s="2">
         <v>161100</v>
       </c>
       <c r="R413" s="1">
         <v>0.959</v>
       </c>
       <c r="S413" s="1">
         <v>0.139</v>
       </c>
@@ -29459,52 +29457,52 @@
       </c>
       <c r="C416" t="s">
         <v>842</v>
       </c>
       <c r="D416" s="1">
         <v>0.879</v>
       </c>
       <c r="E416" s="1">
         <v>0.901</v>
       </c>
       <c r="F416" s="1">
         <v>0.091</v>
       </c>
       <c r="G416" s="2">
         <v>41282</v>
       </c>
       <c r="H416" s="2">
         <v>49554</v>
       </c>
       <c r="I416" s="2">
         <v>29664</v>
       </c>
       <c r="J416" s="1">
         <v>0.13</v>
       </c>
-      <c r="K416" s="4">
-        <v>23</v>
+      <c r="K416" s="3">
+        <v>23.0</v>
       </c>
       <c r="L416" s="1">
         <v>0.874</v>
       </c>
       <c r="M416" s="1">
         <v>0.054</v>
       </c>
       <c r="N416" s="1">
         <v>0.618</v>
       </c>
       <c r="O416" s="1">
         <v>0.104</v>
       </c>
       <c r="P416" s="2">
         <v>788</v>
       </c>
       <c r="Q416" s="2">
         <v>103700</v>
       </c>
       <c r="R416" s="1">
         <v>0.891</v>
       </c>
       <c r="S416" s="1">
         <v>0.171</v>
       </c>
@@ -30141,52 +30139,52 @@
       </c>
       <c r="C427" t="s">
         <v>863</v>
       </c>
       <c r="D427" s="1">
         <v>0.882</v>
       </c>
       <c r="E427" s="1">
         <v>0.992</v>
       </c>
       <c r="F427" s="1">
         <v>0</v>
       </c>
       <c r="G427" s="2">
         <v>68839</v>
       </c>
       <c r="H427" s="2">
         <v>76094</v>
       </c>
       <c r="I427" s="2">
         <v>40095</v>
       </c>
       <c r="J427" s="1">
         <v>0.045</v>
       </c>
-      <c r="K427" s="4">
-        <v>28</v>
+      <c r="K427" s="3">
+        <v>28.0</v>
       </c>
       <c r="L427" s="1">
         <v>0.907</v>
       </c>
       <c r="M427" s="1">
         <v>0.034</v>
       </c>
       <c r="N427" s="1">
         <v>0.519</v>
       </c>
       <c r="O427" s="1">
         <v>0</v>
       </c>
       <c r="P427" s="2">
         <v>713</v>
       </c>
       <c r="Q427" s="2">
         <v>194600</v>
       </c>
       <c r="R427" s="1">
         <v>1</v>
       </c>
       <c r="S427" s="1">
         <v>0.333</v>
       </c>
@@ -30389,52 +30387,52 @@
       </c>
       <c r="C431" t="s">
         <v>870</v>
       </c>
       <c r="D431" s="1">
         <v>0.929</v>
       </c>
       <c r="E431" s="1">
         <v>0.845</v>
       </c>
       <c r="F431" s="1">
         <v>0.081</v>
       </c>
       <c r="G431" s="2">
         <v>80581</v>
       </c>
       <c r="H431" s="2">
         <v>99038</v>
       </c>
       <c r="I431" s="2">
         <v>39468</v>
       </c>
       <c r="J431" s="1">
         <v>0.058</v>
       </c>
-      <c r="K431" s="4">
-        <v>24</v>
+      <c r="K431" s="3">
+        <v>24.0</v>
       </c>
       <c r="L431" s="1">
         <v>0.924</v>
       </c>
       <c r="M431" s="1">
         <v>0.073</v>
       </c>
       <c r="N431" s="1">
         <v>0.59</v>
       </c>
       <c r="O431" s="1">
         <v>0.063</v>
       </c>
       <c r="P431" s="2">
         <v>964</v>
       </c>
       <c r="Q431" s="2">
         <v>192100</v>
       </c>
       <c r="R431" s="1">
         <v>0.706</v>
       </c>
       <c r="S431" s="1">
         <v>0.141</v>
       </c>
@@ -30637,52 +30635,52 @@
       </c>
       <c r="C435" t="s">
         <v>878</v>
       </c>
       <c r="D435" s="1">
         <v>0.927</v>
       </c>
       <c r="E435" s="1">
         <v>0.945</v>
       </c>
       <c r="F435" s="1">
         <v>0.007</v>
       </c>
       <c r="G435" s="2">
         <v>78446</v>
       </c>
       <c r="H435" s="2">
         <v>101424</v>
       </c>
       <c r="I435" s="2">
         <v>35717</v>
       </c>
       <c r="J435" s="1">
         <v>0.052</v>
       </c>
-      <c r="K435" s="4">
-        <v>35</v>
+      <c r="K435" s="3">
+        <v>35.0</v>
       </c>
       <c r="L435" s="1">
         <v>0.861</v>
       </c>
       <c r="M435" s="1">
         <v>0.018</v>
       </c>
       <c r="N435" s="1">
         <v>0.772</v>
       </c>
       <c r="O435" s="1">
         <v>0.08</v>
       </c>
       <c r="P435" s="2">
         <v>907</v>
       </c>
       <c r="Q435" s="2">
         <v>123200</v>
       </c>
       <c r="R435" s="1">
         <v>1</v>
       </c>
       <c r="S435" s="1">
         <v>0.096</v>
       </c>
@@ -31815,52 +31813,52 @@
       </c>
       <c r="C454" t="s">
         <v>441</v>
       </c>
       <c r="D454" s="1">
         <v>0.938</v>
       </c>
       <c r="E454" s="1">
         <v>0.956</v>
       </c>
       <c r="F454" s="1">
         <v>0.018</v>
       </c>
       <c r="G454" s="2">
         <v>78783</v>
       </c>
       <c r="H454" s="2">
         <v>101087</v>
       </c>
       <c r="I454" s="2">
         <v>44303</v>
       </c>
       <c r="J454" s="1">
         <v>0.102</v>
       </c>
-      <c r="K454" s="4">
-        <v>32</v>
+      <c r="K454" s="3">
+        <v>32.0</v>
       </c>
       <c r="L454" s="1">
         <v>0.881</v>
       </c>
       <c r="M454" s="1">
         <v>0.023</v>
       </c>
       <c r="N454" s="1">
         <v>0.462</v>
       </c>
       <c r="O454" s="1">
         <v>0.074</v>
       </c>
       <c r="P454" s="2">
         <v>964</v>
       </c>
       <c r="Q454" s="2">
         <v>197500</v>
       </c>
       <c r="R454" s="1">
         <v>0.988</v>
       </c>
       <c r="S454" s="1">
         <v>0.175</v>
       </c>
@@ -33861,52 +33859,52 @@
       </c>
       <c r="C487" t="s">
         <v>973</v>
       </c>
       <c r="D487" s="1">
         <v>0.977</v>
       </c>
       <c r="E487" t="s">
         <v>56</v>
       </c>
       <c r="F487" t="s">
         <v>56</v>
       </c>
       <c r="G487" s="2">
         <v>74375</v>
       </c>
       <c r="H487" t="s">
         <v>56</v>
       </c>
       <c r="I487" s="2">
         <v>40253</v>
       </c>
       <c r="J487" s="1">
         <v>0.125</v>
       </c>
-      <c r="K487" s="4">
-        <v>38</v>
+      <c r="K487" s="3">
+        <v>38.0</v>
       </c>
       <c r="L487" s="1">
         <v>1</v>
       </c>
       <c r="M487" s="1">
         <v>0</v>
       </c>
       <c r="N487" s="1">
         <v>0.83</v>
       </c>
       <c r="O487" s="1">
         <v>0</v>
       </c>
       <c r="P487" t="s">
         <v>56</v>
       </c>
       <c r="Q487" s="2">
         <v>108800</v>
       </c>
       <c r="R487" s="1">
         <v>1</v>
       </c>
       <c r="S487" s="1">
         <v>0.174</v>
       </c>
@@ -34419,52 +34417,52 @@
       </c>
       <c r="C496" t="s">
         <v>991</v>
       </c>
       <c r="D496" s="1">
         <v>0.946</v>
       </c>
       <c r="E496" s="1">
         <v>0.973</v>
       </c>
       <c r="F496" s="1">
         <v>0.027</v>
       </c>
       <c r="G496" s="2">
         <v>63750</v>
       </c>
       <c r="H496" s="2">
         <v>95179</v>
       </c>
       <c r="I496" s="2">
         <v>40267</v>
       </c>
       <c r="J496" s="1">
         <v>0.076</v>
       </c>
-      <c r="K496" s="4">
-        <v>35</v>
+      <c r="K496" s="3">
+        <v>35.0</v>
       </c>
       <c r="L496" s="1">
         <v>0.915</v>
       </c>
       <c r="M496" s="1">
         <v>0.039</v>
       </c>
       <c r="N496" s="1">
         <v>0.5</v>
       </c>
       <c r="O496" s="1">
         <v>0.025</v>
       </c>
       <c r="P496" s="2">
         <v>625</v>
       </c>
       <c r="Q496" s="2">
         <v>200000</v>
       </c>
       <c r="R496" s="1">
         <v>0.975</v>
       </c>
       <c r="S496" s="1">
         <v>0.213</v>
       </c>
@@ -34667,52 +34665,52 @@
       </c>
       <c r="C500" t="s">
         <v>999</v>
       </c>
       <c r="D500" s="1">
         <v>0.9</v>
       </c>
       <c r="E500" t="s">
         <v>56</v>
       </c>
       <c r="F500" t="s">
         <v>56</v>
       </c>
       <c r="G500" s="2">
         <v>40750</v>
       </c>
       <c r="H500" t="s">
         <v>56</v>
       </c>
       <c r="I500" s="2">
         <v>30286</v>
       </c>
       <c r="J500" s="1">
         <v>0.163</v>
       </c>
-      <c r="K500" s="4">
-        <v>20</v>
+      <c r="K500" s="3">
+        <v>20.0</v>
       </c>
       <c r="L500" s="1">
         <v>0.63</v>
       </c>
       <c r="M500" s="1">
         <v>0</v>
       </c>
       <c r="N500" s="1">
         <v>0.774</v>
       </c>
       <c r="O500" s="1">
         <v>0</v>
       </c>
       <c r="P500" t="s">
         <v>56</v>
       </c>
       <c r="Q500" t="s">
         <v>56</v>
       </c>
       <c r="R500" s="1">
         <v>0.935</v>
       </c>
       <c r="S500" s="1">
         <v>0.267</v>
       </c>
@@ -35163,52 +35161,52 @@
       </c>
       <c r="C508" t="s">
         <v>1014</v>
       </c>
       <c r="D508" s="1">
         <v>0.961</v>
       </c>
       <c r="E508" s="1">
         <v>0.602</v>
       </c>
       <c r="F508" s="1">
         <v>0.03</v>
       </c>
       <c r="G508" s="2">
         <v>52917</v>
       </c>
       <c r="H508" s="2">
         <v>56875</v>
       </c>
       <c r="I508" s="2">
         <v>30064</v>
       </c>
       <c r="J508" s="1">
         <v>0.013</v>
       </c>
-      <c r="K508" s="4">
-        <v>26</v>
+      <c r="K508" s="3">
+        <v>26.0</v>
       </c>
       <c r="L508" s="1">
         <v>0.911</v>
       </c>
       <c r="M508" s="1">
         <v>0.03</v>
       </c>
       <c r="N508" s="1">
         <v>0.891</v>
       </c>
       <c r="O508" s="1">
         <v>0.016</v>
       </c>
       <c r="P508" s="2">
         <v>925</v>
       </c>
       <c r="Q508" s="2">
         <v>117200</v>
       </c>
       <c r="R508" s="1">
         <v>1</v>
       </c>
       <c r="S508" s="1">
         <v>0.222</v>
       </c>
@@ -35349,52 +35347,52 @@
       </c>
       <c r="C511" t="s">
         <v>1020</v>
       </c>
       <c r="D511" s="1">
         <v>0.933</v>
       </c>
       <c r="E511" s="1">
         <v>0.916</v>
       </c>
       <c r="F511" s="1">
         <v>0.066</v>
       </c>
       <c r="G511" s="2">
         <v>49558</v>
       </c>
       <c r="H511" s="2">
         <v>71638</v>
       </c>
       <c r="I511" s="2">
         <v>34125</v>
       </c>
       <c r="J511" s="1">
         <v>0.224</v>
       </c>
-      <c r="K511" s="4">
-        <v>29</v>
+      <c r="K511" s="3">
+        <v>29.0</v>
       </c>
       <c r="L511" s="1">
         <v>0.869</v>
       </c>
       <c r="M511" s="1">
         <v>0.06</v>
       </c>
       <c r="N511" s="1">
         <v>0.86</v>
       </c>
       <c r="O511" s="1">
         <v>0.123</v>
       </c>
       <c r="P511" s="2">
         <v>817</v>
       </c>
       <c r="Q511" s="2">
         <v>106600</v>
       </c>
       <c r="R511" s="1">
         <v>0.793</v>
       </c>
       <c r="S511" s="1">
         <v>0.228</v>
       </c>
@@ -35907,52 +35905,52 @@
       </c>
       <c r="C520" t="s">
         <v>1038</v>
       </c>
       <c r="D520" s="1">
         <v>0.919</v>
       </c>
       <c r="E520" s="1">
         <v>0.869</v>
       </c>
       <c r="F520" s="1">
         <v>0.063</v>
       </c>
       <c r="G520" s="2">
         <v>51094</v>
       </c>
       <c r="H520" s="2">
         <v>79583</v>
       </c>
       <c r="I520" s="2">
         <v>31372</v>
       </c>
       <c r="J520" s="1">
         <v>0.196</v>
       </c>
-      <c r="K520" s="4">
-        <v>26</v>
+      <c r="K520" s="3">
+        <v>26.0</v>
       </c>
       <c r="L520" s="1">
         <v>0.812</v>
       </c>
       <c r="M520" s="1">
         <v>0.074</v>
       </c>
       <c r="N520" s="1">
         <v>0.891</v>
       </c>
       <c r="O520" s="1">
         <v>0.139</v>
       </c>
       <c r="P520" s="2">
         <v>678</v>
       </c>
       <c r="Q520" s="2">
         <v>87100</v>
       </c>
       <c r="R520" s="1">
         <v>0.822</v>
       </c>
       <c r="S520" s="1">
         <v>0.142</v>
       </c>
@@ -36279,52 +36277,52 @@
       </c>
       <c r="C526" t="s">
         <v>1049</v>
       </c>
       <c r="D526" s="1">
         <v>0.953</v>
       </c>
       <c r="E526" s="1">
         <v>0.863</v>
       </c>
       <c r="F526" s="1">
         <v>0.061</v>
       </c>
       <c r="G526" s="2">
         <v>49644</v>
       </c>
       <c r="H526" s="2">
         <v>73476</v>
       </c>
       <c r="I526" s="2">
         <v>33106</v>
       </c>
       <c r="J526" s="1">
         <v>0.169</v>
       </c>
-      <c r="K526" s="4">
-        <v>25</v>
+      <c r="K526" s="3">
+        <v>25.0</v>
       </c>
       <c r="L526" s="1">
         <v>0.812</v>
       </c>
       <c r="M526" s="1">
         <v>0.05</v>
       </c>
       <c r="N526" s="1">
         <v>0.779</v>
       </c>
       <c r="O526" s="1">
         <v>0.156</v>
       </c>
       <c r="P526" s="2">
         <v>694</v>
       </c>
       <c r="Q526" s="2">
         <v>132400</v>
       </c>
       <c r="R526" s="1">
         <v>0.736</v>
       </c>
       <c r="S526" s="1">
         <v>0.211</v>
       </c>
@@ -37457,52 +37455,52 @@
       </c>
       <c r="C545" t="s">
         <v>266</v>
       </c>
       <c r="D545" s="1">
         <v>0.889</v>
       </c>
       <c r="E545" s="1">
         <v>0.89</v>
       </c>
       <c r="F545" s="1">
         <v>0.045</v>
       </c>
       <c r="G545" s="2">
         <v>63046</v>
       </c>
       <c r="H545" s="2">
         <v>68188</v>
       </c>
       <c r="I545" s="2">
         <v>31060</v>
       </c>
       <c r="J545" s="1">
         <v>0.051</v>
       </c>
-      <c r="K545" s="4">
-        <v>25</v>
+      <c r="K545" s="3">
+        <v>25.0</v>
       </c>
       <c r="L545" s="1">
         <v>0.865</v>
       </c>
       <c r="M545" s="1">
         <v>0.03</v>
       </c>
       <c r="N545" s="1">
         <v>0.754</v>
       </c>
       <c r="O545" s="1">
         <v>0.085</v>
       </c>
       <c r="P545" s="2">
         <v>985</v>
       </c>
       <c r="Q545" s="2">
         <v>143100</v>
       </c>
       <c r="R545" s="1">
         <v>0.779</v>
       </c>
       <c r="S545" s="1">
         <v>0.185</v>
       </c>