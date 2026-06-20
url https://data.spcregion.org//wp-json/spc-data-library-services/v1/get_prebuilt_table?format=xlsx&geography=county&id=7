--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -152,51 +152,51 @@
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
     <t>2020 Decennial Census</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,#"/>
     <numFmt numFmtId="165" formatCode="#,#.####"/>
     <numFmt numFmtId="166" formatCode="#.#%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>