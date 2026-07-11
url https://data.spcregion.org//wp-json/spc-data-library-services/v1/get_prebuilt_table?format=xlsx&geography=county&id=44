--- v0 (2025-11-05)
+++ v1 (2026-07-11)
@@ -269,51 +269,51 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -863,1115 +863,1115 @@
       </c>
       <c r="AC2" t="s">
         <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>59</v>
       </c>
       <c r="AE2" t="s">
         <v>60</v>
       </c>
       <c r="AF2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>62</v>
       </c>
       <c r="B3" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="1">
         <v>546507</v>
       </c>
       <c r="D3" s="1">
-        <v>68143</v>
+        <v>65143</v>
       </c>
       <c r="E3" s="1">
-        <v>215919</v>
+        <v>221226</v>
       </c>
       <c r="F3" s="1">
-        <v>192462</v>
+        <v>190796</v>
       </c>
       <c r="G3" s="1">
-        <v>51516</v>
+        <v>50732</v>
       </c>
       <c r="H3" s="1">
-        <v>18467</v>
+        <v>17905</v>
       </c>
       <c r="I3" s="1">
-        <v>199543</v>
+        <v>200796</v>
       </c>
       <c r="J3" s="1">
-        <v>46839</v>
+        <v>45028</v>
       </c>
       <c r="K3" s="1">
-        <v>134183</v>
+        <v>137109</v>
       </c>
       <c r="L3" s="1">
-        <v>14613</v>
+        <v>14553</v>
       </c>
       <c r="M3" s="1">
-        <v>2606</v>
+        <v>2742</v>
       </c>
       <c r="N3" s="1">
-        <v>1302</v>
+        <v>1364</v>
       </c>
       <c r="O3" s="1">
-        <v>189728</v>
+        <v>187512</v>
       </c>
       <c r="P3" s="1">
-        <v>12425</v>
+        <v>11675</v>
       </c>
       <c r="Q3" s="1">
-        <v>53257</v>
+        <v>53771</v>
       </c>
       <c r="R3" s="1">
-        <v>105184</v>
+        <v>104014</v>
       </c>
       <c r="S3" s="1">
-        <v>14931</v>
+        <v>14214</v>
       </c>
       <c r="T3" s="1">
-        <v>3931</v>
+        <v>3838</v>
       </c>
       <c r="U3" s="1">
-        <v>72717</v>
+        <v>73435</v>
       </c>
       <c r="V3" s="1">
-        <v>4659</v>
+        <v>4519</v>
       </c>
       <c r="W3" s="1">
-        <v>15289</v>
+        <v>16531</v>
       </c>
       <c r="X3" s="1">
-        <v>30645</v>
+        <v>30366</v>
       </c>
       <c r="Y3" s="1">
-        <v>18206</v>
+        <v>18211</v>
       </c>
       <c r="Z3" s="1">
-        <v>3918</v>
+        <v>3808</v>
       </c>
       <c r="AA3" s="1">
-        <v>84519</v>
+        <v>84059</v>
       </c>
       <c r="AB3" s="1">
-        <v>4220</v>
+        <v>3921</v>
       </c>
       <c r="AC3" s="1">
-        <v>13190</v>
+        <v>13815</v>
       </c>
       <c r="AD3" s="1">
-        <v>42020</v>
+        <v>41863</v>
       </c>
       <c r="AE3" s="1">
-        <v>15773</v>
+        <v>15565</v>
       </c>
       <c r="AF3" s="1">
-        <v>9316</v>
+        <v>8895</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="1">
         <v>28007</v>
       </c>
       <c r="D4" s="1">
-        <v>2100</v>
+        <v>2195</v>
       </c>
       <c r="E4" s="1">
-        <v>7996</v>
+        <v>8099</v>
       </c>
       <c r="F4" s="1">
-        <v>11507</v>
+        <v>11467</v>
       </c>
       <c r="G4" s="1">
-        <v>4196</v>
+        <v>4266</v>
       </c>
       <c r="H4" s="1">
-        <v>2208</v>
+        <v>2008</v>
       </c>
       <c r="I4" s="1">
-        <v>8030</v>
+        <v>7951</v>
       </c>
       <c r="J4" s="1">
-        <v>1502</v>
+        <v>1595</v>
       </c>
       <c r="K4" s="1">
-        <v>4739</v>
+        <v>4673</v>
       </c>
       <c r="L4" s="1">
-        <v>1447</v>
+        <v>1392</v>
       </c>
       <c r="M4" s="1">
-        <v>286</v>
+        <v>248</v>
       </c>
       <c r="N4" s="1">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="O4" s="1">
-        <v>10917</v>
+        <v>11095</v>
       </c>
       <c r="P4" s="1">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="Q4" s="1">
-        <v>2037</v>
+        <v>2205</v>
       </c>
       <c r="R4" s="1">
-        <v>6315</v>
+        <v>6443</v>
       </c>
       <c r="S4" s="1">
-        <v>1639</v>
+        <v>1720</v>
       </c>
       <c r="T4" s="1">
-        <v>715</v>
+        <v>513</v>
       </c>
       <c r="U4" s="1">
-        <v>4020</v>
+        <v>4099</v>
       </c>
       <c r="V4" s="1">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="W4" s="1">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="X4" s="1">
-        <v>1468</v>
+        <v>1494</v>
       </c>
       <c r="Y4" s="1">
-        <v>1198</v>
+        <v>1299</v>
       </c>
       <c r="Z4" s="1">
-        <v>511</v>
+        <v>483</v>
       </c>
       <c r="AA4" s="1">
-        <v>5040</v>
+        <v>4890</v>
       </c>
       <c r="AB4" s="1">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="AC4" s="1">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="AD4" s="1">
-        <v>2277</v>
+        <v>2138</v>
       </c>
       <c r="AE4" s="1">
-        <v>1073</v>
+        <v>999</v>
       </c>
       <c r="AF4" s="1">
-        <v>926</v>
+        <v>969</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>66</v>
       </c>
       <c r="B5" t="s">
         <v>67</v>
       </c>
       <c r="C5" s="1">
         <v>71975</v>
       </c>
       <c r="D5" s="1">
-        <v>5735</v>
+        <v>5421</v>
       </c>
       <c r="E5" s="1">
-        <v>24953</v>
+        <v>25375</v>
       </c>
       <c r="F5" s="1">
-        <v>26476</v>
+        <v>26709</v>
       </c>
       <c r="G5" s="1">
-        <v>9778</v>
+        <v>9888</v>
       </c>
       <c r="H5" s="1">
-        <v>5033</v>
+        <v>4864</v>
       </c>
       <c r="I5" s="1">
-        <v>23553</v>
+        <v>24018</v>
       </c>
       <c r="J5" s="1">
-        <v>4092</v>
+        <v>3780</v>
       </c>
       <c r="K5" s="1">
-        <v>16146</v>
+        <v>16793</v>
       </c>
       <c r="L5" s="1">
-        <v>2597</v>
+        <v>2757</v>
       </c>
       <c r="M5" s="1">
-        <v>414</v>
+        <v>389</v>
       </c>
       <c r="N5" s="1">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="O5" s="1">
-        <v>25779</v>
+        <v>25827</v>
       </c>
       <c r="P5" s="1">
-        <v>1032</v>
+        <v>1098</v>
       </c>
       <c r="Q5" s="1">
-        <v>5179</v>
+        <v>5391</v>
       </c>
       <c r="R5" s="1">
-        <v>14983</v>
+        <v>14634</v>
       </c>
       <c r="S5" s="1">
-        <v>3355</v>
+        <v>3533</v>
       </c>
       <c r="T5" s="1">
-        <v>1230</v>
+        <v>1171</v>
       </c>
       <c r="U5" s="1">
-        <v>10446</v>
+        <v>10319</v>
       </c>
       <c r="V5" s="1">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="W5" s="1">
-        <v>1943</v>
+        <v>1597</v>
       </c>
       <c r="X5" s="1">
-        <v>4129</v>
+        <v>4309</v>
       </c>
       <c r="Y5" s="1">
-        <v>3088</v>
+        <v>3194</v>
       </c>
       <c r="Z5" s="1">
-        <v>1028</v>
+        <v>975</v>
       </c>
       <c r="AA5" s="1">
-        <v>12197</v>
+        <v>12093</v>
       </c>
       <c r="AB5" s="1">
-        <v>353</v>
+        <v>299</v>
       </c>
       <c r="AC5" s="1">
-        <v>1685</v>
+        <v>1594</v>
       </c>
       <c r="AD5" s="1">
-        <v>4767</v>
+        <v>5009</v>
       </c>
       <c r="AE5" s="1">
-        <v>2921</v>
+        <v>2772</v>
       </c>
       <c r="AF5" s="1">
-        <v>2471</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>68</v>
       </c>
       <c r="B6" t="s">
         <v>69</v>
       </c>
       <c r="C6" s="1">
         <v>80245</v>
       </c>
       <c r="D6" s="1">
-        <v>4202</v>
+        <v>4415</v>
       </c>
       <c r="E6" s="1">
-        <v>24397</v>
+        <v>24632</v>
       </c>
       <c r="F6" s="1">
-        <v>32701</v>
+        <v>33417</v>
       </c>
       <c r="G6" s="1">
-        <v>13288</v>
+        <v>12980</v>
       </c>
       <c r="H6" s="1">
-        <v>5657</v>
+        <v>5380</v>
       </c>
       <c r="I6" s="1">
-        <v>24305</v>
+        <v>24477</v>
       </c>
       <c r="J6" s="1">
-        <v>3278</v>
+        <v>3381</v>
       </c>
       <c r="K6" s="1">
-        <v>16427</v>
+        <v>16573</v>
       </c>
       <c r="L6" s="1">
-        <v>3589</v>
+        <v>3560</v>
       </c>
       <c r="M6" s="1">
-        <v>644</v>
+        <v>600</v>
       </c>
       <c r="N6" s="1">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="O6" s="1">
-        <v>28761</v>
+        <v>29103</v>
       </c>
       <c r="P6" s="1">
-        <v>625</v>
+        <v>713</v>
       </c>
       <c r="Q6" s="1">
-        <v>5213</v>
+        <v>5092</v>
       </c>
       <c r="R6" s="1">
-        <v>16763</v>
+        <v>17091</v>
       </c>
       <c r="S6" s="1">
-        <v>4568</v>
+        <v>4634</v>
       </c>
       <c r="T6" s="1">
-        <v>1592</v>
+        <v>1573</v>
       </c>
       <c r="U6" s="1">
-        <v>11923</v>
+        <v>12109</v>
       </c>
       <c r="V6" s="1">
-        <v>215</v>
+        <v>192</v>
       </c>
       <c r="W6" s="1">
-        <v>1619</v>
+        <v>1734</v>
       </c>
       <c r="X6" s="1">
-        <v>5032</v>
+        <v>5215</v>
       </c>
       <c r="Y6" s="1">
-        <v>3814</v>
+        <v>3765</v>
       </c>
       <c r="Z6" s="1">
-        <v>1243</v>
+        <v>1203</v>
       </c>
       <c r="AA6" s="1">
-        <v>15256</v>
+        <v>15135</v>
       </c>
       <c r="AB6" s="1">
-        <v>84</v>
+        <v>129</v>
       </c>
       <c r="AC6" s="1">
-        <v>1138</v>
+        <v>1233</v>
       </c>
       <c r="AD6" s="1">
-        <v>7317</v>
+        <v>7551</v>
       </c>
       <c r="AE6" s="1">
-        <v>4262</v>
+        <v>3981</v>
       </c>
       <c r="AF6" s="1">
-        <v>2455</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>70</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" s="1">
         <v>54962</v>
       </c>
       <c r="D7" s="1">
-        <v>4925</v>
+        <v>4969</v>
       </c>
       <c r="E7" s="1">
-        <v>19051</v>
+        <v>18996</v>
       </c>
       <c r="F7" s="1">
-        <v>19663</v>
+        <v>19855</v>
       </c>
       <c r="G7" s="1">
-        <v>7314</v>
+        <v>7240</v>
       </c>
       <c r="H7" s="1">
-        <v>4009</v>
+        <v>4122</v>
       </c>
       <c r="I7" s="1">
-        <v>17896</v>
+        <v>18260</v>
       </c>
       <c r="J7" s="1">
-        <v>3462</v>
+        <v>3459</v>
       </c>
       <c r="K7" s="1">
-        <v>11135</v>
+        <v>11424</v>
       </c>
       <c r="L7" s="1">
-        <v>2589</v>
+        <v>2716</v>
       </c>
       <c r="M7" s="1">
-        <v>550</v>
+        <v>499</v>
       </c>
       <c r="N7" s="1">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="O7" s="1">
-        <v>19792</v>
+        <v>19551</v>
       </c>
       <c r="P7" s="1">
-        <v>777</v>
+        <v>796</v>
       </c>
       <c r="Q7" s="1">
-        <v>5004</v>
+        <v>4611</v>
       </c>
       <c r="R7" s="1">
-        <v>10428</v>
+        <v>10522</v>
       </c>
       <c r="S7" s="1">
-        <v>2644</v>
+        <v>2624</v>
       </c>
       <c r="T7" s="1">
-        <v>939</v>
+        <v>998</v>
       </c>
       <c r="U7" s="1">
-        <v>7422</v>
+        <v>7795</v>
       </c>
       <c r="V7" s="1">
-        <v>214</v>
+        <v>310</v>
       </c>
       <c r="W7" s="1">
-        <v>1182</v>
+        <v>1170</v>
       </c>
       <c r="X7" s="1">
-        <v>2936</v>
+        <v>3246</v>
       </c>
       <c r="Y7" s="1">
-        <v>1959</v>
+        <v>1831</v>
       </c>
       <c r="Z7" s="1">
-        <v>1131</v>
+        <v>1238</v>
       </c>
       <c r="AA7" s="1">
-        <v>9852</v>
+        <v>9576</v>
       </c>
       <c r="AB7" s="1">
-        <v>472</v>
+        <v>404</v>
       </c>
       <c r="AC7" s="1">
-        <v>1730</v>
+        <v>1791</v>
       </c>
       <c r="AD7" s="1">
-        <v>3710</v>
+        <v>3371</v>
       </c>
       <c r="AE7" s="1">
-        <v>2161</v>
+        <v>2286</v>
       </c>
       <c r="AF7" s="1">
-        <v>1779</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>72</v>
       </c>
       <c r="B8" t="s">
         <v>73</v>
       </c>
       <c r="C8" s="1">
         <v>14126</v>
       </c>
       <c r="D8" s="1">
-        <v>748</v>
+        <v>676</v>
       </c>
       <c r="E8" s="1">
-        <v>4352</v>
+        <v>4665</v>
       </c>
       <c r="F8" s="1">
-        <v>5818</v>
+        <v>5715</v>
       </c>
       <c r="G8" s="1">
-        <v>2186</v>
+        <v>2329</v>
       </c>
       <c r="H8" s="1">
-        <v>1022</v>
+        <v>939</v>
       </c>
       <c r="I8" s="1">
-        <v>3858</v>
+        <v>4082</v>
       </c>
       <c r="J8" s="1">
-        <v>508</v>
+        <v>415</v>
       </c>
       <c r="K8" s="1">
-        <v>2513</v>
+        <v>2768</v>
       </c>
       <c r="L8" s="1">
-        <v>624</v>
+        <v>731</v>
       </c>
       <c r="M8" s="1">
-        <v>156</v>
+        <v>114</v>
       </c>
       <c r="N8" s="1">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="O8" s="1">
-        <v>5296</v>
+        <v>5276</v>
       </c>
       <c r="P8" s="1">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="Q8" s="1">
-        <v>945</v>
+        <v>864</v>
       </c>
       <c r="R8" s="1">
-        <v>3003</v>
+        <v>2964</v>
       </c>
       <c r="S8" s="1">
-        <v>944</v>
+        <v>1029</v>
       </c>
       <c r="T8" s="1">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="U8" s="1">
-        <v>1938</v>
+        <v>1966</v>
       </c>
       <c r="V8" s="1">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="W8" s="1">
-        <v>377</v>
+        <v>473</v>
       </c>
       <c r="X8" s="1">
-        <v>850</v>
+        <v>728</v>
       </c>
       <c r="Y8" s="1">
-        <v>463</v>
+        <v>496</v>
       </c>
       <c r="Z8" s="1">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="AA8" s="1">
-        <v>3034</v>
+        <v>3000</v>
       </c>
       <c r="AB8" s="1">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="AC8" s="1">
-        <v>517</v>
+        <v>560</v>
       </c>
       <c r="AD8" s="1">
-        <v>1341</v>
+        <v>1292</v>
       </c>
       <c r="AE8" s="1">
-        <v>623</v>
+        <v>690</v>
       </c>
       <c r="AF8" s="1">
-        <v>470</v>
+        <v>387</v>
       </c>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>74</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="1">
         <v>32291</v>
       </c>
       <c r="D9" s="1">
-        <v>2678</v>
+        <v>2444</v>
       </c>
       <c r="E9" s="1">
-        <v>11156</v>
+        <v>11489</v>
       </c>
       <c r="F9" s="1">
-        <v>12042</v>
+        <v>12445</v>
       </c>
       <c r="G9" s="1">
-        <v>4565</v>
+        <v>4322</v>
       </c>
       <c r="H9" s="1">
-        <v>1850</v>
+        <v>1787</v>
       </c>
       <c r="I9" s="1">
-        <v>10884</v>
+        <v>10826</v>
       </c>
       <c r="J9" s="1">
-        <v>1635</v>
+        <v>1401</v>
       </c>
       <c r="K9" s="1">
-        <v>7393</v>
+        <v>7511</v>
       </c>
       <c r="L9" s="1">
-        <v>1464</v>
+        <v>1553</v>
       </c>
       <c r="M9" s="1">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="N9" s="1">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="O9" s="1">
-        <v>12155</v>
+        <v>12164</v>
       </c>
       <c r="P9" s="1">
-        <v>511</v>
+        <v>472</v>
       </c>
       <c r="Q9" s="1">
-        <v>2668</v>
+        <v>2772</v>
       </c>
       <c r="R9" s="1">
-        <v>6601</v>
+        <v>6705</v>
       </c>
       <c r="S9" s="1">
-        <v>1821</v>
+        <v>1667</v>
       </c>
       <c r="T9" s="1">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="U9" s="1">
-        <v>3977</v>
+        <v>4050</v>
       </c>
       <c r="V9" s="1">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="W9" s="1">
-        <v>630</v>
+        <v>597</v>
       </c>
       <c r="X9" s="1">
-        <v>1659</v>
+        <v>1768</v>
       </c>
       <c r="Y9" s="1">
-        <v>1226</v>
+        <v>1246</v>
       </c>
       <c r="Z9" s="1">
-        <v>311</v>
+        <v>264</v>
       </c>
       <c r="AA9" s="1">
-        <v>5275</v>
+        <v>5447</v>
       </c>
       <c r="AB9" s="1">
-        <v>381</v>
+        <v>396</v>
       </c>
       <c r="AC9" s="1">
-        <v>465</v>
+        <v>609</v>
       </c>
       <c r="AD9" s="1">
-        <v>2318</v>
+        <v>2419</v>
       </c>
       <c r="AE9" s="1">
-        <v>1312</v>
+        <v>1207</v>
       </c>
       <c r="AF9" s="1">
-        <v>799</v>
+        <v>816</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>76</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
       <c r="C10" s="1">
         <v>36005</v>
       </c>
       <c r="D10" s="1">
-        <v>2794</v>
+        <v>2890</v>
       </c>
       <c r="E10" s="1">
-        <v>12886</v>
+        <v>13091</v>
       </c>
       <c r="F10" s="1">
-        <v>12976</v>
+        <v>12858</v>
       </c>
       <c r="G10" s="1">
-        <v>5001</v>
+        <v>5006</v>
       </c>
       <c r="H10" s="1">
-        <v>2348</v>
+        <v>2276</v>
       </c>
       <c r="I10" s="1">
-        <v>11566</v>
+        <v>11930</v>
       </c>
       <c r="J10" s="1">
-        <v>2059</v>
+        <v>1959</v>
       </c>
       <c r="K10" s="1">
-        <v>7436</v>
+        <v>7851</v>
       </c>
       <c r="L10" s="1">
-        <v>1754</v>
+        <v>1842</v>
       </c>
       <c r="M10" s="1">
         <v>205</v>
       </c>
       <c r="N10" s="1">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="O10" s="1">
-        <v>12989</v>
+        <v>12876</v>
       </c>
       <c r="P10" s="1">
-        <v>389</v>
+        <v>466</v>
       </c>
       <c r="Q10" s="1">
-        <v>3555</v>
+        <v>3437</v>
       </c>
       <c r="R10" s="1">
-        <v>6478</v>
+        <v>6308</v>
       </c>
       <c r="S10" s="1">
-        <v>1865</v>
+        <v>1936</v>
       </c>
       <c r="T10" s="1">
-        <v>702</v>
+        <v>729</v>
       </c>
       <c r="U10" s="1">
-        <v>4943</v>
+        <v>4875</v>
       </c>
       <c r="V10" s="1">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="W10" s="1">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="X10" s="1">
-        <v>1879</v>
+        <v>1861</v>
       </c>
       <c r="Y10" s="1">
-        <v>1504</v>
+        <v>1447</v>
       </c>
       <c r="Z10" s="1">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="AA10" s="1">
-        <v>6507</v>
+        <v>6440</v>
       </c>
       <c r="AB10" s="1">
-        <v>222</v>
+        <v>335</v>
       </c>
       <c r="AC10" s="1">
-        <v>937</v>
+        <v>848</v>
       </c>
       <c r="AD10" s="1">
-        <v>2865</v>
+        <v>2847</v>
       </c>
       <c r="AE10" s="1">
-        <v>1427</v>
+        <v>1418</v>
       </c>
       <c r="AF10" s="1">
-        <v>1056</v>
+        <v>992</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
       <c r="C11" s="1">
         <v>87665</v>
       </c>
       <c r="D11" s="1">
-        <v>6655</v>
+        <v>6463</v>
       </c>
       <c r="E11" s="1">
-        <v>28668</v>
+        <v>29088</v>
       </c>
       <c r="F11" s="1">
-        <v>34077</v>
+        <v>35398</v>
       </c>
       <c r="G11" s="1">
-        <v>12727</v>
+        <v>12051</v>
       </c>
       <c r="H11" s="1">
-        <v>5538</v>
+        <v>5505</v>
       </c>
       <c r="I11" s="1">
-        <v>26662</v>
+        <v>26988</v>
       </c>
       <c r="J11" s="1">
-        <v>4476</v>
+        <v>4539</v>
       </c>
       <c r="K11" s="1">
-        <v>17690</v>
+        <v>17839</v>
       </c>
       <c r="L11" s="1">
-        <v>3547</v>
+        <v>3739</v>
       </c>
       <c r="M11" s="1">
-        <v>683</v>
+        <v>649</v>
       </c>
       <c r="N11" s="1">
-        <v>266</v>
+        <v>222</v>
       </c>
       <c r="O11" s="1">
-        <v>33309</v>
+        <v>33668</v>
       </c>
       <c r="P11" s="1">
-        <v>1335</v>
+        <v>1169</v>
       </c>
       <c r="Q11" s="1">
-        <v>7537</v>
+        <v>7663</v>
       </c>
       <c r="R11" s="1">
-        <v>18205</v>
+        <v>18906</v>
       </c>
       <c r="S11" s="1">
-        <v>4797</v>
+        <v>4406</v>
       </c>
       <c r="T11" s="1">
-        <v>1435</v>
+        <v>1524</v>
       </c>
       <c r="U11" s="1">
-        <v>11930</v>
+        <v>11986</v>
       </c>
       <c r="V11" s="1">
-        <v>441</v>
+        <v>392</v>
       </c>
       <c r="W11" s="1">
-        <v>1897</v>
+        <v>2019</v>
       </c>
       <c r="X11" s="1">
-        <v>4532</v>
+        <v>4671</v>
       </c>
       <c r="Y11" s="1">
-        <v>3725</v>
+        <v>3551</v>
       </c>
       <c r="Z11" s="1">
-        <v>1335</v>
+        <v>1353</v>
       </c>
       <c r="AA11" s="1">
-        <v>15764</v>
+        <v>15863</v>
       </c>
       <c r="AB11" s="1">
-        <v>403</v>
+        <v>363</v>
       </c>
       <c r="AC11" s="1">
-        <v>1544</v>
+        <v>1567</v>
       </c>
       <c r="AD11" s="1">
-        <v>7793</v>
+        <v>8082</v>
       </c>
       <c r="AE11" s="1">
-        <v>3522</v>
+        <v>3445</v>
       </c>
       <c r="AF11" s="1">
-        <v>2502</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>80</v>
       </c>
       <c r="B12" t="s">
         <v>81</v>
       </c>
       <c r="C12" s="1">
         <v>154385</v>
       </c>
       <c r="D12" s="1">
-        <v>10277</v>
+        <v>9606</v>
       </c>
       <c r="E12" s="1">
-        <v>51972</v>
+        <v>53105</v>
       </c>
       <c r="F12" s="1">
-        <v>60726</v>
+        <v>61056</v>
       </c>
       <c r="G12" s="1">
-        <v>22803</v>
+        <v>22532</v>
       </c>
       <c r="H12" s="1">
-        <v>8607</v>
+        <v>8680</v>
       </c>
       <c r="I12" s="1">
-        <v>49402</v>
+        <v>49353</v>
       </c>
       <c r="J12" s="1">
-        <v>7406</v>
+        <v>6918</v>
       </c>
       <c r="K12" s="1">
-        <v>34021</v>
+        <v>34122</v>
       </c>
       <c r="L12" s="1">
-        <v>6393</v>
+        <v>6578</v>
       </c>
       <c r="M12" s="1">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="N12" s="1">
-        <v>425</v>
+        <v>580</v>
       </c>
       <c r="O12" s="1">
-        <v>57737</v>
+        <v>58373</v>
       </c>
       <c r="P12" s="1">
-        <v>1729</v>
+        <v>1629</v>
       </c>
       <c r="Q12" s="1">
-        <v>12522</v>
+        <v>12937</v>
       </c>
       <c r="R12" s="1">
-        <v>32834</v>
+        <v>33280</v>
       </c>
       <c r="S12" s="1">
-        <v>8525</v>
+        <v>8493</v>
       </c>
       <c r="T12" s="1">
-        <v>2127</v>
+        <v>2034</v>
       </c>
       <c r="U12" s="1">
-        <v>21623</v>
+        <v>21724</v>
       </c>
       <c r="V12" s="1">
-        <v>435</v>
+        <v>515</v>
       </c>
       <c r="W12" s="1">
-        <v>3022</v>
+        <v>3391</v>
       </c>
       <c r="X12" s="1">
-        <v>9209</v>
+        <v>9159</v>
       </c>
       <c r="Y12" s="1">
-        <v>7014</v>
+        <v>6858</v>
       </c>
       <c r="Z12" s="1">
-        <v>1943</v>
+        <v>1801</v>
       </c>
       <c r="AA12" s="1">
-        <v>25623</v>
+        <v>25529</v>
       </c>
       <c r="AB12" s="1">
-        <v>707</v>
+        <v>544</v>
       </c>
       <c r="AC12" s="1">
-        <v>2407</v>
+        <v>2655</v>
       </c>
       <c r="AD12" s="1">
-        <v>12290</v>
+        <v>12039</v>
       </c>
       <c r="AE12" s="1">
-        <v>6107</v>
+        <v>6026</v>
       </c>
       <c r="AF12" s="1">
-        <v>4112</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>82</v>
       </c>
       <c r="B13" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="1">
         <v>1106168</v>
       </c>
       <c r="D13" s="1">
-        <v>108257</v>
+        <v>104222</v>
       </c>
       <c r="E13" s="1">
-        <v>401350</v>
+        <v>409766</v>
       </c>
       <c r="F13" s="1">
-        <v>408448</v>
+        <v>409716</v>
       </c>
       <c r="G13" s="1">
-        <v>133374</v>
+        <v>131346</v>
       </c>
       <c r="H13" s="1">
-        <v>54739</v>
+        <v>53466</v>
       </c>
       <c r="I13" s="1">
-        <v>375699</v>
+        <v>378681</v>
       </c>
       <c r="J13" s="1">
-        <v>75257</v>
+        <v>72475</v>
       </c>
       <c r="K13" s="1">
-        <v>251683</v>
+        <v>256663</v>
       </c>
       <c r="L13" s="1">
-        <v>38617</v>
+        <v>39421</v>
       </c>
       <c r="M13" s="1">
-        <v>6907</v>
+        <v>6803</v>
       </c>
       <c r="N13" s="1">
-        <v>3235</v>
+        <v>3319</v>
       </c>
       <c r="O13" s="1">
-        <v>396463</v>
+        <v>395445</v>
       </c>
       <c r="P13" s="1">
-        <v>19160</v>
+        <v>18353</v>
       </c>
       <c r="Q13" s="1">
-        <v>97917</v>
+        <v>98743</v>
       </c>
       <c r="R13" s="1">
-        <v>220794</v>
+        <v>220867</v>
       </c>
       <c r="S13" s="1">
-        <v>45089</v>
+        <v>44256</v>
       </c>
       <c r="T13" s="1">
-        <v>13503</v>
+        <v>13226</v>
       </c>
       <c r="U13" s="1">
-        <v>150939</v>
+        <v>152358</v>
       </c>
       <c r="V13" s="1">
-        <v>6672</v>
+        <v>6675</v>
       </c>
       <c r="W13" s="1">
-        <v>27616</v>
+        <v>29161</v>
       </c>
       <c r="X13" s="1">
-        <v>62339</v>
+        <v>62817</v>
       </c>
       <c r="Y13" s="1">
-        <v>42197</v>
+        <v>41898</v>
       </c>
       <c r="Z13" s="1">
-        <v>12115</v>
+        <v>11807</v>
       </c>
       <c r="AA13" s="1">
-        <v>183067</v>
+        <v>182032</v>
       </c>
       <c r="AB13" s="1">
-        <v>7168</v>
+        <v>6719</v>
       </c>
       <c r="AC13" s="1">
-        <v>24134</v>
+        <v>25199</v>
       </c>
       <c r="AD13" s="1">
-        <v>86698</v>
+        <v>86611</v>
       </c>
       <c r="AE13" s="1">
-        <v>39181</v>
+        <v>38389</v>
       </c>
       <c r="AF13" s="1">
-        <v>25886</v>
+        <v>25114</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>