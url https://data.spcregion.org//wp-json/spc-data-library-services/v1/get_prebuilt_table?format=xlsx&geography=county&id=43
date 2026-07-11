--- v0 (2025-12-12)
+++ v1 (2026-07-11)
@@ -125,51 +125,51 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,#"/>
     <numFmt numFmtId="165" formatCode="#.#%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -550,326 +550,326 @@
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1">
-        <v>625443</v>
+        <v>623940</v>
       </c>
       <c r="D3" s="1">
-        <v>395752</v>
+        <v>386064</v>
       </c>
       <c r="E3" s="1">
-        <v>229691</v>
+        <v>237876</v>
       </c>
       <c r="F3" s="2">
         <v>1</v>
       </c>
       <c r="G3" s="2">
-        <v>0.633</v>
+        <v>0.619</v>
       </c>
       <c r="H3" s="2">
-        <v>0.367</v>
+        <v>0.381</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="1">
-        <v>29438</v>
+        <v>29220</v>
       </c>
       <c r="D4" s="1">
-        <v>23232</v>
+        <v>22788</v>
       </c>
       <c r="E4" s="1">
-        <v>6206</v>
+        <v>6432</v>
       </c>
       <c r="F4" s="2">
         <v>1</v>
       </c>
       <c r="G4" s="2">
-        <v>0.789</v>
+        <v>0.78</v>
       </c>
       <c r="H4" s="2">
-        <v>0.211</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="1">
-        <v>79300</v>
+        <v>79371</v>
       </c>
       <c r="D5" s="1">
-        <v>60579</v>
+        <v>58750</v>
       </c>
       <c r="E5" s="1">
-        <v>18721</v>
+        <v>20621</v>
       </c>
       <c r="F5" s="2">
         <v>1</v>
       </c>
       <c r="G5" s="2">
-        <v>0.764</v>
+        <v>0.74</v>
       </c>
       <c r="H5" s="2">
-        <v>0.236</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="1">
-        <v>95303</v>
+        <v>96315</v>
       </c>
       <c r="D6" s="1">
-        <v>72703</v>
+        <v>71338</v>
       </c>
       <c r="E6" s="1">
-        <v>22600</v>
+        <v>24977</v>
       </c>
       <c r="F6" s="2">
         <v>1</v>
       </c>
       <c r="G6" s="2">
-        <v>0.763</v>
+        <v>0.741</v>
       </c>
       <c r="H6" s="2">
-        <v>0.237</v>
+        <v>0.259</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="1">
-        <v>52023</v>
+        <v>51925</v>
       </c>
       <c r="D7" s="1">
-        <v>42138</v>
+        <v>41790</v>
       </c>
       <c r="E7" s="1">
-        <v>9885</v>
+        <v>10135</v>
       </c>
       <c r="F7" s="2">
         <v>1</v>
       </c>
       <c r="G7" s="2">
-        <v>0.81</v>
+        <v>0.805</v>
       </c>
       <c r="H7" s="2">
-        <v>0.19</v>
+        <v>0.195</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="1">
-        <v>13505</v>
+        <v>13524</v>
       </c>
       <c r="D8" s="1">
-        <v>11147</v>
+        <v>11015</v>
       </c>
       <c r="E8" s="1">
-        <v>2358</v>
+        <v>2509</v>
       </c>
       <c r="F8" s="2">
         <v>1</v>
       </c>
       <c r="G8" s="2">
-        <v>0.825</v>
+        <v>0.814</v>
       </c>
       <c r="H8" s="2">
-        <v>0.175</v>
+        <v>0.186</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1">
-        <v>36003</v>
+        <v>35863</v>
       </c>
       <c r="D9" s="1">
-        <v>27255</v>
+        <v>26760</v>
       </c>
       <c r="E9" s="1">
-        <v>8748</v>
+        <v>9103</v>
       </c>
       <c r="F9" s="2">
         <v>1</v>
       </c>
       <c r="G9" s="2">
-        <v>0.757</v>
+        <v>0.746</v>
       </c>
       <c r="H9" s="2">
-        <v>0.243</v>
+        <v>0.254</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1">
-        <v>37656</v>
+        <v>37597</v>
       </c>
       <c r="D10" s="1">
-        <v>29006</v>
+        <v>28535</v>
       </c>
       <c r="E10" s="1">
-        <v>8650</v>
+        <v>9062</v>
       </c>
       <c r="F10" s="2">
         <v>1</v>
       </c>
       <c r="G10" s="2">
-        <v>0.77</v>
+        <v>0.759</v>
       </c>
       <c r="H10" s="2">
-        <v>0.23</v>
+        <v>0.241</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1">
-        <v>99944</v>
+        <v>99265</v>
       </c>
       <c r="D11" s="1">
-        <v>75190</v>
+        <v>74600</v>
       </c>
       <c r="E11" s="1">
-        <v>24754</v>
+        <v>24665</v>
       </c>
       <c r="F11" s="2">
         <v>1</v>
       </c>
       <c r="G11" s="2">
         <v>0.752</v>
       </c>
       <c r="H11" s="2">
         <v>0.248</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1">
-        <v>168815</v>
+        <v>167542</v>
       </c>
       <c r="D12" s="1">
-        <v>131625</v>
+        <v>129268</v>
       </c>
       <c r="E12" s="1">
-        <v>37190</v>
+        <v>38274</v>
       </c>
       <c r="F12" s="2">
         <v>1</v>
       </c>
       <c r="G12" s="2">
-        <v>0.78</v>
+        <v>0.772</v>
       </c>
       <c r="H12" s="2">
-        <v>0.22</v>
+        <v>0.228</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="1">
-        <v>1237430</v>
+        <v>1234562</v>
       </c>
       <c r="D13" s="1">
-        <v>868627</v>
+        <v>850908</v>
       </c>
       <c r="E13" s="1">
-        <v>368803</v>
+        <v>383654</v>
       </c>
       <c r="F13" s="2">
         <v>1</v>
       </c>
       <c r="G13" s="2">
-        <v>0.702</v>
+        <v>0.689</v>
       </c>
       <c r="H13" s="2">
-        <v>0.298</v>
+        <v>0.311</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>