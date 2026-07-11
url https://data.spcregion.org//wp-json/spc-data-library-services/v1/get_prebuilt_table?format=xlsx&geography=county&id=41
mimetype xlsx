--- v0 (2026-02-10)
+++ v1 (2026-07-11)
@@ -215,51 +215,51 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -744,821 +744,821 @@
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="s">
         <v>40</v>
       </c>
       <c r="U2" t="s">
         <v>41</v>
       </c>
       <c r="V2" t="s">
         <v>42</v>
       </c>
       <c r="W2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="1">
-        <v>625443</v>
+        <v>623940</v>
       </c>
       <c r="D3" s="1">
-        <v>436990</v>
+        <v>425568</v>
       </c>
       <c r="E3" s="1">
-        <v>395752</v>
+        <v>386064</v>
       </c>
       <c r="F3" s="1">
-        <v>41238</v>
+        <v>39504</v>
       </c>
       <c r="G3" s="1">
-        <v>34221</v>
+        <v>32670</v>
       </c>
       <c r="H3" s="1">
-        <v>3681</v>
+        <v>3349</v>
       </c>
       <c r="I3" s="1">
-        <v>1649</v>
+        <v>1891</v>
       </c>
       <c r="J3" s="1">
-        <v>1068</v>
+        <v>1114</v>
       </c>
       <c r="K3" s="1">
-        <v>619</v>
+        <v>480</v>
       </c>
       <c r="L3" s="1">
-        <v>38663</v>
+        <v>33967</v>
       </c>
       <c r="M3" s="1">
-        <v>33900</v>
+        <v>29635</v>
       </c>
       <c r="N3" s="1">
-        <v>1883</v>
+        <v>1597</v>
       </c>
       <c r="O3" s="1">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="P3" s="1">
-        <v>2723</v>
+        <v>2576</v>
       </c>
       <c r="Q3" s="1">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="R3" s="1">
-        <v>943</v>
+        <v>1477</v>
       </c>
       <c r="S3" s="1">
-        <v>547</v>
+        <v>449</v>
       </c>
       <c r="T3" s="1">
-        <v>2266</v>
+        <v>2405</v>
       </c>
       <c r="U3" s="1">
-        <v>22969</v>
+        <v>22103</v>
       </c>
       <c r="V3" s="1">
-        <v>6431</v>
+        <v>6520</v>
       </c>
       <c r="W3" s="1">
-        <v>116634</v>
+        <v>131451</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="1">
-        <v>29438</v>
+        <v>29220</v>
       </c>
       <c r="D4" s="1">
-        <v>25827</v>
+        <v>25368</v>
       </c>
       <c r="E4" s="1">
-        <v>23232</v>
+        <v>22788</v>
       </c>
       <c r="F4" s="1">
-        <v>2595</v>
+        <v>2580</v>
       </c>
       <c r="G4" s="1">
-        <v>2059</v>
+        <v>2003</v>
       </c>
       <c r="H4" s="1">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="I4" s="1">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="J4" s="1">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="K4" s="1">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="L4" s="1">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M4" s="1">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="N4" s="2">
         <v>0</v>
       </c>
       <c r="O4" s="2">
         <v>0</v>
       </c>
       <c r="P4" s="2">
         <v>0</v>
       </c>
       <c r="Q4" s="2">
         <v>0</v>
       </c>
       <c r="R4" s="2">
         <v>0</v>
       </c>
       <c r="S4" s="1">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="T4" s="1">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="U4" s="1">
-        <v>743</v>
+        <v>722</v>
       </c>
       <c r="V4" s="1">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="W4" s="1">
-        <v>2503</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>48</v>
       </c>
       <c r="B5" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="1">
-        <v>79300</v>
+        <v>79371</v>
       </c>
       <c r="D5" s="1">
-        <v>66602</v>
+        <v>65264</v>
       </c>
       <c r="E5" s="1">
-        <v>60579</v>
+        <v>58750</v>
       </c>
       <c r="F5" s="1">
-        <v>6023</v>
+        <v>6514</v>
       </c>
       <c r="G5" s="1">
-        <v>4843</v>
+        <v>5082</v>
       </c>
       <c r="H5" s="1">
-        <v>735</v>
+        <v>836</v>
       </c>
       <c r="I5" s="1">
-        <v>140</v>
+        <v>290</v>
       </c>
       <c r="J5" s="1">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="K5" s="1">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="L5" s="1">
-        <v>1064</v>
+        <v>827</v>
       </c>
       <c r="M5" s="1">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>817</v>
+      </c>
+      <c r="N5" s="2">
+        <v>0</v>
       </c>
       <c r="O5" s="2">
         <v>0</v>
       </c>
       <c r="P5" s="2">
         <v>0</v>
       </c>
       <c r="Q5" s="1">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="R5" s="1">
-        <v>96</v>
+        <v>156</v>
       </c>
       <c r="S5" s="1">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="U5" s="1">
-        <v>1579</v>
+        <v>1564</v>
       </c>
       <c r="V5" s="1">
-        <v>736</v>
+        <v>696</v>
       </c>
       <c r="W5" s="1">
-        <v>9104</v>
+        <v>10728</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="1">
-        <v>95303</v>
+        <v>96315</v>
       </c>
       <c r="D6" s="1">
-        <v>78698</v>
+        <v>77057</v>
       </c>
       <c r="E6" s="1">
-        <v>72703</v>
+        <v>71338</v>
       </c>
       <c r="F6" s="1">
-        <v>5995</v>
+        <v>5719</v>
       </c>
       <c r="G6" s="1">
-        <v>5188</v>
+        <v>4874</v>
       </c>
       <c r="H6" s="1">
-        <v>402</v>
+        <v>452</v>
       </c>
       <c r="I6" s="1">
-        <v>241</v>
+        <v>198</v>
       </c>
       <c r="J6" s="1">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="K6" s="1">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L6" s="1">
-        <v>316</v>
+        <v>295</v>
       </c>
       <c r="M6" s="1">
-        <v>316</v>
+        <v>295</v>
       </c>
       <c r="N6" s="2">
         <v>0</v>
       </c>
       <c r="O6" s="2">
         <v>0</v>
       </c>
       <c r="P6" s="2">
         <v>0</v>
       </c>
       <c r="Q6" s="2">
         <v>0</v>
       </c>
       <c r="R6" s="2">
         <v>0</v>
       </c>
       <c r="S6" s="1">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="T6" s="1">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="U6" s="1">
-        <v>2014</v>
+        <v>1872</v>
       </c>
       <c r="V6" s="1">
-        <v>851</v>
+        <v>756</v>
       </c>
       <c r="W6" s="1">
-        <v>13290</v>
+        <v>16134</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>52</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="1">
-        <v>52023</v>
+        <v>51925</v>
       </c>
       <c r="D7" s="1">
-        <v>46079</v>
+        <v>45592</v>
       </c>
       <c r="E7" s="1">
-        <v>42138</v>
+        <v>41790</v>
       </c>
       <c r="F7" s="1">
-        <v>3941</v>
+        <v>3802</v>
       </c>
       <c r="G7" s="1">
-        <v>3215</v>
+        <v>3182</v>
       </c>
       <c r="H7" s="1">
-        <v>366</v>
+        <v>228</v>
       </c>
       <c r="I7" s="1">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="J7" s="1">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="K7" s="1">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="L7" s="1">
-        <v>694</v>
+        <v>495</v>
       </c>
       <c r="M7" s="1">
-        <v>687</v>
+        <v>486</v>
       </c>
       <c r="N7" s="1">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O7" s="2">
         <v>0</v>
       </c>
       <c r="P7" s="2">
         <v>0</v>
       </c>
       <c r="Q7" s="2">
         <v>0</v>
       </c>
-      <c r="R7" s="2">
-        <v>0</v>
+      <c r="R7" s="1">
+        <v>3</v>
       </c>
       <c r="S7" s="1">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="U7" s="1">
-        <v>878</v>
+        <v>1131</v>
       </c>
       <c r="V7" s="1">
-        <v>832</v>
+        <v>924</v>
       </c>
       <c r="W7" s="1">
-        <v>3444</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="1">
-        <v>13505</v>
+        <v>13524</v>
       </c>
       <c r="D8" s="1">
-        <v>12237</v>
+        <v>12056</v>
       </c>
       <c r="E8" s="1">
-        <v>11147</v>
+        <v>11015</v>
       </c>
       <c r="F8" s="1">
-        <v>1090</v>
+        <v>1041</v>
       </c>
       <c r="G8" s="1">
-        <v>920</v>
+        <v>861</v>
       </c>
       <c r="H8" s="1">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="I8" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J8" s="1">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K8" s="1">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L8" s="1">
+        <v>31</v>
+      </c>
+      <c r="M8" s="1">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="N8" s="1">
         <v>3</v>
       </c>
       <c r="O8" s="2">
         <v>0</v>
       </c>
       <c r="P8" s="2">
         <v>0</v>
       </c>
       <c r="Q8" s="1">
         <v>2</v>
       </c>
       <c r="R8" s="2">
         <v>0</v>
       </c>
       <c r="S8" s="2">
         <v>0</v>
       </c>
       <c r="T8" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U8" s="1">
-        <v>268</v>
+        <v>299</v>
       </c>
       <c r="V8" s="1">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="W8" s="1">
-        <v>790</v>
+        <v>950</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>56</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="1">
-        <v>36003</v>
+        <v>35863</v>
       </c>
       <c r="D9" s="1">
-        <v>30342</v>
+        <v>29628</v>
       </c>
       <c r="E9" s="1">
-        <v>27255</v>
+        <v>26760</v>
       </c>
       <c r="F9" s="1">
-        <v>3087</v>
+        <v>2868</v>
       </c>
       <c r="G9" s="1">
-        <v>2208</v>
+        <v>2118</v>
       </c>
       <c r="H9" s="1">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="I9" s="1">
-        <v>289</v>
+        <v>215</v>
       </c>
       <c r="J9" s="1">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="K9" s="1">
-        <v>164</v>
+        <v>105</v>
       </c>
       <c r="L9" s="1">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="M9" s="1">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="N9" s="2">
         <v>0</v>
       </c>
       <c r="O9" s="2">
         <v>0</v>
       </c>
       <c r="P9" s="2">
         <v>0</v>
       </c>
       <c r="Q9" s="2">
         <v>0</v>
       </c>
       <c r="R9" s="1">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="S9" s="1">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="T9" s="1">
-        <v>107</v>
+        <v>143</v>
       </c>
       <c r="U9" s="1">
-        <v>2297</v>
+        <v>1945</v>
       </c>
       <c r="V9" s="1">
-        <v>370</v>
+        <v>469</v>
       </c>
       <c r="W9" s="1">
-        <v>2661</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>58</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="1">
-        <v>37656</v>
+        <v>37597</v>
       </c>
       <c r="D10" s="1">
-        <v>32060</v>
+        <v>31045</v>
       </c>
       <c r="E10" s="1">
-        <v>29006</v>
+        <v>28535</v>
       </c>
       <c r="F10" s="1">
-        <v>3054</v>
+        <v>2510</v>
       </c>
       <c r="G10" s="1">
-        <v>2602</v>
+        <v>2052</v>
       </c>
       <c r="H10" s="1">
-        <v>222</v>
+        <v>272</v>
       </c>
       <c r="I10" s="1">
-        <v>140</v>
+        <v>95</v>
       </c>
       <c r="J10" s="1">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="K10" s="1">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="L10" s="1">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="M10" s="1">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="N10" s="2">
         <v>0</v>
       </c>
       <c r="O10" s="2">
         <v>0</v>
       </c>
       <c r="P10" s="2">
         <v>0</v>
       </c>
       <c r="Q10" s="2">
         <v>0</v>
       </c>
       <c r="R10" s="1">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="S10" s="1">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="T10" s="1">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="U10" s="1">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="V10" s="1">
-        <v>249</v>
+        <v>392</v>
       </c>
       <c r="W10" s="1">
-        <v>4236</v>
+        <v>5025</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1">
-        <v>99944</v>
+        <v>99265</v>
       </c>
       <c r="D11" s="1">
-        <v>82060</v>
+        <v>80649</v>
       </c>
       <c r="E11" s="1">
-        <v>75190</v>
+        <v>74600</v>
       </c>
       <c r="F11" s="1">
-        <v>6870</v>
+        <v>6049</v>
       </c>
       <c r="G11" s="1">
-        <v>5482</v>
+        <v>4943</v>
       </c>
       <c r="H11" s="1">
-        <v>802</v>
+        <v>602</v>
       </c>
       <c r="I11" s="1">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="J11" s="1">
-        <v>199</v>
+        <v>136</v>
       </c>
       <c r="K11" s="1">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="L11" s="1">
-        <v>771</v>
+        <v>693</v>
       </c>
       <c r="M11" s="1">
-        <v>493</v>
+        <v>385</v>
       </c>
       <c r="N11" s="1">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="O11" s="2">
         <v>0</v>
       </c>
       <c r="P11" s="1">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="Q11" s="2">
         <v>0</v>
       </c>
       <c r="R11" s="1">
-        <v>184</v>
+        <v>123</v>
       </c>
       <c r="S11" s="1">
-        <v>204</v>
+        <v>133</v>
       </c>
       <c r="T11" s="2">
         <v>0</v>
       </c>
       <c r="U11" s="1">
-        <v>2140</v>
+        <v>1824</v>
       </c>
       <c r="V11" s="1">
-        <v>827</v>
+        <v>933</v>
       </c>
       <c r="W11" s="1">
-        <v>13758</v>
+        <v>14910</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>168815</v>
+        <v>167542</v>
       </c>
       <c r="D12" s="1">
-        <v>143314</v>
+        <v>140265</v>
       </c>
       <c r="E12" s="1">
-        <v>131625</v>
+        <v>129268</v>
       </c>
       <c r="F12" s="1">
-        <v>11689</v>
+        <v>10997</v>
       </c>
       <c r="G12" s="1">
-        <v>9502</v>
+        <v>8838</v>
       </c>
       <c r="H12" s="1">
-        <v>1303</v>
+        <v>1267</v>
       </c>
       <c r="I12" s="1">
-        <v>501</v>
+        <v>439</v>
       </c>
       <c r="J12" s="1">
-        <v>157</v>
+        <v>281</v>
       </c>
       <c r="K12" s="1">
-        <v>226</v>
+        <v>172</v>
       </c>
       <c r="L12" s="1">
-        <v>1281</v>
+        <v>895</v>
       </c>
       <c r="M12" s="1">
-        <v>1181</v>
+        <v>831</v>
       </c>
       <c r="N12" s="1">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="O12" s="2">
         <v>0</v>
       </c>
       <c r="P12" s="2">
         <v>0</v>
       </c>
       <c r="Q12" s="1">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="R12" s="1">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="S12" s="1">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="T12" s="1">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="U12" s="1">
-        <v>2929</v>
+        <v>2763</v>
       </c>
       <c r="V12" s="1">
-        <v>1072</v>
+        <v>1107</v>
       </c>
       <c r="W12" s="1">
-        <v>19965</v>
+        <v>22256</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="1">
-        <v>1237430</v>
+        <v>1234562</v>
       </c>
       <c r="D13" s="1">
-        <v>954209</v>
+        <v>932492</v>
       </c>
       <c r="E13" s="1">
-        <v>868627</v>
+        <v>850908</v>
       </c>
       <c r="F13" s="1">
-        <v>85582</v>
+        <v>81584</v>
       </c>
       <c r="G13" s="1">
-        <v>70240</v>
+        <v>66623</v>
       </c>
       <c r="H13" s="1">
-        <v>8265</v>
+        <v>7797</v>
       </c>
       <c r="I13" s="1">
-        <v>3601</v>
+        <v>3814</v>
       </c>
       <c r="J13" s="1">
-        <v>2017</v>
+        <v>2200</v>
       </c>
       <c r="K13" s="1">
-        <v>1459</v>
+        <v>1150</v>
       </c>
       <c r="L13" s="1">
-        <v>43275</v>
+        <v>37659</v>
       </c>
       <c r="M13" s="1">
-        <v>38085</v>
+        <v>32931</v>
       </c>
       <c r="N13" s="1">
-        <v>2004</v>
+        <v>1737</v>
       </c>
       <c r="O13" s="1">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="P13" s="1">
-        <v>2935</v>
+        <v>2797</v>
       </c>
       <c r="Q13" s="1">
-        <v>185</v>
+        <v>143</v>
       </c>
       <c r="R13" s="1">
-        <v>1329</v>
+        <v>1853</v>
       </c>
       <c r="S13" s="1">
-        <v>1186</v>
+        <v>1036</v>
       </c>
       <c r="T13" s="1">
-        <v>2643</v>
+        <v>2934</v>
       </c>
       <c r="U13" s="1">
-        <v>36595</v>
+        <v>35021</v>
       </c>
       <c r="V13" s="1">
-        <v>11808</v>
+        <v>12256</v>
       </c>
       <c r="W13" s="1">
-        <v>186385</v>
+        <v>211311</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>