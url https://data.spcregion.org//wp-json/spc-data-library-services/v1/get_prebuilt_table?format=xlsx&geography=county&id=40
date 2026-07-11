--- v0 (2026-02-10)
+++ v1 (2026-07-11)
@@ -167,51 +167,51 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -639,557 +639,557 @@
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>508809</v>
+        <v>492489</v>
       </c>
       <c r="D3" s="1">
-        <v>11914</v>
+        <v>12548</v>
       </c>
       <c r="E3" s="1">
-        <v>40482</v>
+        <v>41726</v>
       </c>
       <c r="F3" s="1">
-        <v>61973</v>
+        <v>59323</v>
       </c>
       <c r="G3" s="1">
-        <v>79232</v>
+        <v>76916</v>
       </c>
       <c r="H3" s="1">
-        <v>79579</v>
+        <v>80484</v>
       </c>
       <c r="I3" s="1">
-        <v>41702</v>
+        <v>40396</v>
       </c>
       <c r="J3" s="1">
-        <v>79660</v>
+        <v>75365</v>
       </c>
       <c r="K3" s="1">
-        <v>19602</v>
+        <v>19457</v>
       </c>
       <c r="L3" s="1">
-        <v>23327</v>
+        <v>21557</v>
       </c>
       <c r="M3" s="1">
-        <v>40985</v>
+        <v>37047</v>
       </c>
       <c r="N3" s="1">
-        <v>22243</v>
+        <v>20030</v>
       </c>
       <c r="O3" s="1">
-        <v>8110</v>
+        <v>7640</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>26935</v>
+        <v>26464</v>
       </c>
       <c r="D4" s="1">
-        <v>1239</v>
+        <v>1147</v>
       </c>
       <c r="E4" s="1">
-        <v>3036</v>
+        <v>2976</v>
       </c>
       <c r="F4" s="1">
-        <v>3719</v>
+        <v>3837</v>
       </c>
       <c r="G4" s="1">
-        <v>2805</v>
+        <v>2715</v>
       </c>
       <c r="H4" s="1">
-        <v>2559</v>
+        <v>2612</v>
       </c>
       <c r="I4" s="1">
-        <v>1603</v>
+        <v>1657</v>
       </c>
       <c r="J4" s="1">
-        <v>3392</v>
+        <v>3338</v>
       </c>
       <c r="K4" s="1">
-        <v>1178</v>
+        <v>1211</v>
       </c>
       <c r="L4" s="1">
-        <v>1151</v>
+        <v>1081</v>
       </c>
       <c r="M4" s="1">
-        <v>2950</v>
+        <v>2772</v>
       </c>
       <c r="N4" s="1">
-        <v>2441</v>
+        <v>2306</v>
       </c>
       <c r="O4" s="1">
-        <v>862</v>
+        <v>812</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
-        <v>70196</v>
+        <v>68643</v>
       </c>
       <c r="D5" s="1">
-        <v>2555</v>
+        <v>3027</v>
       </c>
       <c r="E5" s="1">
-        <v>6841</v>
+        <v>6836</v>
       </c>
       <c r="F5" s="1">
-        <v>8414</v>
+        <v>8537</v>
       </c>
       <c r="G5" s="1">
-        <v>9913</v>
+        <v>10225</v>
       </c>
       <c r="H5" s="1">
-        <v>10666</v>
+        <v>10117</v>
       </c>
       <c r="I5" s="1">
-        <v>5699</v>
+        <v>5691</v>
       </c>
       <c r="J5" s="1">
-        <v>8846</v>
+        <v>8208</v>
       </c>
       <c r="K5" s="1">
-        <v>2886</v>
+        <v>2516</v>
       </c>
       <c r="L5" s="1">
-        <v>3659</v>
+        <v>3167</v>
       </c>
       <c r="M5" s="1">
-        <v>5699</v>
+        <v>5716</v>
       </c>
       <c r="N5" s="1">
-        <v>3669</v>
+        <v>3278</v>
       </c>
       <c r="O5" s="1">
-        <v>1349</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
-        <v>82013</v>
+        <v>80181</v>
       </c>
       <c r="D6" s="1">
-        <v>3307</v>
+        <v>2943</v>
       </c>
       <c r="E6" s="1">
-        <v>7354</v>
+        <v>7082</v>
       </c>
       <c r="F6" s="1">
-        <v>11198</v>
+        <v>10891</v>
       </c>
       <c r="G6" s="1">
-        <v>11580</v>
+        <v>11720</v>
       </c>
       <c r="H6" s="1">
-        <v>9135</v>
+        <v>8996</v>
       </c>
       <c r="I6" s="1">
-        <v>5201</v>
+        <v>5031</v>
       </c>
       <c r="J6" s="1">
-        <v>10555</v>
+        <v>10521</v>
       </c>
       <c r="K6" s="1">
-        <v>3740</v>
+        <v>3833</v>
       </c>
       <c r="L6" s="1">
-        <v>4444</v>
+        <v>4605</v>
       </c>
       <c r="M6" s="1">
-        <v>8550</v>
+        <v>7932</v>
       </c>
       <c r="N6" s="1">
-        <v>5047</v>
+        <v>4637</v>
       </c>
       <c r="O6" s="1">
-        <v>1902</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
-        <v>48579</v>
+        <v>48236</v>
       </c>
       <c r="D7" s="1">
-        <v>2003</v>
+        <v>2311</v>
       </c>
       <c r="E7" s="1">
-        <v>6042</v>
+        <v>6013</v>
       </c>
       <c r="F7" s="1">
-        <v>7413</v>
+        <v>7243</v>
       </c>
       <c r="G7" s="1">
-        <v>6521</v>
+        <v>6791</v>
       </c>
       <c r="H7" s="1">
-        <v>5608</v>
+        <v>5298</v>
       </c>
       <c r="I7" s="1">
-        <v>3479</v>
+        <v>3415</v>
       </c>
       <c r="J7" s="1">
-        <v>5158</v>
+        <v>4886</v>
       </c>
       <c r="K7" s="1">
-        <v>1610</v>
+        <v>1655</v>
       </c>
       <c r="L7" s="1">
-        <v>1435</v>
+        <v>1650</v>
       </c>
       <c r="M7" s="1">
-        <v>4196</v>
+        <v>4228</v>
       </c>
       <c r="N7" s="1">
-        <v>3510</v>
+        <v>3362</v>
       </c>
       <c r="O7" s="1">
-        <v>1604</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
-        <v>12715</v>
+        <v>12574</v>
       </c>
       <c r="D8" s="1">
-        <v>415</v>
+        <v>507</v>
       </c>
       <c r="E8" s="1">
-        <v>1358</v>
+        <v>1303</v>
       </c>
       <c r="F8" s="1">
-        <v>1450</v>
+        <v>1577</v>
       </c>
       <c r="G8" s="1">
-        <v>1344</v>
+        <v>1307</v>
       </c>
       <c r="H8" s="1">
-        <v>1296</v>
+        <v>1196</v>
       </c>
       <c r="I8" s="1">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="J8" s="1">
-        <v>1872</v>
+        <v>1655</v>
       </c>
       <c r="K8" s="1">
-        <v>655</v>
+        <v>609</v>
       </c>
       <c r="L8" s="1">
-        <v>730</v>
+        <v>849</v>
       </c>
       <c r="M8" s="1">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="N8" s="1">
-        <v>812</v>
+        <v>739</v>
       </c>
       <c r="O8" s="1">
-        <v>474</v>
+        <v>518</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="1">
-        <v>33342</v>
+        <v>32451</v>
       </c>
       <c r="D9" s="1">
-        <v>2459</v>
+        <v>1987</v>
       </c>
       <c r="E9" s="1">
-        <v>5141</v>
+        <v>5145</v>
       </c>
       <c r="F9" s="1">
-        <v>4613</v>
+        <v>4348</v>
       </c>
       <c r="G9" s="1">
-        <v>4912</v>
+        <v>4840</v>
       </c>
       <c r="H9" s="1">
-        <v>3413</v>
+        <v>3879</v>
       </c>
       <c r="I9" s="1">
-        <v>2043</v>
+        <v>2146</v>
       </c>
       <c r="J9" s="1">
-        <v>3466</v>
+        <v>2939</v>
       </c>
       <c r="K9" s="1">
-        <v>843</v>
+        <v>954</v>
       </c>
       <c r="L9" s="1">
-        <v>960</v>
+        <v>1141</v>
       </c>
       <c r="M9" s="1">
-        <v>2027</v>
+        <v>1853</v>
       </c>
       <c r="N9" s="1">
-        <v>2236</v>
+        <v>2090</v>
       </c>
       <c r="O9" s="1">
-        <v>1229</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1">
-        <v>33420</v>
+        <v>32572</v>
       </c>
       <c r="D10" s="1">
-        <v>1966</v>
+        <v>1941</v>
       </c>
       <c r="E10" s="1">
-        <v>4601</v>
+        <v>4848</v>
       </c>
       <c r="F10" s="1">
-        <v>5527</v>
+        <v>5174</v>
       </c>
       <c r="G10" s="1">
-        <v>4572</v>
+        <v>4221</v>
       </c>
       <c r="H10" s="1">
-        <v>4033</v>
+        <v>3739</v>
       </c>
       <c r="I10" s="1">
-        <v>2349</v>
+        <v>2364</v>
       </c>
       <c r="J10" s="1">
-        <v>3113</v>
+        <v>3193</v>
       </c>
       <c r="K10" s="1">
-        <v>902</v>
+        <v>819</v>
       </c>
       <c r="L10" s="1">
-        <v>1551</v>
+        <v>1579</v>
       </c>
       <c r="M10" s="1">
-        <v>2674</v>
+        <v>2774</v>
       </c>
       <c r="N10" s="1">
-        <v>1467</v>
+        <v>1239</v>
       </c>
       <c r="O10" s="1">
-        <v>665</v>
+        <v>681</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1">
-        <v>86186</v>
+        <v>84355</v>
       </c>
       <c r="D11" s="1">
-        <v>2529</v>
+        <v>2824</v>
       </c>
       <c r="E11" s="1">
-        <v>9115</v>
+        <v>8622</v>
       </c>
       <c r="F11" s="1">
-        <v>10711</v>
+        <v>10415</v>
       </c>
       <c r="G11" s="1">
-        <v>12173</v>
+        <v>11840</v>
       </c>
       <c r="H11" s="1">
-        <v>11179</v>
+        <v>10595</v>
       </c>
       <c r="I11" s="1">
-        <v>5221</v>
+        <v>5772</v>
       </c>
       <c r="J11" s="1">
-        <v>11463</v>
+        <v>11153</v>
       </c>
       <c r="K11" s="1">
-        <v>4442</v>
+        <v>4237</v>
       </c>
       <c r="L11" s="1">
-        <v>4107</v>
+        <v>3848</v>
       </c>
       <c r="M11" s="1">
-        <v>8592</v>
+        <v>8386</v>
       </c>
       <c r="N11" s="1">
-        <v>5048</v>
+        <v>5084</v>
       </c>
       <c r="O11" s="1">
-        <v>1606</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1">
-        <v>148850</v>
+        <v>145286</v>
       </c>
       <c r="D12" s="1">
-        <v>4843</v>
+        <v>5067</v>
       </c>
       <c r="E12" s="1">
-        <v>16184</v>
+        <v>15788</v>
       </c>
       <c r="F12" s="1">
-        <v>19784</v>
+        <v>19190</v>
       </c>
       <c r="G12" s="1">
-        <v>20657</v>
+        <v>20107</v>
       </c>
       <c r="H12" s="1">
-        <v>19117</v>
+        <v>18541</v>
       </c>
       <c r="I12" s="1">
-        <v>10683</v>
+        <v>10189</v>
       </c>
       <c r="J12" s="1">
-        <v>18058</v>
+        <v>18276</v>
       </c>
       <c r="K12" s="1">
-        <v>5870</v>
+        <v>5958</v>
       </c>
       <c r="L12" s="1">
-        <v>6177</v>
+        <v>6139</v>
       </c>
       <c r="M12" s="1">
-        <v>13459</v>
+        <v>13604</v>
       </c>
       <c r="N12" s="1">
-        <v>10072</v>
+        <v>9009</v>
       </c>
       <c r="O12" s="1">
-        <v>3946</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1">
-        <v>1051045</v>
+        <v>1023251</v>
       </c>
       <c r="D13" s="1">
-        <v>33230</v>
+        <v>34302</v>
       </c>
       <c r="E13" s="1">
-        <v>100154</v>
+        <v>100339</v>
       </c>
       <c r="F13" s="1">
-        <v>134802</v>
+        <v>130535</v>
       </c>
       <c r="G13" s="1">
-        <v>153709</v>
+        <v>150682</v>
       </c>
       <c r="H13" s="1">
-        <v>146585</v>
+        <v>145457</v>
       </c>
       <c r="I13" s="1">
-        <v>78908</v>
+        <v>77591</v>
       </c>
       <c r="J13" s="1">
-        <v>145583</v>
+        <v>139534</v>
       </c>
       <c r="K13" s="1">
-        <v>41728</v>
+        <v>41249</v>
       </c>
       <c r="L13" s="1">
-        <v>47541</v>
+        <v>45616</v>
       </c>
       <c r="M13" s="1">
-        <v>90513</v>
+        <v>85696</v>
       </c>
       <c r="N13" s="1">
-        <v>56545</v>
+        <v>51774</v>
       </c>
       <c r="O13" s="1">
-        <v>21747</v>
+        <v>20476</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>