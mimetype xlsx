--- v0 (2025-11-09)
+++ v1 (2026-05-31)
@@ -143,51 +143,51 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,#"/>
     <numFmt numFmtId="165" formatCode="#.#%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -610,404 +610,404 @@
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1">
         <v>1206516</v>
       </c>
       <c r="D3" s="1">
         <v>135306</v>
       </c>
       <c r="E3" s="2">
         <v>0.112</v>
       </c>
       <c r="F3" s="1">
         <v>303410</v>
       </c>
       <c r="G3" s="1">
         <v>21632</v>
       </c>
       <c r="H3" s="2">
         <v>0.071</v>
       </c>
       <c r="I3" s="1">
         <v>546507</v>
       </c>
       <c r="J3" s="1">
-        <v>21632</v>
+        <v>22055</v>
       </c>
       <c r="K3" s="2">
-        <v>0.071</v>
+        <v>0.073</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="1">
         <v>64426</v>
       </c>
       <c r="D4" s="1">
         <v>7258</v>
       </c>
       <c r="E4" s="2">
         <v>0.113</v>
       </c>
       <c r="F4" s="1">
         <v>18356</v>
       </c>
       <c r="G4" s="1">
         <v>1309</v>
       </c>
       <c r="H4" s="2">
         <v>0.071</v>
       </c>
       <c r="I4" s="1">
         <v>28007</v>
       </c>
       <c r="J4" s="1">
-        <v>1309</v>
+        <v>1392</v>
       </c>
       <c r="K4" s="2">
-        <v>0.071</v>
+        <v>0.075</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="1">
         <v>164217</v>
       </c>
       <c r="D5" s="1">
         <v>16575</v>
       </c>
       <c r="E5" s="2">
         <v>0.101</v>
       </c>
       <c r="F5" s="1">
         <v>44877</v>
       </c>
       <c r="G5" s="1">
         <v>3108</v>
       </c>
       <c r="H5" s="2">
         <v>0.069</v>
       </c>
       <c r="I5" s="1">
         <v>71975</v>
       </c>
       <c r="J5" s="1">
-        <v>3108</v>
+        <v>3198</v>
       </c>
       <c r="K5" s="2">
-        <v>0.069</v>
+        <v>0.071</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1">
         <v>190654</v>
       </c>
       <c r="D6" s="1">
         <v>15175</v>
       </c>
       <c r="E6" s="2">
         <v>0.08</v>
       </c>
       <c r="F6" s="1">
         <v>51623</v>
       </c>
       <c r="G6" s="1">
         <v>2566</v>
       </c>
       <c r="H6" s="2">
         <v>0.05</v>
       </c>
       <c r="I6" s="1">
         <v>80245</v>
       </c>
       <c r="J6" s="1">
-        <v>2566</v>
+        <v>2563</v>
       </c>
       <c r="K6" s="2">
-        <v>0.05</v>
+        <v>0.049</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="1">
         <v>122714</v>
       </c>
       <c r="D7" s="1">
         <v>21411</v>
       </c>
       <c r="E7" s="2">
         <v>0.174</v>
       </c>
       <c r="F7" s="1">
         <v>33426</v>
       </c>
       <c r="G7" s="1">
         <v>4128</v>
       </c>
       <c r="H7" s="2">
         <v>0.123</v>
       </c>
       <c r="I7" s="1">
         <v>54962</v>
       </c>
       <c r="J7" s="1">
-        <v>4128</v>
+        <v>3944</v>
       </c>
       <c r="K7" s="2">
-        <v>0.123</v>
+        <v>0.118</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="1">
         <v>32035</v>
       </c>
       <c r="D8" s="1">
         <v>4017</v>
       </c>
       <c r="E8" s="2">
         <v>0.125</v>
       </c>
       <c r="F8" s="1">
         <v>9542</v>
       </c>
       <c r="G8" s="1">
         <v>963</v>
       </c>
       <c r="H8" s="2">
         <v>0.101</v>
       </c>
       <c r="I8" s="1">
         <v>14126</v>
       </c>
       <c r="J8" s="1">
-        <v>963</v>
+        <v>1079</v>
       </c>
       <c r="K8" s="2">
-        <v>0.101</v>
+        <v>0.113</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="1">
         <v>77986</v>
       </c>
       <c r="D9" s="1">
         <v>9985</v>
       </c>
       <c r="E9" s="2">
         <v>0.128</v>
       </c>
       <c r="F9" s="1">
         <v>19138</v>
       </c>
       <c r="G9" s="1">
         <v>1424</v>
       </c>
       <c r="H9" s="2">
         <v>0.074</v>
       </c>
       <c r="I9" s="1">
         <v>32291</v>
       </c>
       <c r="J9" s="1">
-        <v>1424</v>
+        <v>1631</v>
       </c>
       <c r="K9" s="2">
-        <v>0.074</v>
+        <v>0.085</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="1">
         <v>83098</v>
       </c>
       <c r="D10" s="1">
         <v>9628</v>
       </c>
       <c r="E10" s="2">
         <v>0.116</v>
       </c>
       <c r="F10" s="1">
         <v>22849</v>
       </c>
       <c r="G10" s="1">
         <v>1682</v>
       </c>
       <c r="H10" s="2">
         <v>0.074</v>
       </c>
       <c r="I10" s="1">
         <v>36005</v>
       </c>
       <c r="J10" s="1">
-        <v>1682</v>
+        <v>1756</v>
       </c>
       <c r="K10" s="2">
-        <v>0.074</v>
+        <v>0.078</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="1">
         <v>204399</v>
       </c>
       <c r="D11" s="1">
         <v>19123</v>
       </c>
       <c r="E11" s="2">
         <v>0.094</v>
       </c>
       <c r="F11" s="1">
         <v>55742</v>
       </c>
       <c r="G11" s="1">
         <v>3206</v>
       </c>
       <c r="H11" s="2">
         <v>0.058</v>
       </c>
       <c r="I11" s="1">
         <v>87665</v>
       </c>
       <c r="J11" s="1">
-        <v>3206</v>
+        <v>3230</v>
       </c>
       <c r="K11" s="2">
-        <v>0.058</v>
+        <v>0.057</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="1">
         <v>346431</v>
       </c>
       <c r="D12" s="1">
         <v>34698</v>
       </c>
       <c r="E12" s="2">
         <v>0.1</v>
       </c>
       <c r="F12" s="1">
         <v>96720</v>
       </c>
       <c r="G12" s="1">
         <v>6095</v>
       </c>
       <c r="H12" s="2">
         <v>0.063</v>
       </c>
       <c r="I12" s="1">
         <v>154385</v>
       </c>
       <c r="J12" s="1">
-        <v>6095</v>
+        <v>6425</v>
       </c>
       <c r="K12" s="2">
-        <v>0.063</v>
+        <v>0.066</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="1">
         <v>2492476</v>
       </c>
       <c r="D13" s="1">
         <v>273176</v>
       </c>
       <c r="E13" s="2">
         <v>0.11</v>
       </c>
       <c r="F13" s="1">
         <v>655683</v>
       </c>
       <c r="G13" s="1">
         <v>46113</v>
       </c>
       <c r="H13" s="2">
         <v>0.07</v>
       </c>
       <c r="I13" s="1">
         <v>1106168</v>
       </c>
       <c r="J13" s="1">
-        <v>46113</v>
+        <v>47273</v>
       </c>
       <c r="K13" s="2">
-        <v>0.07</v>
+        <v>0.072</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>