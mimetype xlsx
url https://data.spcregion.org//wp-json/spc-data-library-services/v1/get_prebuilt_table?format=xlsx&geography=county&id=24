--- v0 (2025-11-05)
+++ v1 (2026-05-31)
@@ -164,51 +164,51 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>Census Estimates of Housing Units, 2020-2024</t>
+    <t>Census Estimates of Housing Units, 2020-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -518,51 +518,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -631,507 +631,474 @@
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>602095</v>
       </c>
-      <c r="D3" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="1">
-        <v>604139</v>
+        <v>31198669</v>
       </c>
       <c r="F3" s="1">
-        <v>606075</v>
+        <v>31598759</v>
       </c>
       <c r="G3" s="1">
-        <v>608861</v>
+        <v>31981154</v>
       </c>
       <c r="H3" s="1">
-        <v>612485</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>32332554</v>
+      </c>
+      <c r="I3" s="1">
+        <v>32678503</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>32106</v>
       </c>
-      <c r="D4" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="1">
-        <v>32111</v>
+        <v>2313868</v>
       </c>
       <c r="F4" s="1">
-        <v>32152</v>
+        <v>2340023</v>
       </c>
       <c r="G4" s="1">
-        <v>32178</v>
+        <v>2361247</v>
       </c>
       <c r="H4" s="1">
-        <v>32223</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2383790</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2406306</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" t="s">
         <v>28</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>78944</v>
       </c>
-      <c r="D5" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="1">
-        <v>79141</v>
+        <v>327835</v>
       </c>
       <c r="F5" s="1">
-        <v>79266</v>
+        <v>329190</v>
       </c>
       <c r="G5" s="1">
-        <v>79463</v>
+        <v>329596</v>
       </c>
       <c r="H5" s="1">
-        <v>79640</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>330352</v>
+      </c>
+      <c r="I5" s="1">
+        <v>331217</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" t="s">
         <v>28</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>85019</v>
       </c>
-      <c r="D6" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="1">
-        <v>86418</v>
+        <v>3140317</v>
       </c>
       <c r="F6" s="1">
-        <v>87468</v>
+        <v>3191399</v>
       </c>
       <c r="G6" s="1">
-        <v>88379</v>
+        <v>3246977</v>
       </c>
       <c r="H6" s="1">
-        <v>89324</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>3307605</v>
+      </c>
+      <c r="I6" s="1">
+        <v>3373746</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6" t="s">
         <v>28</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
         <v>61800</v>
       </c>
-      <c r="D7" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="1">
-        <v>61980</v>
+        <v>1380858</v>
       </c>
       <c r="F7" s="1">
-        <v>62177</v>
+        <v>1395942</v>
       </c>
       <c r="G7" s="1">
-        <v>62429</v>
+        <v>1409792</v>
       </c>
       <c r="H7" s="1">
-        <v>62563</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1422200</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1435645</v>
       </c>
       <c r="J7" t="s">
         <v>28</v>
       </c>
       <c r="K7" t="s">
         <v>28</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
         <v>16138</v>
       </c>
-      <c r="D8" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="1">
-        <v>16180</v>
+        <v>14525051</v>
       </c>
       <c r="F8" s="1">
-        <v>16216</v>
+        <v>14642375</v>
       </c>
       <c r="G8" s="1">
-        <v>16249</v>
+        <v>14761532</v>
       </c>
       <c r="H8" s="1">
-        <v>16269</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>14881970</v>
+      </c>
+      <c r="I8" s="1">
+        <v>14995410</v>
       </c>
       <c r="J8" t="s">
         <v>28</v>
       </c>
       <c r="K8" t="s">
         <v>28</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
         <v>37626</v>
       </c>
-      <c r="D9" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="1">
-        <v>37625</v>
+        <v>2540131</v>
       </c>
       <c r="F9" s="1">
-        <v>37627</v>
+        <v>2590479</v>
       </c>
       <c r="G9" s="1">
-        <v>37675</v>
+        <v>2638054</v>
       </c>
       <c r="H9" s="1">
-        <v>37671</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2674863</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2706544</v>
       </c>
       <c r="J9" t="s">
         <v>28</v>
       </c>
       <c r="K9" t="s">
         <v>28</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
         <v>39492</v>
       </c>
-      <c r="D10" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="1">
-        <v>39550</v>
+        <v>1536145</v>
       </c>
       <c r="F10" s="1">
-        <v>39600</v>
+        <v>1540219</v>
       </c>
       <c r="G10" s="1">
-        <v>39636</v>
+        <v>1546312</v>
       </c>
       <c r="H10" s="1">
-        <v>39663</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1553218</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1558206</v>
       </c>
       <c r="J10" t="s">
         <v>28</v>
       </c>
       <c r="K10" t="s">
         <v>28</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
         <v>96791</v>
       </c>
-      <c r="D11" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="1">
-        <v>97388</v>
+        <v>457977</v>
       </c>
       <c r="F11" s="1">
-        <v>98023</v>
+        <v>465834</v>
       </c>
       <c r="G11" s="1">
-        <v>98484</v>
+        <v>471706</v>
       </c>
       <c r="H11" s="1">
-        <v>98934</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>476912</v>
+      </c>
+      <c r="I11" s="1">
+        <v>483447</v>
       </c>
       <c r="J11" t="s">
         <v>28</v>
       </c>
       <c r="K11" t="s">
         <v>28</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
         <v>167776</v>
       </c>
-      <c r="D12" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="1">
-        <v>168304</v>
+        <v>358006</v>
       </c>
       <c r="F12" s="1">
-        <v>168886</v>
+        <v>361827</v>
       </c>
       <c r="G12" s="1">
-        <v>169298</v>
+        <v>368539</v>
       </c>
       <c r="H12" s="1">
-        <v>169558</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>370695</v>
+      </c>
+      <c r="I12" s="1">
+        <v>371606</v>
       </c>
       <c r="J12" t="s">
         <v>28</v>
       </c>
       <c r="K12" t="s">
         <v>28</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
         <v>1217787</v>
       </c>
-      <c r="D13" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="1">
-        <v>1222836</v>
+        <v>55455986</v>
       </c>
       <c r="F13" s="1">
-        <v>1227490</v>
+        <v>56345695</v>
       </c>
       <c r="G13" s="1">
-        <v>1232652</v>
+        <v>57210889</v>
       </c>
       <c r="H13" s="1">
-        <v>1238330</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>58006183</v>
+      </c>
+      <c r="I13" s="1">
+        <v>58785964</v>
       </c>
       <c r="J13" t="s">
         <v>28</v>
       </c>
       <c r="K13" t="s">
         <v>28</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>50</v>