--- v0 (2025-11-05)
+++ v1 (2026-05-31)
@@ -659,271 +659,271 @@
       <c r="F3" s="1">
         <v>591527</v>
       </c>
       <c r="G3" s="1">
         <v>592718</v>
       </c>
       <c r="H3" s="1">
         <v>594193</v>
       </c>
       <c r="I3" s="1">
         <v>596184</v>
       </c>
       <c r="J3" s="1">
         <v>598765</v>
       </c>
       <c r="K3" s="1">
         <v>600739</v>
       </c>
       <c r="L3" s="1">
         <v>602389</v>
       </c>
       <c r="M3" s="1">
         <v>604268</v>
       </c>
       <c r="N3" s="1">
-        <v>605895</v>
+        <v>30863077</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>32520</v>
       </c>
       <c r="D4" s="1">
         <v>32617</v>
       </c>
       <c r="E4" s="1">
         <v>32687</v>
       </c>
       <c r="F4" s="1">
         <v>32723</v>
       </c>
       <c r="G4" s="1">
         <v>32769</v>
       </c>
       <c r="H4" s="1">
         <v>32805</v>
       </c>
       <c r="I4" s="1">
         <v>32832</v>
       </c>
       <c r="J4" s="1">
         <v>32835</v>
       </c>
       <c r="K4" s="1">
         <v>32873</v>
       </c>
       <c r="L4" s="1">
         <v>32868</v>
       </c>
       <c r="M4" s="1">
         <v>32859</v>
       </c>
       <c r="N4" s="1">
-        <v>32851</v>
+        <v>2292807</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>78211</v>
       </c>
       <c r="D5" s="1">
         <v>78228</v>
       </c>
       <c r="E5" s="1">
         <v>78508</v>
       </c>
       <c r="F5" s="1">
         <v>78636</v>
       </c>
       <c r="G5" s="1">
         <v>78824</v>
       </c>
       <c r="H5" s="1">
         <v>79000</v>
       </c>
       <c r="I5" s="1">
         <v>79090</v>
       </c>
       <c r="J5" s="1">
         <v>79146</v>
       </c>
       <c r="K5" s="1">
         <v>79483</v>
       </c>
       <c r="L5" s="1">
         <v>79630</v>
       </c>
       <c r="M5" s="1">
         <v>79783</v>
       </c>
       <c r="N5" s="1">
-        <v>79894</v>
+        <v>326586</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>78167</v>
       </c>
       <c r="D6" s="1">
         <v>78249</v>
       </c>
       <c r="E6" s="1">
         <v>78706</v>
       </c>
       <c r="F6" s="1">
         <v>79163</v>
       </c>
       <c r="G6" s="1">
         <v>79695</v>
       </c>
       <c r="H6" s="1">
         <v>80935</v>
       </c>
       <c r="I6" s="1">
         <v>81493</v>
       </c>
       <c r="J6" s="1">
         <v>82388</v>
       </c>
       <c r="K6" s="1">
         <v>83168</v>
       </c>
       <c r="L6" s="1">
         <v>84203</v>
       </c>
       <c r="M6" s="1">
         <v>84866</v>
       </c>
       <c r="N6" s="1">
-        <v>85630</v>
+        <v>3092864</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>62773</v>
       </c>
       <c r="D7" s="1">
         <v>62812</v>
       </c>
       <c r="E7" s="1">
         <v>62989</v>
       </c>
       <c r="F7" s="1">
         <v>63099</v>
       </c>
       <c r="G7" s="1">
         <v>63239</v>
       </c>
       <c r="H7" s="1">
         <v>63400</v>
       </c>
       <c r="I7" s="1">
         <v>63536</v>
       </c>
       <c r="J7" s="1">
         <v>63650</v>
       </c>
       <c r="K7" s="1">
         <v>63766</v>
       </c>
       <c r="L7" s="1">
         <v>63969</v>
       </c>
       <c r="M7" s="1">
         <v>64088</v>
       </c>
       <c r="N7" s="1">
-        <v>64210</v>
+        <v>1368283</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>16460</v>
       </c>
       <c r="D8" s="1">
         <v>16475</v>
       </c>
       <c r="E8" s="1">
         <v>16518</v>
       </c>
       <c r="F8" s="1">
         <v>16554</v>
       </c>
       <c r="G8" s="1">
         <v>16606</v>
       </c>
       <c r="H8" s="1">
         <v>16627</v>
       </c>
       <c r="I8" s="1">
         <v>16691</v>
       </c>
       <c r="J8" s="1">
         <v>16719</v>
       </c>
       <c r="K8" s="1">
         <v>16748</v>
       </c>
       <c r="L8" s="1">
         <v>16779</v>
       </c>
       <c r="M8" s="1">
         <v>16807</v>
       </c>
       <c r="N8" s="1">
-        <v>16840</v>
+        <v>14417514</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>38236</v>
       </c>
       <c r="D9" s="1">
         <v>38261</v>
       </c>
       <c r="E9" s="1">
         <v>38315</v>
       </c>
       <c r="F9" s="1">
         <v>38362</v>
       </c>
       <c r="G9" s="1">
         <v>38691</v>
       </c>
       <c r="H9" s="1">
@@ -967,51 +967,51 @@
       <c r="F10" s="1">
         <v>41100</v>
       </c>
       <c r="G10" s="1">
         <v>41119</v>
       </c>
       <c r="H10" s="1">
         <v>41135</v>
       </c>
       <c r="I10" s="1">
         <v>41150</v>
       </c>
       <c r="J10" s="1">
         <v>41179</v>
       </c>
       <c r="K10" s="1">
         <v>41252</v>
       </c>
       <c r="L10" s="1">
         <v>41337</v>
       </c>
       <c r="M10" s="1">
         <v>41360</v>
       </c>
       <c r="N10" s="1">
-        <v>41417</v>
+        <v>1531460</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
         <v>92977</v>
       </c>
       <c r="D11" s="1">
         <v>93089</v>
       </c>
       <c r="E11" s="1">
         <v>93491</v>
       </c>
       <c r="F11" s="1">
         <v>93827</v>
       </c>
       <c r="G11" s="1">
         <v>94272</v>
       </c>
       <c r="H11" s="1">
@@ -1055,95 +1055,95 @@
       <c r="F12" s="1">
         <v>168960</v>
       </c>
       <c r="G12" s="1">
         <v>169257</v>
       </c>
       <c r="H12" s="1">
         <v>169589</v>
       </c>
       <c r="I12" s="1">
         <v>169865</v>
       </c>
       <c r="J12" s="1">
         <v>170152</v>
       </c>
       <c r="K12" s="1">
         <v>170377</v>
       </c>
       <c r="L12" s="1">
         <v>170658</v>
       </c>
       <c r="M12" s="1">
         <v>170844</v>
       </c>
       <c r="N12" s="1">
-        <v>171277</v>
+        <v>351619</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
         <v>1197719</v>
       </c>
       <c r="D13" s="1">
         <v>1198404</v>
       </c>
       <c r="E13" s="1">
         <v>1201539</v>
       </c>
       <c r="F13" s="1">
         <v>1203951</v>
       </c>
       <c r="G13" s="1">
         <v>1207190</v>
       </c>
       <c r="H13" s="1">
         <v>1211259</v>
       </c>
       <c r="I13" s="1">
         <v>1214826</v>
       </c>
       <c r="J13" s="1">
         <v>1219435</v>
       </c>
       <c r="K13" s="1">
         <v>1223289</v>
       </c>
       <c r="L13" s="1">
         <v>1227068</v>
       </c>
       <c r="M13" s="1">
         <v>1230520</v>
       </c>
       <c r="N13" s="1">
-        <v>1233989</v>
+        <v>54713177</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>