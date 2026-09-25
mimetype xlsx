--- v1 (2026-05-31)
+++ v2 (2026-09-25)
@@ -923,51 +923,51 @@
       <c r="F9" s="1">
         <v>38362</v>
       </c>
       <c r="G9" s="1">
         <v>38691</v>
       </c>
       <c r="H9" s="1">
         <v>38889</v>
       </c>
       <c r="I9" s="1">
         <v>38913</v>
       </c>
       <c r="J9" s="1">
         <v>38940</v>
       </c>
       <c r="K9" s="1">
         <v>38986</v>
       </c>
       <c r="L9" s="1">
         <v>39011</v>
       </c>
       <c r="M9" s="1">
         <v>39034</v>
       </c>
       <c r="N9" s="1">
-        <v>39063</v>
+        <v>2500678</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>40975</v>
       </c>
       <c r="D10" s="1">
         <v>41006</v>
       </c>
       <c r="E10" s="1">
         <v>41086</v>
       </c>
       <c r="F10" s="1">
         <v>41100</v>
       </c>
       <c r="G10" s="1">
         <v>41119</v>
       </c>
       <c r="H10" s="1">
@@ -1011,51 +1011,51 @@
       <c r="F11" s="1">
         <v>93827</v>
       </c>
       <c r="G11" s="1">
         <v>94272</v>
       </c>
       <c r="H11" s="1">
         <v>94686</v>
       </c>
       <c r="I11" s="1">
         <v>95072</v>
       </c>
       <c r="J11" s="1">
         <v>95661</v>
       </c>
       <c r="K11" s="1">
         <v>95897</v>
       </c>
       <c r="L11" s="1">
         <v>96224</v>
       </c>
       <c r="M11" s="1">
         <v>96611</v>
       </c>
       <c r="N11" s="1">
-        <v>96912</v>
+        <v>450178</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>168199</v>
       </c>
       <c r="D12" s="1">
         <v>168252</v>
       </c>
       <c r="E12" s="1">
         <v>168713</v>
       </c>
       <c r="F12" s="1">
         <v>168960</v>
       </c>
       <c r="G12" s="1">
         <v>169257</v>
       </c>
       <c r="H12" s="1">