--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -1434,54 +1434,54 @@
       <c r="K12" s="1">
         <v>15266</v>
       </c>
       <c r="L12" s="1">
         <v>5230</v>
       </c>
       <c r="M12" s="1">
         <v>31549</v>
       </c>
       <c r="N12" s="2">
         <v>0.089</v>
       </c>
       <c r="O12" s="1">
         <v>167776</v>
       </c>
       <c r="P12" s="1">
         <v>152833</v>
       </c>
       <c r="Q12" s="1">
         <v>14943</v>
       </c>
       <c r="R12" s="2">
         <v>0.089</v>
       </c>
       <c r="S12" s="3">
-        <v>1035.93</v>
+        <v>1035.9341</v>
       </c>
       <c r="T12" s="3">
-        <v>1027.71</v>
+        <v>1027.7124</v>
       </c>
       <c r="U12" s="3">
         <v>8.2217</v>
       </c>
       <c r="V12" s="1">
         <v>345</v>
       </c>
       <c r="W12" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="1">
         <v>2576200</v>
       </c>
       <c r="D13" s="1">
         <v>2450251</v>
       </c>
       <c r="E13" s="1">
@@ -1505,54 +1505,54 @@
       <c r="K13" s="1">
         <v>125949</v>
       </c>
       <c r="L13" s="1">
         <v>56561</v>
       </c>
       <c r="M13" s="1">
         <v>443903</v>
       </c>
       <c r="N13" s="2">
         <v>0.172</v>
       </c>
       <c r="O13" s="1">
         <v>1217787</v>
       </c>
       <c r="P13" s="1">
         <v>1107665</v>
       </c>
       <c r="Q13" s="1">
         <v>110122</v>
       </c>
       <c r="R13" s="2">
         <v>0.09</v>
       </c>
       <c r="S13" s="3">
-        <v>7117.57</v>
+        <v>7117.5741</v>
       </c>
       <c r="T13" s="3">
-        <v>7043.64</v>
+        <v>7043.6378</v>
       </c>
       <c r="U13" s="3">
         <v>73.9363</v>
       </c>
       <c r="V13" s="1">
         <v>366</v>
       </c>
       <c r="W13" s="1">
         <v>157</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>