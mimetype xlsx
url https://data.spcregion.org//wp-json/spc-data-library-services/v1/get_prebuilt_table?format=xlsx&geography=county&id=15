--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -152,51 +152,51 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>Calculated Based on Census Estimates of the Resident Municipal Population, 2020-2024</t>
+    <t>Calculated Based on Census Estimates of the Resident Municipal Population, 2020-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -506,51 +506,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="90.692" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -603,443 +603,443 @@
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="1">
-        <v>-4231</v>
+        <v>-4250</v>
       </c>
       <c r="D3" s="1">
-        <v>-11619</v>
+        <v>-12010</v>
       </c>
       <c r="E3" s="1">
-        <v>-3683</v>
+        <v>-4414</v>
       </c>
       <c r="F3" s="1">
-        <v>1676</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-1737</v>
+      </c>
+      <c r="G3" s="1">
+        <v>-2139</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="1">
-        <v>-249</v>
+        <v>-213</v>
       </c>
       <c r="D4" s="1">
-        <v>-547</v>
+        <v>-559</v>
       </c>
       <c r="E4" s="1">
-        <v>-570</v>
+        <v>-567</v>
       </c>
       <c r="F4" s="1">
-        <v>-415</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-402</v>
+      </c>
+      <c r="G4" s="1">
+        <v>-57</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="1">
-        <v>-885</v>
+        <v>-881</v>
       </c>
       <c r="D5" s="1">
-        <v>-1297</v>
+        <v>-1273</v>
       </c>
       <c r="E5" s="1">
-        <v>-126</v>
+        <v>-23</v>
       </c>
       <c r="F5" s="1">
-        <v>-16</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>89</v>
+      </c>
+      <c r="G5" s="1">
+        <v>263</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
         <v>24</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="1">
-        <v>2704</v>
+        <v>2712</v>
       </c>
       <c r="D6" s="1">
-        <v>649</v>
+        <v>636</v>
       </c>
       <c r="E6" s="1">
-        <v>1243</v>
+        <v>1283</v>
       </c>
       <c r="F6" s="1">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>643</v>
+      </c>
+      <c r="G6" s="1">
+        <v>869</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="1">
-        <v>-1449</v>
+        <v>-1426</v>
       </c>
       <c r="D7" s="1">
-        <v>-1514</v>
+        <v>-1590</v>
       </c>
       <c r="E7" s="1">
-        <v>-923</v>
+        <v>-924</v>
       </c>
       <c r="F7" s="1">
-        <v>-758</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-686</v>
+      </c>
+      <c r="G7" s="1">
+        <v>-938</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
       <c r="I7" t="s">
         <v>24</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7" t="s">
         <v>24</v>
       </c>
       <c r="L7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="1">
-        <v>-585</v>
+        <v>-572</v>
       </c>
       <c r="D8" s="1">
-        <v>-716</v>
+        <v>-732</v>
       </c>
       <c r="E8" s="1">
-        <v>-73</v>
+        <v>14</v>
       </c>
       <c r="F8" s="1">
-        <v>-533</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-437</v>
+      </c>
+      <c r="G8" s="1">
+        <v>-257</v>
       </c>
       <c r="H8" t="s">
         <v>24</v>
       </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8" t="s">
         <v>24</v>
       </c>
       <c r="L8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="1">
-        <v>-58</v>
+        <v>-43</v>
       </c>
       <c r="D9" s="1">
-        <v>-194</v>
+        <v>-222</v>
       </c>
       <c r="E9" s="1">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="F9" s="1">
-        <v>-157</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>212</v>
+      </c>
+      <c r="G9" s="1">
+        <v>-379</v>
       </c>
       <c r="H9" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9" t="s">
         <v>24</v>
       </c>
       <c r="L9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="1">
-        <v>-405</v>
+        <v>-411</v>
       </c>
       <c r="D10" s="1">
-        <v>-765</v>
+        <v>-779</v>
       </c>
       <c r="E10" s="1">
-        <v>-247</v>
+        <v>-271</v>
       </c>
       <c r="F10" s="1">
-        <v>-320</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-413</v>
+      </c>
+      <c r="G10" s="1">
+        <v>-176</v>
       </c>
       <c r="H10" t="s">
         <v>24</v>
       </c>
       <c r="I10" t="s">
         <v>24</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="1">
-        <v>643</v>
+        <v>703</v>
       </c>
       <c r="D11" s="1">
-        <v>-95</v>
+        <v>-135</v>
       </c>
       <c r="E11" s="1">
-        <v>382</v>
+        <v>461</v>
       </c>
       <c r="F11" s="1">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>193</v>
+      </c>
+      <c r="G11" s="1">
+        <v>167</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" t="s">
         <v>24</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="1">
-        <v>-586</v>
+        <v>-575</v>
       </c>
       <c r="D12" s="1">
-        <v>-1699</v>
+        <v>-1771</v>
       </c>
       <c r="E12" s="1">
-        <v>-634</v>
+        <v>-691</v>
       </c>
       <c r="F12" s="1">
-        <v>-485</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-760</v>
+      </c>
+      <c r="G12" s="1">
+        <v>-1149</v>
       </c>
       <c r="H12" t="s">
         <v>24</v>
       </c>
       <c r="I12" t="s">
         <v>24</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12" t="s">
         <v>24</v>
       </c>
       <c r="L12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="1">
-        <v>-5101</v>
+        <v>-4956</v>
       </c>
       <c r="D13" s="1">
-        <v>-17797</v>
+        <v>-18435</v>
       </c>
       <c r="E13" s="1">
-        <v>-4422</v>
+        <v>-4980</v>
       </c>
       <c r="F13" s="1">
-        <v>-242</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-3298</v>
+      </c>
+      <c r="G13" s="1">
+        <v>-3796</v>
       </c>
       <c r="H13" t="s">
         <v>24</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>46</v>