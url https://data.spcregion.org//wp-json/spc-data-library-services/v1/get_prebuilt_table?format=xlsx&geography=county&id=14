--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -167,51 +167,51 @@
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
     <t>2020 Decennial Census</t>
   </si>
   <si>
-    <t>Census Estimates of the Resident Municipal Population, 2020-2024</t>
+    <t>Census Estimates of the Resident Municipal Population, 2020-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -521,51 +521,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -634,507 +634,474 @@
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>1250578</v>
       </c>
-      <c r="D3" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="1">
-        <v>1245440</v>
+        <v>1245335</v>
       </c>
       <c r="F3" s="1">
-        <v>1233821</v>
+        <v>1233325</v>
       </c>
       <c r="G3" s="1">
-        <v>1230138</v>
+        <v>1228911</v>
       </c>
       <c r="H3" s="1">
-        <v>1231814</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1227174</v>
+      </c>
+      <c r="I3" s="1">
+        <v>1225035</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>65558</v>
       </c>
-      <c r="D4" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="1">
-        <v>65211</v>
+        <v>65283</v>
       </c>
       <c r="F4" s="1">
-        <v>64664</v>
+        <v>64724</v>
       </c>
       <c r="G4" s="1">
-        <v>64094</v>
+        <v>64157</v>
       </c>
       <c r="H4" s="1">
-        <v>63679</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>63755</v>
+      </c>
+      <c r="I4" s="1">
+        <v>63698</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" t="s">
         <v>28</v>
       </c>
       <c r="L4" t="s">
         <v>28</v>
       </c>
       <c r="M4" t="s">
         <v>28</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>168215</v>
       </c>
-      <c r="D5" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="1">
-        <v>166979</v>
+        <v>166976</v>
       </c>
       <c r="F5" s="1">
-        <v>165682</v>
+        <v>165703</v>
       </c>
       <c r="G5" s="1">
-        <v>165556</v>
+        <v>165680</v>
       </c>
       <c r="H5" s="1">
-        <v>165540</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>165769</v>
+      </c>
+      <c r="I5" s="1">
+        <v>166032</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5" t="s">
         <v>28</v>
       </c>
       <c r="L5" t="s">
         <v>28</v>
       </c>
       <c r="M5" t="s">
         <v>28</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>193763</v>
       </c>
-      <c r="D6" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="1">
-        <v>196773</v>
+        <v>196738</v>
       </c>
       <c r="F6" s="1">
-        <v>197422</v>
+        <v>197374</v>
       </c>
       <c r="G6" s="1">
-        <v>198665</v>
+        <v>198657</v>
       </c>
       <c r="H6" s="1">
-        <v>199341</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>199300</v>
+      </c>
+      <c r="I6" s="1">
+        <v>200169</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6" t="s">
         <v>28</v>
       </c>
       <c r="L6" t="s">
         <v>28</v>
       </c>
       <c r="M6" t="s">
         <v>28</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
         <v>128804</v>
       </c>
-      <c r="D7" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="1">
-        <v>127136</v>
+        <v>127159</v>
       </c>
       <c r="F7" s="1">
-        <v>125622</v>
+        <v>125569</v>
       </c>
       <c r="G7" s="1">
-        <v>124699</v>
+        <v>124645</v>
       </c>
       <c r="H7" s="1">
-        <v>123941</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>123959</v>
+      </c>
+      <c r="I7" s="1">
+        <v>123021</v>
       </c>
       <c r="J7" t="s">
         <v>28</v>
       </c>
       <c r="K7" t="s">
         <v>28</v>
       </c>
       <c r="L7" t="s">
         <v>28</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
         <v>35954</v>
       </c>
-      <c r="D8" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="1">
-        <v>35282</v>
+        <v>35297</v>
       </c>
       <c r="F8" s="1">
-        <v>34566</v>
+        <v>34565</v>
       </c>
       <c r="G8" s="1">
-        <v>34493</v>
+        <v>34579</v>
       </c>
       <c r="H8" s="1">
-        <v>33960</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>34142</v>
+      </c>
+      <c r="I8" s="1">
+        <v>33885</v>
       </c>
       <c r="J8" t="s">
         <v>28</v>
       </c>
       <c r="K8" t="s">
         <v>28</v>
       </c>
       <c r="L8" t="s">
         <v>28</v>
       </c>
       <c r="M8" t="s">
         <v>28</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
         <v>83246</v>
       </c>
-      <c r="D9" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="1">
-        <v>83095</v>
+        <v>83115</v>
       </c>
       <c r="F9" s="1">
-        <v>82901</v>
+        <v>82893</v>
       </c>
       <c r="G9" s="1">
-        <v>83110</v>
+        <v>83045</v>
       </c>
       <c r="H9" s="1">
-        <v>82953</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>83257</v>
+      </c>
+      <c r="I9" s="1">
+        <v>82878</v>
       </c>
       <c r="J9" t="s">
         <v>28</v>
       </c>
       <c r="K9" t="s">
         <v>28</v>
       </c>
       <c r="L9" t="s">
         <v>28</v>
       </c>
       <c r="M9" t="s">
         <v>28</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
         <v>86070</v>
       </c>
-      <c r="D10" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="1">
-        <v>85565</v>
+        <v>85550</v>
       </c>
       <c r="F10" s="1">
-        <v>84800</v>
+        <v>84771</v>
       </c>
       <c r="G10" s="1">
-        <v>84553</v>
+        <v>84500</v>
       </c>
       <c r="H10" s="1">
-        <v>84233</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>84087</v>
+      </c>
+      <c r="I10" s="1">
+        <v>83911</v>
       </c>
       <c r="J10" t="s">
         <v>28</v>
       </c>
       <c r="K10" t="s">
         <v>28</v>
       </c>
       <c r="L10" t="s">
         <v>28</v>
       </c>
       <c r="M10" t="s">
         <v>28</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
         <v>209349</v>
       </c>
-      <c r="D11" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="1">
-        <v>210057</v>
+        <v>210116</v>
       </c>
       <c r="F11" s="1">
-        <v>209962</v>
+        <v>209981</v>
       </c>
       <c r="G11" s="1">
-        <v>210344</v>
+        <v>210442</v>
       </c>
       <c r="H11" s="1">
-        <v>210434</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>210635</v>
+      </c>
+      <c r="I11" s="1">
+        <v>210802</v>
       </c>
       <c r="J11" t="s">
         <v>28</v>
       </c>
       <c r="K11" t="s">
         <v>28</v>
       </c>
       <c r="L11" t="s">
         <v>28</v>
       </c>
       <c r="M11" t="s">
         <v>28</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
         <v>354663</v>
       </c>
-      <c r="D12" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="1">
-        <v>353753</v>
+        <v>353695</v>
       </c>
       <c r="F12" s="1">
-        <v>352054</v>
+        <v>351924</v>
       </c>
       <c r="G12" s="1">
-        <v>351420</v>
+        <v>351233</v>
       </c>
       <c r="H12" s="1">
-        <v>350935</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>350473</v>
+      </c>
+      <c r="I12" s="1">
+        <v>349324</v>
       </c>
       <c r="J12" t="s">
         <v>28</v>
       </c>
       <c r="K12" t="s">
         <v>28</v>
       </c>
       <c r="L12" t="s">
         <v>28</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
         <v>2576200</v>
       </c>
-      <c r="D13" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="1">
-        <v>2569291</v>
+        <v>2569264</v>
       </c>
       <c r="F13" s="1">
-        <v>2551494</v>
+        <v>2550829</v>
       </c>
       <c r="G13" s="1">
-        <v>2547072</v>
+        <v>2545849</v>
       </c>
       <c r="H13" s="1">
-        <v>2546830</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2542551</v>
+      </c>
+      <c r="I13" s="1">
+        <v>2538755</v>
       </c>
       <c r="J13" t="s">
         <v>28</v>
       </c>
       <c r="K13" t="s">
         <v>28</v>
       </c>
       <c r="L13" t="s">
         <v>28</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>50</v>