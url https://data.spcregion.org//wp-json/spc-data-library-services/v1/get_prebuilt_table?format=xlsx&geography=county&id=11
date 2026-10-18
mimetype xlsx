--- v1 (2026-06-20)
+++ v2 (2026-10-18)
@@ -926,51 +926,51 @@
       <c r="F9" s="1">
         <v>88243</v>
       </c>
       <c r="G9" s="1">
         <v>88178</v>
       </c>
       <c r="H9" s="1">
         <v>87459</v>
       </c>
       <c r="I9" s="1">
         <v>86800</v>
       </c>
       <c r="J9" s="1">
         <v>85243</v>
       </c>
       <c r="K9" s="1">
         <v>84809</v>
       </c>
       <c r="L9" s="1">
         <v>84578</v>
       </c>
       <c r="M9" s="1">
         <v>84022</v>
       </c>
       <c r="N9" s="1">
-        <v>83664</v>
+        <v>83158</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>91108</v>
       </c>
       <c r="D10" s="1">
         <v>91016</v>
       </c>
       <c r="E10" s="1">
         <v>90526</v>
       </c>
       <c r="F10" s="1">
         <v>89895</v>
       </c>
       <c r="G10" s="1">
         <v>89274</v>
       </c>
       <c r="H10" s="1">
@@ -1014,51 +1014,51 @@
       <c r="F11" s="1">
         <v>208350</v>
       </c>
       <c r="G11" s="1">
         <v>208117</v>
       </c>
       <c r="H11" s="1">
         <v>208050</v>
       </c>
       <c r="I11" s="1">
         <v>207824</v>
       </c>
       <c r="J11" s="1">
         <v>207469</v>
       </c>
       <c r="K11" s="1">
         <v>207152</v>
       </c>
       <c r="L11" s="1">
         <v>207114</v>
       </c>
       <c r="M11" s="1">
         <v>206866</v>
       </c>
       <c r="N11" s="1">
-        <v>206803</v>
+        <v>209413</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>365169</v>
       </c>
       <c r="D12" s="1">
         <v>365029</v>
       </c>
       <c r="E12" s="1">
         <v>364450</v>
       </c>
       <c r="F12" s="1">
         <v>362825</v>
       </c>
       <c r="G12" s="1">
         <v>360720</v>
       </c>
       <c r="H12" s="1">