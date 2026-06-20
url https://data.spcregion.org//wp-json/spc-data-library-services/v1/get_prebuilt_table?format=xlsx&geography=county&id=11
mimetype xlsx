--- v0 (2025-10-23)
+++ v1 (2026-06-20)
@@ -662,271 +662,271 @@
       <c r="F3" s="1">
         <v>1231129</v>
       </c>
       <c r="G3" s="1">
         <v>1233999</v>
       </c>
       <c r="H3" s="1">
         <v>1233417</v>
       </c>
       <c r="I3" s="1">
         <v>1229342</v>
       </c>
       <c r="J3" s="1">
         <v>1226893</v>
       </c>
       <c r="K3" s="1">
         <v>1220423</v>
       </c>
       <c r="L3" s="1">
         <v>1217508</v>
       </c>
       <c r="M3" s="1">
         <v>1215716</v>
       </c>
       <c r="N3" s="1">
-        <v>1211358</v>
+        <v>1249585</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>68941</v>
       </c>
       <c r="D4" s="1">
         <v>69029</v>
       </c>
       <c r="E4" s="1">
         <v>68661</v>
       </c>
       <c r="F4" s="1">
         <v>68223</v>
       </c>
       <c r="G4" s="1">
         <v>68015</v>
       </c>
       <c r="H4" s="1">
         <v>67631</v>
       </c>
       <c r="I4" s="1">
         <v>66913</v>
       </c>
       <c r="J4" s="1">
         <v>66464</v>
       </c>
       <c r="K4" s="1">
         <v>66042</v>
       </c>
       <c r="L4" s="1">
         <v>65411</v>
       </c>
       <c r="M4" s="1">
         <v>64699</v>
       </c>
       <c r="N4" s="1">
-        <v>64162</v>
+        <v>65496</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>170539</v>
       </c>
       <c r="D5" s="1">
         <v>170630</v>
       </c>
       <c r="E5" s="1">
         <v>170330</v>
       </c>
       <c r="F5" s="1">
         <v>170091</v>
       </c>
       <c r="G5" s="1">
         <v>169770</v>
       </c>
       <c r="H5" s="1">
         <v>169033</v>
       </c>
       <c r="I5" s="1">
         <v>168311</v>
       </c>
       <c r="J5" s="1">
         <v>166926</v>
       </c>
       <c r="K5" s="1">
         <v>165779</v>
       </c>
       <c r="L5" s="1">
         <v>164669</v>
       </c>
       <c r="M5" s="1">
         <v>163956</v>
       </c>
       <c r="N5" s="1">
-        <v>162575</v>
+        <v>167857</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>183862</v>
       </c>
       <c r="D6" s="1">
         <v>184085</v>
       </c>
       <c r="E6" s="1">
         <v>184766</v>
       </c>
       <c r="F6" s="1">
         <v>185016</v>
       </c>
       <c r="G6" s="1">
         <v>185185</v>
       </c>
       <c r="H6" s="1">
         <v>185874</v>
       </c>
       <c r="I6" s="1">
         <v>186046</v>
       </c>
       <c r="J6" s="1">
         <v>186427</v>
       </c>
       <c r="K6" s="1">
         <v>187083</v>
       </c>
       <c r="L6" s="1">
         <v>188031</v>
       </c>
       <c r="M6" s="1">
         <v>188313</v>
       </c>
       <c r="N6" s="1">
-        <v>189135</v>
+        <v>194026</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>136606</v>
       </c>
       <c r="D7" s="1">
         <v>136431</v>
       </c>
       <c r="E7" s="1">
         <v>136008</v>
       </c>
       <c r="F7" s="1">
         <v>135283</v>
       </c>
       <c r="G7" s="1">
         <v>134610</v>
       </c>
       <c r="H7" s="1">
         <v>134009</v>
       </c>
       <c r="I7" s="1">
         <v>133272</v>
       </c>
       <c r="J7" s="1">
         <v>132371</v>
       </c>
       <c r="K7" s="1">
         <v>131340</v>
       </c>
       <c r="L7" s="1">
         <v>130452</v>
       </c>
       <c r="M7" s="1">
         <v>129422</v>
       </c>
       <c r="N7" s="1">
-        <v>128126</v>
+        <v>128585</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>38686</v>
       </c>
       <c r="D8" s="1">
         <v>38616</v>
       </c>
       <c r="E8" s="1">
         <v>38377</v>
       </c>
       <c r="F8" s="1">
         <v>38048</v>
       </c>
       <c r="G8" s="1">
         <v>37880</v>
       </c>
       <c r="H8" s="1">
         <v>37781</v>
       </c>
       <c r="I8" s="1">
         <v>37431</v>
       </c>
       <c r="J8" s="1">
         <v>37222</v>
       </c>
       <c r="K8" s="1">
         <v>36875</v>
       </c>
       <c r="L8" s="1">
         <v>36639</v>
       </c>
       <c r="M8" s="1">
         <v>36062</v>
       </c>
       <c r="N8" s="1">
-        <v>35621</v>
+        <v>35869</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>88880</v>
       </c>
       <c r="D9" s="1">
         <v>88864</v>
       </c>
       <c r="E9" s="1">
         <v>88639</v>
       </c>
       <c r="F9" s="1">
         <v>88243</v>
       </c>
       <c r="G9" s="1">
         <v>88178</v>
       </c>
       <c r="H9" s="1">
@@ -970,51 +970,51 @@
       <c r="F10" s="1">
         <v>89895</v>
       </c>
       <c r="G10" s="1">
         <v>89274</v>
       </c>
       <c r="H10" s="1">
         <v>88668</v>
       </c>
       <c r="I10" s="1">
         <v>88154</v>
       </c>
       <c r="J10" s="1">
         <v>87379</v>
       </c>
       <c r="K10" s="1">
         <v>86608</v>
       </c>
       <c r="L10" s="1">
         <v>86164</v>
       </c>
       <c r="M10" s="1">
         <v>85504</v>
       </c>
       <c r="N10" s="1">
-        <v>85083</v>
+        <v>85961</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
         <v>207820</v>
       </c>
       <c r="D11" s="1">
         <v>207944</v>
       </c>
       <c r="E11" s="1">
         <v>208089</v>
       </c>
       <c r="F11" s="1">
         <v>208350</v>
       </c>
       <c r="G11" s="1">
         <v>208117</v>
       </c>
       <c r="H11" s="1">
@@ -1058,95 +1058,95 @@
       <c r="F12" s="1">
         <v>362825</v>
       </c>
       <c r="G12" s="1">
         <v>360720</v>
       </c>
       <c r="H12" s="1">
         <v>358931</v>
       </c>
       <c r="I12" s="1">
         <v>357006</v>
       </c>
       <c r="J12" s="1">
         <v>354763</v>
       </c>
       <c r="K12" s="1">
         <v>352152</v>
       </c>
       <c r="L12" s="1">
         <v>350600</v>
       </c>
       <c r="M12" s="1">
         <v>348941</v>
       </c>
       <c r="N12" s="1">
-        <v>347087</v>
+        <v>354270</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
         <v>2574959</v>
       </c>
       <c r="D13" s="1">
         <v>2575617</v>
       </c>
       <c r="E13" s="1">
         <v>2578283</v>
       </c>
       <c r="F13" s="1">
         <v>2577103</v>
       </c>
       <c r="G13" s="1">
         <v>2575748</v>
       </c>
       <c r="H13" s="1">
         <v>2570853</v>
       </c>
       <c r="I13" s="1">
         <v>2561099</v>
       </c>
       <c r="J13" s="1">
         <v>2551157</v>
       </c>
       <c r="K13" s="1">
         <v>2538263</v>
       </c>
       <c r="L13" s="1">
         <v>2531166</v>
       </c>
       <c r="M13" s="1">
         <v>2523501</v>
       </c>
       <c r="N13" s="1">
-        <v>2513614</v>
+        <v>2574220</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>