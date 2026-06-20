--- v0 (2025-11-05)
+++ v1 (2026-06-20)
@@ -191,100 +191,98 @@
   <si>
     <t>Lawrence County</t>
   </si>
   <si>
     <t>05000US42125</t>
   </si>
   <si>
     <t>Washington County</t>
   </si>
   <si>
     <t>05000US42129</t>
   </si>
   <si>
     <t>Westmoreland County</t>
   </si>
   <si>
     <t>04000US42SPC</t>
   </si>
   <si>
     <t>SPC Region</t>
   </si>
   <si>
     <t>Sources:</t>
   </si>
   <si>
-    <t>2019-2023 ACS</t>
+    <t>2020-2024 ACS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#.#%"/>
     <numFmt numFmtId="165" formatCode="$#,##0.00_-"/>
     <numFmt numFmtId="166" formatCode="#,#.####"/>
-    <numFmt numFmtId="167" formatCode="#,#"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="166" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="167" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -776,52 +774,52 @@
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>0.931</v>
       </c>
       <c r="D4" s="1">
         <v>0.912</v>
       </c>
       <c r="E4" s="1">
         <v>0.045</v>
       </c>
       <c r="F4" s="2">
         <v>64295</v>
       </c>
       <c r="G4" s="2">
         <v>82849</v>
       </c>
       <c r="H4" s="2">
         <v>35313</v>
       </c>
       <c r="I4" s="1">
         <v>0.113</v>
       </c>
-      <c r="J4" s="4">
-        <v>29</v>
+      <c r="J4" s="3">
+        <v>29.0</v>
       </c>
       <c r="K4" s="1">
         <v>0.863</v>
       </c>
       <c r="L4" s="1">
         <v>0.046</v>
       </c>
       <c r="M4" s="1">
         <v>0.598</v>
       </c>
       <c r="N4" s="1">
         <v>0.075</v>
       </c>
       <c r="O4" s="2">
         <v>802</v>
       </c>
       <c r="P4" s="2">
         <v>146300</v>
       </c>
       <c r="Q4" s="1">
         <v>0.908</v>
       </c>
       <c r="R4" s="1">
         <v>0.143</v>
       </c>
@@ -835,52 +833,52 @@
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>0.951</v>
       </c>
       <c r="D5" s="1">
         <v>0.907</v>
       </c>
       <c r="E5" s="1">
         <v>0.054</v>
       </c>
       <c r="F5" s="2">
         <v>70156</v>
       </c>
       <c r="G5" s="2">
         <v>90917</v>
       </c>
       <c r="H5" s="2">
         <v>39805</v>
       </c>
       <c r="I5" s="1">
         <v>0.101</v>
       </c>
-      <c r="J5" s="4">
-        <v>26</v>
+      <c r="J5" s="3">
+        <v>26.0</v>
       </c>
       <c r="K5" s="1">
         <v>0.863</v>
       </c>
       <c r="L5" s="1">
         <v>0.051</v>
       </c>
       <c r="M5" s="1">
         <v>0.663</v>
       </c>
       <c r="N5" s="1">
         <v>0.08</v>
       </c>
       <c r="O5" s="2">
         <v>867</v>
       </c>
       <c r="P5" s="2">
         <v>185500</v>
       </c>
       <c r="Q5" s="1">
         <v>0.848</v>
       </c>
       <c r="R5" s="1">
         <v>0.176</v>
       </c>